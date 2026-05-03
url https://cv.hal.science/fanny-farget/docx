--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -667,429 +667,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of ground-state properties of $^{7}$H with transfer reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of proton and neutron deformed shells on the asymmetric fission of thorium isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roger</w:t>
+                <w:t xml:space="preserve">A. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Moro</w:t>
+                <w:t xml:space="preserve">J. Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.F. Grinyer</w:t>
+                <w:t xml:space="preserve">A. Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pancin</w:t>
+                <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2022.137067⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (2), pp.024618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424982v1</w:t>
+                <w:t xml:space="preserve">hal-03766443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the $^{40,48}$Ca+ $^{40,48}$Ca reactions at 35 MeV/nucleon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Fable</w:t>
+                <w:t xml:space="preserve">Experimental investigation of ground-state properties of $^{7}$H with transfer reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chbihi</w:t>
+                <w:t xml:space="preserve">T. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boisjoli</w:t>
+                <w:t xml:space="preserve">A.M. Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Frankland</w:t>
+                <w:t xml:space="preserve">G.F. Grinyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Fèvre</w:t>
+                <w:t xml:space="preserve">J. Pancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (2), pp.024605. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 829, pp.137067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2022.137067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-03586317v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of proton and neutron deformed shells on the asymmetric fission of thorium isotopes</w:t>
+                <w:t xml:space="preserve">Experimental study of the $^{40,48}$Ca+ $^{40,48}$Ca reactions at 35 MeV/nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chatillon</w:t>
+                <w:t xml:space="preserve">Q. Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Taïeb</w:t>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Heinz</w:t>
+                <w:t xml:space="preserve">M. Boisjoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">A. Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (2), pp.024618. </w:t>
+              <w:t xml:space="preserve">, 2022, 106 (2), pp.024605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766443v1</w:t>
+                <w:t xml:space="preserve">in2p3-03586317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudospin-doublet bands and Gallagher Moszkowski doublet bands in $^{100}$Y</w:t>
               </w:r>
@@ -1222,77 +1222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fission-fragment yields and prompt-neutron multiplicity for Coulomb-induced fission of $^{234,235}\mathrm{U}$ and $^{237,238}\mathrm{Np}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gorbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1337,295 +1337,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scission configuration of $^{239}$U from yields and kinetic information of fission fragments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lemasson</w:t>
+                <w:t xml:space="preserve">Evidence for a New Compact Symmetric Fission Mode in Light Thorium Isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rejmund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">Y. Ayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (3), pp.034609. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (20), pp.202502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.034609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.202502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518033v1</w:t>
+                <w:t xml:space="preserve">hal-02863139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a New Compact Symmetric Fission Mode in Light Thorium Isotopes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Scission configuration of $^{239}$U from yields and kinetic information of fission fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Ayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (20), pp.202502. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (3), pp.034609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.202502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.101.034609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863139v1</w:t>
+                <w:t xml:space="preserve">hal-02518033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-lying single-particle structure of $^{17} $C and the N = 14 sub-shell closure</w:t>
               </w:r>
@@ -1739,429 +1739,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into excitation energy and structure effects in fission from isotopic information in fission yields</w:t>
+                <w:t xml:space="preserve">First Direct Measurement of Isotopic Fission-Fragment Yields of $^{239}$U</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.99.024615⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (9), pp.092503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.092503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02022548v1</w:t>
+                <w:t xml:space="preserve">hal-02277858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of nuclear fission along the thorium isotopic chain: From asymmetric to symmetric fission</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Insight into excitation energy and structure effects in fission from isotopic information in fission yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Ayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (5), pp.054628. </w:t>
+              <w:t xml:space="preserve">, 2019, 99 (2), pp.024615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.99.054628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.99.024615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154738v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02022548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Direct Measurement of Isotopic Fission-Fragment Yields of $^{239}$U</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lemasson</w:t>
+                <w:t xml:space="preserve">Experimental study of nuclear fission along the thorium isotopic chain: From asymmetric to symmetric fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rejmund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">Y. Ayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (9), pp.092503. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), pp.054628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.092503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.99.054628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277858v1</w:t>
+                <w:t xml:space="preserve">hal-02154738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Coexisting Shapes through Lifetime Measurements in $^{98}$Zr</w:t>
               </w:r>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2543,1039 +2543,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetimes of excited states in triaxially deformed $^{107}$Tc and $^{109,111,113}$Rh</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.D. Salsac</w:t>
+                <w:t xml:space="preserve">Isotopic fission-fragment distributions of $^{238}$U, $^{239}$Np, $^{240}$Pu, $^{244}$Cm , and $^{250}$Cf produced through inelastic scattering, transfer, and fusion reactions in inverse kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2018-12482-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.054612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.054612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757853v1</w:t>
+                <w:t xml:space="preserve">hal-01801956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic fission-fragment distributions of $^{238}$U, $^{239}$Np, $^{240}$Pu, $^{244}$Cm , and $^{250}$Cf produced through inelastic scattering, transfer, and fusion reactions in inverse kinematics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">Lifetimes of excited states in triaxially deformed $^{107}$Tc and $^{109,111,113}$Rh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (5), pp.054612. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.054612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2018-12482-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801956v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of nuclear shapes in odd-mass yttrium and niobium isotopes from lifetime measurements following fission reactions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic production cross sections of residual nuclei in the spallation reaction $^{136}$Xe(200$A$ MeV)+ $p$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salsac</w:t>
+                <w:t xml:space="preserve">C. Paradela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Rodríguez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95, pp.34302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.034302⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.044606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.044606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01511760v1</w:t>
+                <w:t xml:space="preserve">hal-01555144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First inverse-kinematics fission measurements in a gaseous active target</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Babo</w:t>
+                <w:t xml:space="preserve">Evolution of nuclear shapes in odd-mass yttrium and niobium isotopes from lifetime measurements following fission reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.34302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.034302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2016.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01414003v1</w:t>
+                <w:t xml:space="preserve">cea-01511760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy balance and deformation at scission in $^{240}$Pu fission</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First inverse-kinematics fission measurements in a gaseous active target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Babo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 958, pp.246-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2016.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.04.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555057v1</w:t>
+                <w:t xml:space="preserve">in2p3-01414003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of triaxial shapes at large isospin: Rh isotopes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy balance and deformation at scission in $^{240}$Pu fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Farget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 767, pp.480-484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.11.020⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 770, pp.72-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01399926v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent mean field determination of the excitation energy in transfer reactions: application to the reaction $^{238}$U on $^{12}$C at 6.14 MeV/A</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
+                <w:t xml:space="preserve">Evolution of triaxial shapes at large isospin: Rh isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lacroix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Palit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024613⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 767, pp.480-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01424747v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01399926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic production cross sections of residual nuclei in the spallation reaction $^{136}$Xe(200$A$ MeV)+ $p$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-dependent mean field determination of the excitation energy in transfer reactions: application to the reaction $^{238}$U on $^{12}$C at 6.14 MeV/A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+                <w:t xml:space="preserve">G. Scamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Rodríguez-Sánchez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (4), pp.044606. </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.024613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.044606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555144v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01424747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of material thicknesses on fission observables obtained with the FALSTAFF experimental setup</w:t>
               </w:r>
@@ -3708,90 +3708,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate isotopic fission yields of electromagnetically induced fission of $^{238}$U measured in inverse kinematics at relativistic energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pellereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (5), pp.054603. </w:t>
@@ -3823,831 +3823,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of $^{132}_{52}$Te$_{80}$ : The two-particle and two-hole spectrum of $^{132}_{50}$Sn$_{82}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural changes at large angular momentum in neutron-rich $^{121,123}$Cd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Biswas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Bisoi</w:t>
+                <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93, pp.034324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.034324⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93, pp.024312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.024312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01291612v1</w:t>
+                <w:t xml:space="preserve">in2p3-01273190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic properties of neutron-rich nuclei adjacent to the Z=50 shell closure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Structure of $^{132}_{52}$Te$_{80}$ : The two-particle and two-hole spectrum of $^{132}_{50}$Sn$_{82}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Palit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Caamaño</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bisoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.11.077⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.034324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.034324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01242880v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01291612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes at large angular momentum in neutron-rich $^{121,123}$Cd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic properties of neutron-rich nuclei adjacent to the Z=50 shell closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Clément</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.024312. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 753, pp.86-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.024312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.11.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01273190v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01242880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on fission with ALADIN - Precise and simultaneous measurement of fission yields, total kinetic energy and total prompt neutron multiplicity at GSI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer-induced fission in inverse kinematics: Impact on experimental and evaluated nuclear data bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie-Fiona Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Boutoux</w:t>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51 (12), pp.174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2015-15174-0⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 51 (12), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2015-15175-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01249973v1</w:t>
+                <w:t xml:space="preserve">in2p3-01249989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative effects in spallation-induced fission of $^{208}$Pb at high excitation energies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+                <w:t xml:space="preserve">Studies on fission with ALADIN - Precise and simultaneous measurement of fission yields, total kinetic energy and total prompt neutron multiplicity at GSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Fiona Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Bélier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Rodriguez-Sanchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Boudard</w:t>
+                <w:t xml:space="preserve">Guillaume Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.91.034601⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (12), pp.174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2015-15174-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01128639v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01249973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer-induced fission in inverse kinematics: Impact on experimental and evaluated nuclear data bases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
+                <w:t xml:space="preserve">Dissipative effects in spallation-induced fission of $^{208}$Pb at high excitation energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ayyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Rodriguez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacquias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+                <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (12), pp.175. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.034601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2015-15175-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.91.034601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01249989v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01128639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new transitions and mass assignments of levels in $^{143-153}$Pr</w:t>
               </w:r>
@@ -4780,64 +4780,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic yields of spallation residues produced in $^{136}$Xe-induced reactions on deuterium at 500A MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Alcántara-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paradela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pérez-Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5029,511 +5029,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01176816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the high spin-isospin frontier using isotopically-identified fission fragments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beta-decay half-lives of new neutron-rich isotopes of Re, Os and Ir approaching the r-process path near N = 126</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lhersonneau</w:t>
+                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.11.024⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.135-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14135-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00909222v1</w:t>
+                <w:t xml:space="preserve">in2p3-01063903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-decay half-lives of new neutron-rich isotopes of Re, Os and Ir approaching the r-process path near N = 126</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Erratum: Isotopic yield distributions of transfer- and fusion-induced fission from 238U + 12C reactions in inverse kinematics [Phys. Rev. C 88, 024605 (2013)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.135-142. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14135-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.069903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01063903v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01016567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Isotopic yield distributions of transfer- and fusion-induced fission from 238U + 12C reactions in inverse kinematics [Phys. Rev. C 88, 024605 (2013)]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Farget</w:t>
+                <w:t xml:space="preserve">Towards the high spin-isospin frontier using isotopically-identified fission fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Derkx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+                <w:t xml:space="preserve">G. Lhersonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.89. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 728, pp.136-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.069903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2013.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01016567v1</w:t>
+                <w:t xml:space="preserve">in2p3-00909222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mask for high-intensity heavy-ion beams in the MAYA active target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Damoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Babo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 768, pp.179-185. </w:t>
@@ -5723,325 +5723,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00951187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer reactions in inverse kinematics: An experimental approach for fission investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Delaune</w:t>
+                <w:t xml:space="preserve">Production cross sections of heavy neutron-rich nuclei approaching the nucleosynthesis r-process path around A = 195</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89, pp.024614. </w:t>
+              <w:t xml:space="preserve">, 2014, 89, pp.024616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.024614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.024616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00951556v1</w:t>
+                <w:t xml:space="preserve">in2p3-00955218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production cross sections of heavy neutron-rich nuclei approaching the nucleosynthesis r-process path around A = 195</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">Transfer reactions in inverse kinematics: An experimental approach for fission investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Becker</w:t>
+                <w:t xml:space="preserve">X. Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89, pp.024616. </w:t>
+              <w:t xml:space="preserve">, 2014, 89, pp.024614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.024616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.89.024614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00955218v1</w:t>
+                <w:t xml:space="preserve">in2p3-00951556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision measurement of total fission cross sections in spallation reactions of 208Pb and 238U</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6049,51 +6049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pleskac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. V. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.034601. </w:t>
@@ -6157,77 +6157,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Alcántara-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pérez-Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 899, pp.116-132. </w:t>
@@ -6277,103 +6277,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic Yield Distributions of Transfer- and Fusion-Induced Fission from 238U+12C Reactions in Inverse Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.024605. </w:t>
@@ -6405,437 +6405,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00810914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the predominant influence of the asymmetry degree of freedom on the evenodd structure in fission-fragment yields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Electron-Ion Scattering experiment ELISe at the International Facility for Antiproton and Ion Research (FAIR) - a conceptual design study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rejmund</w:t>
+                <w:t xml:space="preserve">A.N. Antonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl-Heinz Schmidt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.K. Gaidarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Kadrev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aïche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/38/3/035101⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 637, pp.60-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.12.246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600884v1</w:t>
+                <w:t xml:space="preserve">in2p3-00565212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the predominant in uence of the asymmetry degree of freedom on the even-odd structure in fission-fragment yields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Evidence for the predominant influence of the asymmetry degree of freedom on the evenodd structure in fission-fragment yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 38, pp.035101. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+              <w:t xml:space="preserve">, 2011, 38 (3), pp.35101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0954-3899/38/3/035101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00414126v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electron-Ion Scattering experiment ELISe at the International Facility for Antiproton and Ion Research (FAIR) - a conceptual design study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.N. Antonov</w:t>
+                <w:t xml:space="preserve">Evidence for the predominant in uence of the asymmetry degree of freedom on the even-odd structure in fission-fragment yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.K. Gaidarov</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.035101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/38/3/035101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2010.12.246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00565212v1</w:t>
+                <w:t xml:space="preserve">in2p3-00414126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of new neutron-rich isotopes of heavy elements in fragmentation reactions of $^{238}$U projectiles at 1 A GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6938,51 +6938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C.C. Villari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7039,900 +7039,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00452813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt gamma-ray spectroscopy of isotopically identified fission fragments</w:t>
+                <w:t xml:space="preserve">The use of EXOGAM for in-beam spectroscopy of proton drip-line nuclei with radioactive ion beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shrivastava</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Rejmund</w:t>
+                <w:t xml:space="preserve">M. Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Boston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Boston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.051305⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 607, pp.412-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00436389v1</w:t>
+                <w:t xml:space="preserve">in2p3-00400166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of $^{52,53}$Sc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Prompt gamma-ray spectroscopy of isotopically identified fission fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shrivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Nowacki</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79, pp.014313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.79.014313⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 80, 051305(R) [5 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.051305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00357825v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00436389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of EXOGAM for in-beam spectroscopy of proton drip-line nuclei with radioactive ion beams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.J. Nolan</w:t>
+                <w:t xml:space="preserve">Spectroscopy of $^{52,53}$Sc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Boston</w:t>
+                <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.C. Boston</w:t>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 607, pp.412-420. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.014313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.04.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.79.014313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00400166v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00357825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coincidence measurement of residues and light particles in the reaction $^{56}Fe+p$ at 1 GeV per nucleon with SPALADIN</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the residues produced in the 136Xe+Pb and 124Xe+Pb fragmentation reactions at 1 A GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Gentil</w:t>
+                <w:t xml:space="preserve">D. Henzlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Aumann</w:t>
+                <w:t xml:space="preserve">A. Kelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. O. Bacri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Bianchin</w:t>
+                <w:t xml:space="preserve">V. Henzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.022701⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.044616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.044616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00166723v1</w:t>
+                <w:t xml:space="preserve">in2p3-00212280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of neutron-rich Ar isotopes beyond N=28</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Nowacki</w:t>
+                <w:t xml:space="preserve">Coincidence measurement of residues and light particles in the reaction $^{56}Fe+p$ at 1 GeV per nucleon with SPALADIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bianchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 101, pp.032501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.032501⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 100, pp.022701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.022701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00291546v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00166723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the residues produced in the 136Xe+Pb and 124Xe+Pb fragmentation reactions at 1 A GeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Henzl</w:t>
+                <w:t xml:space="preserve">Structure of neutron-rich Ar isotopes beyond N=28</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78, pp.044616. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.032501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.78.044616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.032501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00212280v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00291546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of medium-mass neutron-rich nuclei in reactions induced by $^{136}$Xe projectiles at 1 A GeV on a beryllium target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fernandez-Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7983,51 +7983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of resonance states in 7H and 6H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cortina-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8111,831 +8111,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00336257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spallation Residues in the Reaction $^{56}$Fe + p at 0.3, 0.5, 0.75, 1.0 and 1.5 A GeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Leray</w:t>
+                <w:t xml:space="preserve">Resonance state in $^{7}$H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cortina-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Savajols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.044603⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.062502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.062502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00118063v1</w:t>
+                <w:t xml:space="preserve">in2p3-00130192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic production cross sections and recoil velocities of spallation-fission fragments in the reaction 238U1A GeV+d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75, pp.014602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.014602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00133972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the complete nuclide production and kinetic energies of the system $^{136}$Xe + hydrogen at 1 GeV per nucleon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Napolitani</w:t>
+                <w:t xml:space="preserve">Spallation Residues in the Reaction $^{56}$Fe + p at 0.3, 0.5, 0.75, 1.0 and 1.5 A GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa-Canton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Enqvist</w:t>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -E. Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76, pp.064609. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.064609⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 75, pp.044603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.75.044603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00152027v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00118063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell evolution and the N=34 “magic number”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+                <w:t xml:space="preserve">Measurement of the complete nuclide production and kinetic energies of the system $^{136}$Xe + hydrogen at 1 GeV per nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napolitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 101, pp.021304(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.021304⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 76, pp.064609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.064609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00118161v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00152027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance state in $^{7}$H</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Cortina-Gil</w:t>
+                <w:t xml:space="preserve">Shell evolution and the N=34 “magic number”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Chartier</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99, pp.062502. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101, pp.021304(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.062502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.021304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00130192v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00118161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light nuclides produced in the proton-induced spallation of 238U at 1 GeV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Isotopic production cross sections of spallation-evaporation residues from reactions of 238U (1 A GeV) with deuterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.014607. </w:t>
+              <w:t xml:space="preserve">, 2006, 74, pp.044612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.73.014607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.74.044612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025847v1</w:t>
+                <w:t xml:space="preserve">in2p3-00110683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\gamma$ spectroscopy of $^{25,27}$Ne and ${26,27}$Na</w:t>
               </w:r>
@@ -9049,1217 +9049,1217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00122553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very heavy fission fragments produced in the spallation reaction $^{238}$U+p at 1 A GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Light nuclides produced in the proton-induced spallation of 238U at 1 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 765, pp.197-210. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.014607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.73.014607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024371v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation residues produced in spallation of 208Pb by protons at 500 MeV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Very heavy fission fragments produced in the spallation reaction $^{238}$U+p at 1 A GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bernas</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 768, pp.1-21. </w:t>
+              <w:t xml:space="preserve">, 2006, 765, pp.197-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025664v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell gap reduction in neutron-rich N=17 nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Auger</w:t>
+                <w:t xml:space="preserve">Evaporation residues produced in spallation of 208Pb by protons at 500 MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2005.11.033⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 768, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025623v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic production cross sections of spallation-evaporation residues from reactions of 238U (1 A GeV) with deuterium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bernas</w:t>
+                <w:t xml:space="preserve">Shell gap reduction in neutron-rich N=17 nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74, pp.044612. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 633, pp.33-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.74.044612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2005.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00110683v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclide cross-sections of fission fragments in the reaction 208Pb + p at 500 A MeV</w:t>
+                <w:t xml:space="preserve">Production cross sections of N simeq Z nuclei in the region around A simeq 80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Bernas</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cortina-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.10.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31, pp.S1843-S1846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/31/10/084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023561v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomers in neutron-rich A approx 190 nuclides from 208Pb fragmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zs. Podolyák</w:t>
+                <w:t xml:space="preserve">Nuclide cross-sections of fission fragments in the reaction 208Pb + p at 500 A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernández-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2004-10079-7⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 747, pp.227-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023622v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production cross-sections from neutron-deficient 92Mo at 500A MeV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Fernández-Domínguez</w:t>
+                <w:t xml:space="preserve">Isomers in neutron-rich A approx 190 nuclides from 208Pb fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.C. Lemmon</w:t>
+                <w:t xml:space="preserve">M. Pfützner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertram Blank</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Cortina-Gil</w:t>
+                <w:t xml:space="preserve">Zs. Podolyák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 25, pp.193-198. </w:t>
+              <w:t xml:space="preserve">, 2005, 23, pp.201-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2005-10104-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2004-10079-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024789v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production cross sections of N simeq Z nuclei in the region around A simeq 80</w:t>
+                <w:t xml:space="preserve">Production cross-sections from neutron-deficient 92Mo at 500A MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lemmon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">R.C. Lemmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cortina-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 31, pp.S1843-S1846. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.193-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/31/10/084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2005-10104-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024860v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution velocity measurements on fully identified light nuclides produced in 56Fe + hydrogen and 56Fe + titanium systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Botvina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, pp.054607-21. </w:t>
@@ -10297,103 +10297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic and velocity distributions of $_{83}$Bi produced in charge-pickup reactions of $^{208}_{82}$Pb at 1A GeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, pp.064608-12. </w:t>
@@ -10457,77 +10457,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 93, pp.072501. </w:t>
@@ -10565,103 +10565,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects in the nuclide distributions of the residues of highly excited systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modern Physics E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13, pp.333-336</w:t>
@@ -10809,812 +10809,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the n_TOF beam profile with a micromegas detector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Andriamonje</w:t>
+                <w:t xml:space="preserve">Measurement of a Complete Set of Nuclides, Cross Sections, and Kinetic Energies in Spallation of 238U 1A GeV with Protons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, pp.212701-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.212701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021762v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex nuclear-structure phenomena revealed from the nuclide production in fragmentation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Ignatyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 733, pp.299-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of a Complete Set of Nuclides, Cross Sections, and Kinetic Energies in Spallation of 238U 1A GeV with Protons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Casarejos</w:t>
+                <w:t xml:space="preserve">Measurement of the n_TOF beam profile with a micromegas detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Abbondanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andriamonje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 524, pp.102-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.212701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023691v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects in nuclide distributions from fission and fragmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.V. Ricciardi</w:t>
+                <w:t xml:space="preserve">Fission-residues produced in the spallation reaction $^{238}$U+p at 1 A GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Hungarica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 18, pp.371-376</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 725, pp.213-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00020265v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission-residues produced in the spallation reaction $^{238}$U+p at 1 A GeV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Evaporation residues produced in the spallation reaction $^{238}$U+p at 1 A GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 725, pp.213-253</w:t>
+              <w:t xml:space="preserve">, 2003, 724, pp.413-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013735v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation residues produced in the spallation reaction $^{238}$U+p at 1 A GeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural effects in nuclide distributions from fission and fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napolitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Taieb</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Ignatyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 724, pp.413-430</w:t>
+              <w:t xml:space="preserve">Acta Physica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.371-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013975v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reactions de spallation: de l'age de l'univers au traitement des dechets nucleaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPN Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11652,90 +11652,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic production Cross sections of residues in reactions induced by relativistic heavy ions with protons and deuterons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Atomic Nuclei [Âdernaâ fizika / Yadernaya Fizika]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 66, pp.1413-1420</w:t>
@@ -11764,103 +11764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of nuclide cross-sections of spallation residues in 1 A GeV$^{238}$U+proton collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 724, pp.413-430. </w:t>
@@ -11892,1839 +11892,1839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary-residue production cross sections and kinetic energies in 1 A GeV$^{208}$Pb on deuteron reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Signatures of fission dynamics in highly excited nuclei produced in $^{197}$Au (800 A MeV) on proton collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Czajkowski</w:t>
+                <w:t xml:space="preserve">E. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 703, pp.435-465</w:t>
+              <w:t xml:space="preserve">, 2002, 700, pp.469-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011047v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited states of $^{154}$Tm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary-residue production cross sections and kinetic energies in 1 A GeV$^{208}$Pb on deuteron reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Foin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Paris</w:t>
+                <w:t xml:space="preserve">S. Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 703, pp.435-465</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011774v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular momentum population in the fragmentation of $^{208}$Pb at 1 GeV/nucleon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Gerl</w:t>
+                <w:t xml:space="preserve">Excited states of $^{154}$Tm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.65.064604⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/iepja1363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011846v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disappearance of shell effects and persistence of an even-odd staggering in the fragment production in nuclear reactions at relativistic energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bethenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villagrassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Hungarica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16, pp.85-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1556/APH.16.2002.1-4.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of fission dynamics in highly excited nuclei produced in $^{197}$Au (800 A MeV) on proton collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Enqvist</w:t>
+                <w:t xml:space="preserve">Angular momentum population in the fragmentation of $^{208}$Pb at 1 GeV/nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pfutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65, pp.064604-1-064604-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.65.064604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010997v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic yields and kinetic energies of primary residues in 1 A GeV $^{208}$Pb + p reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Enqvist</w:t>
+                <w:t xml:space="preserve">Isotopic production cross sections of fission residues in $^{197}$Au-on-proton collisions at 800 A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wlazlo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Bernas</w:t>
+                <w:t xml:space="preserve">J.P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 686, pp.481-524</w:t>
+              <w:t xml:space="preserve">, 2001, 683, pp.513-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009784v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of isotopic cross sections of spallation residues in 800 A MeV $^{197}$Au+p collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Rejmund</w:t>
+                <w:t xml:space="preserve">Isotopic yields and kinetic energies of primary residues in 1 A GeV $^{208}$Pb + p reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mustapha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">W. Wlazlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 683, pp.540-565</w:t>
+              <w:t xml:space="preserve">, 2001, 686, pp.481-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007746v1</w:t>
+                <w:t xml:space="preserve">in2p3-00009784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic production cross sections of fission residues in $^{197}$Au-on-proton collisions at 800 A MeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Measurement of isotopic cross sections of spallation residues in 800 A MeV $^{197}$Au+p collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 683, pp.513-539</w:t>
+              <w:t xml:space="preserve">, 2001, 683, pp.540-565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00007744v1</w:t>
+                <w:t xml:space="preserve">in2p3-00007746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line conversion electron measurements with a magnetic guide in heavy-ion-induced reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Paris</w:t>
+                <w:t xml:space="preserve">Pair breaking and even-odd structure in fission-fragment yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Ignatyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.F. Liang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.R. Junghans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 678, pp.215-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006003v1</w:t>
+                <w:t xml:space="preserve">in2p3-00017847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New investigation of the decay of the high-spin isomer in $^{151}$Er</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">New insight in the level structure of $^{153}$Er</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barneoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 8, pp.451-454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10050-000-4512-z⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 7, pp.149-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00013591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00006446v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer spectroscopy of neutron rich $^{190}$W$_{116}$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hellstrom</w:t>
+                <w:t xml:space="preserve">On-line conversion electron measurements with a magnetic guide in heavy-ion-induced reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Korichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01051-0⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 451, pp.662-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9002(00)00339-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00006918v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pair breaking and even-odd structure in fission-fragment yields</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isomer spectroscopy of neutron rich $^{190}$W$_{116}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Podolyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pfutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hellstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 491, pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01051-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00017847v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the level structure of $^{153}$Er</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">New investigation of the decay of the high-spin isomer in $^{151}$Er</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barneoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 7, pp.149-153. </w:t>
+              <w:t xml:space="preserve">, 2000, 8, pp.451-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/PL00013591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10050-000-4512-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023051v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projectile fragmentation at relativistic energies: A possibility to determine the viscosity of nuclear matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ameil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13766,103 +13766,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sections of spallation residues produced in 1.A GeV 208Pb on proton reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wlazlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 84, pp.5736-5739</w:t>
@@ -14031,876 +14031,876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic experimental survey on projectile fragmentation and fission induced in collisions of $^{238}$U at 1 A GeV with lead</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Production of neutron-rich isotopes by cold fragmentation in the reaction $^{197}$Au+Be at 950 A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cortina-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 658, pp.47-66</w:t>
+              <w:t xml:space="preserve">, 1999, 660, pp.87-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012096v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of neutron-rich isotopes by cold fragmentation in the reaction $^{197}$Au+Be at 950 A MeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Systematic experimental survey on projectile fragmentation and fission induced in collisions of $^{238}$U at 1 A GeV with lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Farget</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 660, pp.87-100</w:t>
+              <w:t xml:space="preserve">, 1999, 658, pp.47-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014872v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superdeformed quasicontinuum feeding of the superdeformed yrast band in $^{132}$Ce</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin and parity values of states of dipole bands in $^{194}$Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Asghar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Genevey</w:t>
+                <w:t xml:space="preserve">M. Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Porquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.58.150⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3, pp.201-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100500050167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000421v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spallation-reaction cross-sections relevant for accelerator-driven systems</w:t>
+                <w:t xml:space="preserve">Superdeformed quasicontinuum feeding of the superdeformed yrast band in $^{132}$Ce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Nuovo Cimento A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, pp.150-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.58.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014854v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic experimental survey on projectile fragmentation and fission induced in collisions of $^{238}$U at 1 A GeV with lead</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Spallation-reaction cross-sections relevant for accelerator-driven systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Nuovo Cimento A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 111, pp.947-953</w:t>
+              <w:t xml:space="preserve">, 1998, 111, pp.1097-1103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00004180v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin and parity values of states of dipole bands in $^{194}$Pb</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Astier</w:t>
+                <w:t xml:space="preserve">Systematic experimental survey on projectile fragmentation and fission induced in collisions of $^{238}$U at 1 A GeV with lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Il Nuovo Cimento A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 111, pp.947-953</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005054v1</w:t>
+                <w:t xml:space="preserve">in2p3-00004180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed spectroscopy of the normally deformed states in $^{132}$Ce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Boston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.T. Joss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Nolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sampson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15248,459 +15248,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-lying structure of $^{15}$C: Information on the N=8 shell gap</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Delaunay</w:t>
+                <w:t xml:space="preserve">Experimental study of high-energy fission and quasi-fission dynamics with fusion-induced fission reactions at VAMOS++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.N Catford</w:t>
+                <w:t xml:space="preserve">A Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nuclear Physics Conference 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202329009008⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Nuclear Data for Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Online, United States. pp.04009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328404009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341959v1</w:t>
+                <w:t xml:space="preserve">hal-04570804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of high-energy fission and quasi-fission with fusion- induced fission reactions at VAMOS++</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Lemasson</w:t>
+                <w:t xml:space="preserve">Low-lying structure of $^{15}$C: Information on the N=8 shell gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Lois-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Fernández-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Pereira-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rejmund</w:t>
+                <w:t xml:space="preserve">W.N Catford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nuclear Physics Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Santiago de Compostela, Spain. pp.02012, </w:t>
+              <w:t xml:space="preserve">, Oct 2022, Santiago de Compostela, Spain. pp.09008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202329002012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202329009008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346678v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04341959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation-induced ﬁssion reactions of $^{236}$U in inverse kinematics to investigate the pre-fragment angular momentum parameterizations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Taïeb</w:t>
+                <w:t xml:space="preserve">Experimental study of high-energy fission and quasi-fission with fusion- induced fission reactions at VAMOS++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nuclear Physics Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Santiago de Compostela, Spain. pp.02016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202329002016⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2022, Santiago de Compostela, Spain. pp.02012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202329002012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346681v1</w:t>
+                <w:t xml:space="preserve">hal-04346678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fission-fragment yields measured in Coulomb-induced fission of $^{234,235,236,238}$U and $^{237,238}$Np with the R$^3$B/SOFIA setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boutoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15735,292 +15735,292 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Nuclear Data for Science and Technology (ND2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Online, United States. pp.04002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202328404002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-04307433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of high-energy fission and quasi-fission dynamics with fusion-induced fission reactions at VAMOS++</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Rejmund</w:t>
+                <w:t xml:space="preserve">Fragmentation-induced ﬁssion reactions of $^{236}$U in inverse kinematics to investigate the pre-fragment angular momentum parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Rodríguez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Feijoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Nuclear Data for Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Online, United States. pp.04009, </w:t>
+              <w:t xml:space="preserve">European Nuclear Physics Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Santiago de Compostela, Spain. pp.02016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328404009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202329002016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570804v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of superheavy hydrogen $^7$H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caamaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F. Grinyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heavy Ion Accelerator Symposium on Fundamental and Applied Science 2019 (HIAS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Canberra, Australia. pp.04002, </w:t>
@@ -16110,51 +16110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caamaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Nuclear Structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Venice, Italy. pp.01037, </w:t>
@@ -16192,77 +16192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision measurement of isotopic fission yields of $^{236}$U</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16339,51 +16339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neutrons for Science Facility at SPIRAL-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avrigeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16454,1042 +16454,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission studies at VAMOS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+                <w:t xml:space="preserve">Studies on Fission with Aladin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Grente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Fiona Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Belier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Nuclear Fission and Spectroscopy of Neutron-Rich Nuclei</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Fission and Properties of Neutron Rich Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Sanibel Island, United States. pp.339-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789813229426_0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01503866v1</w:t>
+                <w:t xml:space="preserve">hal-01669764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γ-ray spectroscopy of neutron rich Ag isotopes: πg9/2n × νh11/2m structure and triaxiality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Navin</w:t>
+                <w:t xml:space="preserve">Pseudo Spin Doublet Bands and Gallagher Moszkowski Doublet Bands in $^{100}$Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Ramayya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Zachary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Nuclear Fission and Spectroscopy of Neutron-Rich Nuclei</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Fission and Properties of Neutron Rich Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Sanibel Island, United States. pp.274-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789813229426_0050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01503856v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fusion-fission in inverse kinematics with a fragment separator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fission studies at VAMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.M. Amthor</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Symposium on Exotic Nuclei - EXON 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kazan, Russia. pp.366-379</w:t>
+              <w:t xml:space="preserve">6th Workshop on Nuclear Fission and Spectroscopy of Neutron-Rich Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Chamrousse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01464139v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01503866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission in Inverse Kinematics: A path to new experimental observables</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">γ-ray spectroscopy of neutron rich Ag isotopes: πg9/2n × νh11/2m structure and triaxiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION17</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Workshop on Nuclear Fission and Spectroscopy of Neutron-Rich Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Chamrousse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01819896v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01503856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neutrons for science facility at SPIRAL-2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Balanzat</w:t>
+                <w:t xml:space="preserve">Study of fusion-fission in inverse kinematics with a fragment separator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. B. Tarasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Amthor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science an Technology ND2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIII International Symposium on Exotic Nuclei - EXON 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kazan, Russia. pp.366-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714603003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01373000v1</w:t>
+                <w:t xml:space="preserve">in2p3-01464139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation-energy influence at the scission configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission in Inverse Kinematics: A path to new experimental observables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ramos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science an Technology ND2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUSION17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Hobart, Australia. pp.00008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201716300008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714604019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01633416v1</w:t>
+                <w:t xml:space="preserve">in2p3-01819896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo Spin Doublet Bands and Gallagher Moszkowski Doublet Bands in $^{100}$Y</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lemasson</w:t>
+                <w:t xml:space="preserve">Excitation-energy influence at the scission configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Fission and Properties of Neutron Rich Nuclei</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science an Technology ND2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joint Research Centre, European Commission, Sep 2016, Bruges, Belgium. pp.04019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714604019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789813229426_0050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01669762v1</w:t>
+                <w:t xml:space="preserve">in2p3-01633416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on Fission with Aladin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie-Fiona Martin</w:t>
+                <w:t xml:space="preserve">The neutrons for science facility at SPIRAL-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Belier</w:t>
+                <w:t xml:space="preserve">M. Aiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avrigeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Avrigeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Fission and Properties of Neutron Rich Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Sanibel Island, United States. pp.339-340, </w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science an Technology ND2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joint Research Centre, European Commission, Sep 2016, Bruges, Belgium. pp.03003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789813229426_0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714603003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669764v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01373000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurments of excited states in neutron-rich fission fragments</w:t>
               </w:r>
@@ -17622,64 +17622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SOFIA experiment: Measurement of $^{236}$U fission fragment yields in inverse kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17743,64 +17743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurements of fission-fragment yields in $^{234,235,236,238}$U(γ,f) with the SOFIA set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17890,90 +17890,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of Fission-Fragment Properties On Excitation Energy For Neutron-Rich Actinides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Workshop on Nuclear Data Evaluation for Reactor Applications (WONDER-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Aix en Provence, France. pp.10001, </w:t>
@@ -18005,3496 +18005,3496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01291192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission yields of minor actinides at low energy through multi-nucleon transfer reactions of $^{238}$U on $^{12}$C</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Caamaño</w:t>
+                <w:t xml:space="preserve">Access to Scission Observables from Fission Fragment Velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Zakopane Conference on Nuclear Physics “Extremes of the Nuclear Landscape”,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.46.443⟩</w:t>
+              <w:t xml:space="preserve">Scientific Workshop on Nuclear Fission dynamics and the Emission of Prompt Neutrons and Gamma Rays, THEORY-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Opatija, Croatia. pp.114-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.phpro.2015.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01146250v1</w:t>
+                <w:t xml:space="preserve">in2p3-01162079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fission yields to scission properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSTIPEN Topical Meeting « Fission-fragments in low-energy fission: a gauge for macroscopic and microscopic influences »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01218452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Scission Observables from Fission Fragment Velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Caamao</w:t>
+                <w:t xml:space="preserve">Fission yields of minor actinides at low energy through multi-nucleon transfer reactions of $^{238}$U on $^{12}$C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Workshop on Nuclear Fission dynamics and the Emission of Prompt Neutrons and Gamma Rays, THEORY-3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Opatija, Croatia. pp.114-119, </w:t>
+              <w:t xml:space="preserve">The Zakopane Conference on Nuclear Physics “Extremes of the Nuclear Landscape”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Zakopane, Poland. pp.443-446, </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.phpro.2015.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.46.443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01162079v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01146250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Fission: a bridge between fundamental and applied science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fission in Lead on Proton and Deuteron Reactions at 500 A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ayyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GANIL - SPIRAL2 Week 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.277-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01072486v1</w:t>
+                <w:t xml:space="preserve">in2p3-01062968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANDES Measurements for Advanced Reactor Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Rouki</w:t>
+                <w:t xml:space="preserve">The Neutrons For Science facility at SPIRAL-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aïche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avrigeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Avrigeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.201-204, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.056⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.353-356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00798325v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00797422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient effects in highly-excited fissioning systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rodriguez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacquias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOTANCP3 - 3rd International Workshop on “State of the Art in Nuclear Cluster Physics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Yokohama, Japan. pp.012075, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/569/1/012075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01099796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FALSTAFF: a novel apparatus for fission fragment characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear Fission: a bridge between fundamental and applied science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Compound-Nuclear Reactions and Related Topics (CNR13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GANIL - SPIRAL2 Week 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00880410v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01072486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neutrons For Science facility at SPIRAL-2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">ANDES Measurements for Advanced Reactor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plompen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-J. Hambsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kopecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.353-356, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.201-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.097⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00797422v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00798325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission in Lead on Proton and Deuteron Reactions at 500 A MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Enqvist</w:t>
+                <w:t xml:space="preserve">FALSTAFF: a novel apparatus for fission fragment characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panebianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.R. Lecolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.076⟩</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Compound-Nuclear Reactions and Related Topics (CNR13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sao Paulo, Brazil. pp.00021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136900021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01062968v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00880410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendements isotopiques des fragments de fission induite par transfert multi-nucléon en cinématique inverse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic Distributions of Fission Fragments from Transfer-induced Fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodriguez-Tajes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COllaboration DAM-DSM en PHYsique Nucléaire (COPHYNU)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Workshop on Nuclear Fission Dynamics and the Emission of Prompt Neutrons and Gamma Rays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Biarritz, France. pp.125-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2013.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00812637v1</w:t>
+                <w:t xml:space="preserve">in2p3-00860198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic fission fragment distributions as a deep probe to fusion-­‐fission dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete isotopic distributions of fragments produced in transfer- and fusion-induced reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.B. Tarasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Nuclear Fragmentation - NUFRA2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Caen, France. pp.06006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136206006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00905534v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00826843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission Fragment characterization with FALSTAFF at NFS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Doré</w:t>
+                <w:t xml:space="preserve">Experimental investigation of symmetric and asymmetric fission of heavy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manduci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Lehaut</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONDER-2012 - 3rd International Workshop On Nuclear Data Evaluation for Reactor applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Nuclear Physics Conference - INPC2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Firenze, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00819085v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00832311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic fission fragment distributions as a deep probe to fusion-fission dynamics</w:t>
+                <w:t xml:space="preserve">Rendements isotopiques des fragments de fission induite par transfert multi-nucléon en cinématique inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Nucleus-Nucleus Collisions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COllaboration DAM-DSM en PHYsique Nucléaire (COPHYNU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00703163v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00812637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface - Fission 2013</w:t>
+                <w:t xml:space="preserve">Isotopic fission fragment distributions as a deep probe to fusion-­‐fission dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Nuclear Fragmentation - NUFRA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kemer, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00919134v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00905534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of symmetric and asymmetric fission of heavy systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonnet</w:t>
+                <w:t xml:space="preserve">Fission Fragment characterization with FALSTAFF at NFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.D. Frankland</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.R. Lecolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference - INPC2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WONDER-2012 - 3rd International Workshop On Nuclear Data Evaluation for Reactor applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aix-en-Provence, France. pp.1001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134201001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00832311v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00819085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FALSTAFF: A new tool for fission studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic fission fragment distributions as a deep probe to fusion-fission dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Materna</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. B. Tarasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136205005⟩</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Nucleus-Nucleus Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San Antonio, United States. pp.012119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00919126v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00703163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FALSTAFF : a New Tool for Fission Fragment Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface - Fission 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dore</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Th. Materna</w:t>
+                <w:t xml:space="preserve">G. Fioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.095⟩</w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Caen, France. pp.00001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136200001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00798277v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00919134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Dynamics of Fission at High Excitation Energy in Reactions Induced by Relativistic Protons and Deuterons on Lead</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
+                <w:t xml:space="preserve">FALSTAFF: A new tool for fission studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.R. Lecolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Materna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Caen, France. pp.05005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136205005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00798320v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00919126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the dynamics of fission with low-fissility highly-excited nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Enqvist</w:t>
+                <w:t xml:space="preserve">FALSTAFF : a New Tool for Fission Fragment Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.R. Lecolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Materna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, New York, United States. pp.346-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nds.2014.08.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136206004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00919129v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00798277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime measurements on fission fragments in the A ∼ 100 region</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Görgen</w:t>
+                <w:t xml:space="preserve">Investigating the Dynamics of Fission at High Excitation Energy in Reactions Induced by Relativistic Protons and Deuterons on Lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ayyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. W. Hagen</w:t>
+                <w:t xml:space="preserve">M. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology (ND2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00919015v1</w:t>
+                <w:t xml:space="preserve">in2p3-00798320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete isotopic distributions of fragments produced in transfer- and fusion-induced reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Derkx</w:t>
+                <w:t xml:space="preserve">Investigating the dynamics of fission with low-fissility highly-excited nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ayyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Caen, France. pp.06006, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136206006⟩</w:t>
+              <w:t xml:space="preserve">, May 2013, Caen, France. pp.06004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136206004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00826843v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00919129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Distributions of Fission Fragments from Transfer-induced Fission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">Lifetime measurements on fission fragments in the A ∼ 100 region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-D. Salsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Workshop on Nuclear Fission Dynamics and the Emission of Prompt Neutrons and Gamma Rays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Biarritz, France. pp.125-130, </w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Caen, France. pp.01002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2013.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136201002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00860198v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00919015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of isotopic fission-fragment yields with excitation energy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Transient effects in proton-induced fission of 208Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ayyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kelic-Heil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics - IWM2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 13th International Conference on Nuclear Reaction Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Varenna, Italy. pp.227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00637505v1</w:t>
+                <w:t xml:space="preserve">in2p3-00855174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse kinematics and surrogate reactions: new techniques for the exploration of the potential energy surface of fissioning nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of isotopic fission-fragment yields with bombarding energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.B. Tarasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSTIPEN - Topical Meeting on " Theory of Nuclear Fission"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Nuclear Reaction Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Varenna, Italy. pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00656366v1</w:t>
+                <w:t xml:space="preserve">in2p3-00855189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of isotopic fission-fragment yields with bombarding energy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse kinematics and surrogate reactions: new techniques for the exploration of the potential energy surface of fissioning nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Nuclear Reaction Mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Varenna, Italy. pp.235-240</w:t>
+              <w:t xml:space="preserve">FUSTIPEN - Topical Meeting on " Theory of Nuclear Fission"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00855189v1</w:t>
+                <w:t xml:space="preserve">in2p3-00656366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetimes of Excited States in Neutron-Rich Nuclei</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.-D. Salsac</w:t>
+                <w:t xml:space="preserve">Evolution of isotopic fission-fragment yields with excitation energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Structure 2012 (NS12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics - IWM2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Caen, France. pp.00025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20123100025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00725853v1</w:t>
+                <w:t xml:space="preserve">in2p3-00637505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching r-process nuclei at N=126</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">Lifetimes of Excited States in Neutron-Rich Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-D. Salsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics in Astrophysics V</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Structure 2012 (NS12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Argonne, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00675649v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00725853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient effects in proton-induced fission of 208Pb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Approaching r-process nuclei at N=126</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Casarejos</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Nuclear Reaction Mechanisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics in Astrophysics V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Eilat, Israel. pp.012070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/337/1/012070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00855174v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00675649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neutrons for Science Facility at SPIRAL‐2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aïche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Avrigeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Avrigeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Applications of Nuclear Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Crète, Greece. pp.55-62, </w:t>
@@ -21532,90 +21532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and $\beta$ half-lives of heavy neutron-rich nuclei approaching the r-process path at N=126</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21657,77 +21657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of asymmetry and fissility on even-odd staggering in fission-fragment yields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurements and Models of Nuclear Reactions (EFNUDAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France. pp.03001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21800,51 +21800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C.C. Villari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21886,64 +21886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert multinucléons et cinématiques inverse pour l'étude de la fission des actinides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Derkx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de réflexion CNRS/IN2P3 - Les applications sociétales de la Physique Nucléaire : Énergie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, St François, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21994,77 +21994,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ademard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Compound Nuclear Reactions and Related Topics, CNR*09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.14002, </w:t>
@@ -22242,377 +22242,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00459366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor actinide fission induced by multi-nucleon transfer reaction in inverse kinematics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Investigating the intra-nuclear cascade process using the reaction $^{136}$Xe on deuterium at 500AMeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Alcantara-Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perez-Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR*09 - Second International Workshop on Compound Nuclear Reactions and Related Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100207001⟩</w:t>
+              <w:t xml:space="preserve">EFNUDAT – Measurements and Models of Nuclear Reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.07012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100807012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00462642v1</w:t>
+                <w:t xml:space="preserve">in2p3-00553159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the intra-nuclear cascade process using the reaction $^{136}$Xe on deuterium at 500AMeV</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Minor actinide fission induced by multi-nucleon transfer reaction in inverse kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFNUDAT – Measurements and Models of Nuclear Reactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. pp.07012, </w:t>
+              <w:t xml:space="preserve">CNR*09 - Second International Workshop on Compound Nuclear Reactions and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.07001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100807012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100207001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00553159v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00462642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Nuclei Production in the reaction 136Xe+ deuterium at 500 A MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Alcantara-Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aj. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pérez-Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rábida 2009, International Scientific Meeting on Nuclear Physics. Basic concepts in Nuclear Physics: Theory, Experiments and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, La Rabida, Spain. pp.197-198, </w:t>
@@ -22644,4011 +22644,4023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00481704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the N/Z ratio on Disintegration Modes of Compound Nuclei</w:t>
+                <w:t xml:space="preserve">Influence of the neutron excess on binary decays in 78,82Kr+40Ca at 5.5 MeV/A reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Wieleczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ademard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION08: New Aspects of Heavy Ion Collisions Near the Coulomb Barrier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference Nuclear Structure and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dubna, Russia. pp.118-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00375772v1</w:t>
+                <w:t xml:space="preserve">in2p3-00632512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Resolution of Fission Fragments from 238U+12C Transfer and Fusion Reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Andouin</w:t>
+                <w:t xml:space="preserve">Influence of the N/Z ratio on Disintegration Modes of Compound Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gomez del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. La Commara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Frankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Nuclear Fission and Fission-Product Spectroscopy (FISSION 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUSION08: New Aspects of Heavy Ion Collisions Near the Coulomb Barrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Chicago, United States. pp.64-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3108862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00396876v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00375772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in measuring β half-lives of nuclei approaching the r-process waiting point A = 195</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Isotopic Resolution of Fission Fragments from 238U+12C Transfer and Fusion Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Becker</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Andouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighteenth Particles and Nuclei International Conference – PANIC08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Workshop on Nuclear Fission and Fission-Product Spectroscopy (FISSION 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Saint Paul lez Durance, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00408690v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00396876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di-nuclear system studies at Coulomb barrier energies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Mittig</w:t>
+                <w:t xml:space="preserve">Recent progress in measuring β half-lives of nuclei approaching the r-process waiting point A = 195</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Nuclear Structure and Related Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Eighteenth Particles and Nuclei International Conference – PANIC08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Eilat, Israel. pp.587c-589c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2009.05.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00632503v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00408690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the even-odd staggering in fission fragment yields</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Di-nuclear system studies at Coulomb barrier energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Comas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Golabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Nuclear Fission and Fission-Product Spectroscopy (FISSION 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference Nuclear Structure and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dubna, Russia. pp.118-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00385083v1</w:t>
+                <w:t xml:space="preserve">in2p3-00632503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production cross-sections of neutron-rich Pb and Bi isotopes in the fragmentation of 238U</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the even-odd staggering in fission fragment yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Exotic Nuclei and Atomic Masses ENAM'08</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2009-10856-8⟩</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Nuclear Fission and Fission-Product Spectroscopy (FISSION 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Saint Paul lez Durance, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3258244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00412579v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00385083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the neutron excess on binary decays in 78,82Kr+40Ca at 5.5 MeV/A reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.D. Frankland</w:t>
+                <w:t xml:space="preserve">Production cross-sections of neutron-rich Pb and Bi isotopes in the fragmentation of 238U</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cortina-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Nuclear Structure and Related Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fifth International Conference on Exotic Nuclei and Atomic Masses ENAM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Ryn, Poland. pp.485-488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2009-10856-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00632512v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00412579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\gamma$-ray Spectroscopy of Proton Drip-Line Nuclei in the A~130 Region using SPIRAL beams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Redon</w:t>
+                <w:t xml:space="preserve">Residue production in 136Xe + p spallation reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paradela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernandez-Ordonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napolitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics and Astrophysics: From Stable Beams to Exotic Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3039823⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ndata:07772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00358543v1</w:t>
+                <w:t xml:space="preserve">in2p3-00292087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex structure in even-odd staggering of fission fragments yields</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New analysis method to determine $\beta$ decay half-lives: a first step towards the study of heavy neutron-rich nuclei approaching the r-process path near N=126</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference Fission and properties of neutron-rich nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Sanibel Island, United States. pp.471-476</w:t>
+              <w:t xml:space="preserve">EURORIB'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00345255v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00345427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a Long Living Giant System in $^{238}$U+$^{238}$U Collisions near the Coulomb Barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
+                <w:t xml:space="preserve">A neutron beam facility at SPIRAL-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aïche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the State of the Art in Nuclear Cluster Physics (SOTANCP2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218301308011409⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and technology - ND 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Nice, France. pp.459-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ndata:07703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00356387v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00290701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neutron beam facility at SPIRAL-2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Aïche</w:t>
+                <w:t xml:space="preserve">$\gamma$-ray Spectroscopy of Proton Drip-Line Nuclei in the A~130 Region using SPIRAL beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stézowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ban</w:t>
+                <w:t xml:space="preserve">Ph. Lautesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barreau</w:t>
+                <w:t xml:space="preserve">M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Baumann</w:t>
+                <w:t xml:space="preserve">N. Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and technology - ND 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Nice, France. pp.459-462, </w:t>
+              <w:t xml:space="preserve">Nuclear Physics and Astrophysics: From Stable Beams to Exotic Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Cappadocia, Turkey. pp.166-171, </w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ndata:07703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3039823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00290701v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00358543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New analysis method to determine $\beta$ decay half-lives: a first step towards the study of heavy neutron-rich nuclei approaching the r-process path near N=126</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex structure in even-odd staggering of fission fragments yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURORIB'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
+              <w:t xml:space="preserve">Fourth International Conference Fission and properties of neutron-rich nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Sanibel Island, United States. pp.471-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00345427v1</w:t>
+                <w:t xml:space="preserve">in2p3-00345255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of neutron enrichment on disintegration modes of compound nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Barlini</w:t>
+                <w:t xml:space="preserve">Search for a Long Living Giant System in $^{238}$U+$^{238}$U Collisions near the Coulomb Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Golabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.C. Villari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on State of the Art in Nuclear Cluster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218301308011616⟩</w:t>
+              <w:t xml:space="preserve">Workshop on the State of the Art in Nuclear Cluster Physics (SOTANCP2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.2235-2239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301308011409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00311312v1</w:t>
+                <w:t xml:space="preserve">in2p3-00356387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics on even-odd effects in fission fragments yields: comparison between symmetric and asymmetric splits</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of neutron enrichment on disintegration modes of compound nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gomez del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. La Commara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar on Fission VI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Workshop on State of the Art in Nuclear Cluster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.2359 - 2362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301308011616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00311010v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00311312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residue production in 136Xe + p spallation reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematics on even-odd effects in fission fragments yields: comparison between symmetric and asymmetric splits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminar on Fission VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Corsendonk Priory, Belgium. pp.71-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ndata:07772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00292087v1</w:t>
+                <w:t xml:space="preserve">in2p3-00311010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First access to $\beta$ half-lives approaching the r-process path near N=126</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertram Blank</w:t>
+                <w:t xml:space="preserve">The search for $^{7}$H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cortina-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Savajols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Particles and Nuclei</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Conference on Radioactive Nuclear Beams (RNB7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Cortina d'Ampezzo, Italy. pp.9-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00252-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00184813v1</w:t>
+                <w:t xml:space="preserve">in2p3-00198828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Characterization of the $^{7}$H Resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production and Beta Half Lives of Nuclei Close TI the Nucleosynthesis R-Process Path at N=126</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caamaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. Mittig</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Exotic Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2006, Khanty-Mansiysk, Russia. pp.23-31, </w:t>
+              <w:t xml:space="preserve">, Jul 2006, Khanty-Mansiysk, Russia. pp.315-321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2746577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2746608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00158398v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00158777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of N = 16 for Ne isotopes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Auger</w:t>
+                <w:t xml:space="preserve">Production of heavy neutron-rich nuclei &amp;quot;south&amp;quot; of lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Radioactive Nuclear Beams (RNB7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2006, Cortina d'Ampezzo, Italy. pp.161-163, </w:t>
+              <w:t xml:space="preserve">, Jul 2006, Cortina d'Ampezzo, Italy. pp.309-310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00293-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00332-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00200489v1</w:t>
+                <w:t xml:space="preserve">in2p3-00200514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of heavy neutron-rich nuclei &amp;quot;south&amp;quot; of lead</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Becker</w:t>
+                <w:t xml:space="preserve">Study of N = 16 for Ne isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Radioactive Nuclear Beams (RNB7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2006, Cortina d'Ampezzo, Italy. pp.309-310, </w:t>
+              <w:t xml:space="preserve">, Jul 2006, Cortina d'Ampezzo, Italy. pp.161-163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00332-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00293-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00200514v1</w:t>
+                <w:t xml:space="preserve">in2p3-00200489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Beta Half Lives of Nuclei Close TI the Nucleosynthesis R-Process Path at N=126</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">First access to $\beta$ half-lives approaching the r-process path near N=126</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Exotic Nuclei</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Particles and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Eilat, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00158777v1</w:t>
+                <w:t xml:space="preserve">in2p3-00184813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a long lived component in the reaction U+U near the Coulomb barrier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Golabek</w:t>
+                <w:t xml:space="preserve">Production and Characterization of the $^{7}$H Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cortina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Demonchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mittig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tours, France. pp.60-69, </w:t>
+              <w:t xml:space="preserve">International Symposium on Exotic Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Khanty-Mansiysk, Russia. pp.23-31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2713501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2746577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00118677v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00158398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of exotic nuclei from direct reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">Search for a long lived component in the reaction U+U near the Coulomb barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.C. Villari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Golabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heinz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Nucleus-Nucleus Collisions (NN2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.12.064⟩</w:t>
+              <w:t xml:space="preserve">TOURS 2006, Tours Symposium on Nuclear Physics VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tours, France. pp.60-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2713501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00121541v1</w:t>
+                <w:t xml:space="preserve">in2p3-00118677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residues production in the $^{136}$Xe +p spallation reaction relevant for the incineration of nuclear waste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+                <w:t xml:space="preserve">Structure of exotic nuclei from direct reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International Conference on Nucleus-Nucleus Collisions (NN2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Rio de Janeiro, Brazil. pp.423c-432c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.12.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00160635v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00121541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New technique to determine beta half-lives in complex-background</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Residues production in the $^{136}$Xe +p spallation reaction relevant for the incineration of nuclear waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paradela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Ordonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology - ND2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00329620v1</w:t>
+                <w:t xml:space="preserve">in2p3-00160635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the investigation of nuclei approaching the r-process waiting point A=195</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">New technique to determine beta half-lives in complex-background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Nuclear Astrophysics, Nuclei in the Cosmos IX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ndata:07685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00329634v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00329620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for $^{7}$H</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Chartier</w:t>
+                <w:t xml:space="preserve">Progress in the investigation of nuclei approaching the r-process waiting point A=195</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Radioactive Nuclear Beams (RNB7)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Nuclear Astrophysics, Nuclei in the Cosmos IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Geneva, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00252-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00198828v1</w:t>
+                <w:t xml:space="preserve">in2p3-00329634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPALADIN : Coincidence measurements of $^{56}$Fe+p at 1 A.GeV kinetic energy in inverse kinematics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the maximally deformed light rare-earth region around the drip-line nucleus $^{130}$Sm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Boston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-É Ducret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Le Gentil</w:t>
+                <w:t xml:space="preserve">R.J. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IWM2005 International Workshop on Multifragmentation and related topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Finite Fermionic Systems: Nilsson Model 50 Years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Lund, Sweden. pp.214-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2006/T125/057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00115698v1</w:t>
+                <w:t xml:space="preserve">in2p3-00089856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spallation studies at GSI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Napolitani</w:t>
+                <w:t xml:space="preserve">Exclusive measurements on $^{56}$Fe+p at 1 A Gev with the SPALADIN setup at GSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Böhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Ordonez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+                <w:t xml:space="preserve">A. Lafriakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piétri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Nuclear Reaction Mechanisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 7th International Conference on Accelerator Applications - AccApp05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Venise, Italy. pp.743-746, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2006.02.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00125232v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00079950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of new neutron-rich nuclei in projectile fragmentation reactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Spallation studies at GSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napolitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Ordonez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Henzlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioactive Nuclear Beams (RNB7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Cortina d'Ampezzo, Italy</w:t>
+              <w:t xml:space="preserve">11th International Conference on Nuclear Reaction Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Varenna, Italy. pp.379-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00179717v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00125232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusive measurements on $^{56}$Fe+p at 1 A Gev with the SPALADIN setup at GSI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">SPALADIN : Coincidence measurements of $^{56}$Fe+p at 1 A.GeV kinetic energy in inverse kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-É Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piétri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Böhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lafriakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Gentil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Aumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th International Conference on Accelerator Applications - AccApp05</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The IWM2005 International Workshop on Multifragmentation and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.439-445</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00079950v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00115698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell Gap Reduction In Exotic N = 17 Nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Dayras</w:t>
+                <w:t xml:space="preserve">Production of new neutron-rich nuclei in projectile fragmentation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radioactive Nuclear Beams (RNB7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Cortina d'Ampezzo, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00087146v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00179717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of $^{7}$H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cortina-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26656,4251 +26668,4239 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Savajols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioactive Nuclear Beams (RNB7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cortina d'Ampezzo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00179724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the maximally deformed light rare-earth region around the drip-line nucleus $^{130}$Sm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.J. Cooper</w:t>
+                <w:t xml:space="preserve">Shell Gap Reduction In Exotic N = 17 Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alamanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Finite Fermionic Systems: Nilsson Model 50 Years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2006/T125/057⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Isle of Kos, Greece. pp.177-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2200921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00089856v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00087146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of nuclides produced in the collision of 1 AGeV $^{238}$U-ions on p</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Fission investigations @ SPIRAL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop SPIRAL2 Reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024812v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coincidence Measurement of Residue, Neutrons, and Light Charged Particles in a Spallation Experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Böhmer</w:t>
+                <w:t xml:space="preserve">Experimental Cross Sections And Velocities Of Light Nuclides Produced In The Proton-Induced Fission Of $^{238}$U At 1 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1945124⟩</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nuclear Fission and Fission-Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cadarache, France. pp.49-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2137227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025772v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of residual nucleus cross sections and recoil energies in p + Fe collisions at 300, 500, 750, 1000 and 1500 MeV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Approaches to the Even-odd Effect in Fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Ignatyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1945137⟩</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cadarache, France. pp.239-246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2137252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00077407v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex nuclear-structure phenomena revealed from the nuclide production in fragmentation reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.V. Ricciardi</w:t>
+                <w:t xml:space="preserve">Isotopically resolved residues from the fragmentation of projectiles with largely different N/Z - the isospin-thermometer method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Henzlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Botvina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Yordanov</w:t>
+                <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Nuclear Physics Division Conference of the EPS Phase transitions in strongly interacting matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic. pp.110-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025462v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclide Cross-Sections Of Fission Fragments In The Reaction 208Pb+p At 500 A MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+                <w:t xml:space="preserve">Measurement of residual nucleus cross sections and recoil energies in p + Fe collisions at 300, 500, 750, 1000 and 1500 MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2137226⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Santa Fee, United States. pp.842-845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1945137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025277v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00077407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and Half-lives of Neutron-rich Isotopes Near N=126</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Cortina-Gil</w:t>
+                <w:t xml:space="preserve">Distribution of nuclides produced in the collision of 1 AGeV $^{238}$U-ions on p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napolitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Exotic Nuclear Systems ENS'05</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2140628⟩</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cadarache, France. pp.37-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2137225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00106301v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Yields of Fission Fragments from Transfer-Induced Fission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kelic</w:t>
+                <w:t xml:space="preserve">Coincidence Measurement of Residue, Neutrons, and Light Charged Particles in a Spallation Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piétri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-O. Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Böhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Cadarache, France. pp.263-266, </w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Santa Fe, United States. pp.784-787, </w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2137255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1945124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025272v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex nuclear-structure phenomena in the cooling down of highly excited nuclear systems</w:t>
+                <w:t xml:space="preserve">Complex nuclear-structure phenomena revealed from the nuclide production in fragmentation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.V. Ignatyuk</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kelić</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Rejmund</w:t>
+                <w:t xml:space="preserve">O. Yordanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Nuclear Physics Division Conference of the EPS Europhysics Conference (NPDC18) "Phase transitions in strongly interacting matter"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Peterhof, Russia. pp.432-438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023935v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Approaches to the Even-odd Effect in Fission</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nuclide Cross-Sections Of Fission Fragments In The Reaction 208Pb+p At 500 A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2005, Cadarache, France. pp.239-246, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2137252⟩</w:t>
+              <w:t xml:space="preserve">, May 2005, Cadarache, France. pp.45-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2137226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025271v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission investigations @ SPIRAL2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Isotopic Yields of Fission Fragments from Transfer-Induced Fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SPIRAL2 Reactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cadarache, France. pp.263-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2137255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025675v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Cross Sections And Velocities Of Light Nuclides Produced In The Proton-Induced Fission Of $^{238}$U At 1 GeV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Production and Half-lives of Neutron-rich Isotopes Near N=126</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Armbruster</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cortina-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Nuclear Fission and Fission-Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2137227⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Exotic Nuclear Systems ENS'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Debrecen, Hungary. pp.73-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2140628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025278v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00106301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopically resolved residues from the fragmentation of projectiles with largely different N/Z - the isospin-thermometer method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Boudard</w:t>
+                <w:t xml:space="preserve">Complex nuclear-structure phenomena in the cooling down of highly excited nuclear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Ignatyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kelić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napolitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Nuclear Physics Division Conference of the EPS Phase transitions in strongly interacting matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic. pp.110-113, </w:t>
+              <w:t xml:space="preserve">18th Nuclear Physics Division Conference of the EPS Europhysics Conference (NPDC18) "Phase transitions in strongly interacting matter"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic. pp.122c-125c, </w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023923v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indications for fast break-up processes in relativistic ion-proton collisions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Isotopic distributions of spallation residues and energy dependencies - Results from the $^{208}$Pb+p at 500 AMeV experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Audouin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.135-138</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Bormio, Italy. pp.303-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023490v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission of 1 A GeV $^{238}$U-ions on a hydrogen-target</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Taieb</w:t>
+                <w:t xml:space="preserve">A low-mass neutron flux monitor for the n_TOF facility at CERN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Mastinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Abbondanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andriamonje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar on Fission- Pont d'Oye V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Habay-la-Neuve, Belgium. pp.223-231</w:t>
+              <w:t xml:space="preserve">V Latin American Symposium on Nuclear Physics and XXVI Workshop on Nuclear Physics in Brazil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Santos, Brazil. pp.914-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024868v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of spallation reactions investigated from production cross sections of residual nuclei in collisions induced by $^{238}$U at 1 A GeV on proton and deuterium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Indications for fast break-up processes in relativistic ion-proton collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napolitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Boudard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions 8 NN2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Moscow, Russia. pp.221-224</w:t>
+              <w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Caen, France. pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021714v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-mass neutron flux monitor for the n_TOF facility at CERN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Andriamonje</w:t>
+                <w:t xml:space="preserve">Fission of 1 A GeV $^{238}$U-ions on a hydrogen-target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napolitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Latin American Symposium on Nuclear Physics and XXVI Workshop on Nuclear Physics in Brazil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Santos, Brazil. pp.914-918</w:t>
+              <w:t xml:space="preserve">Seminar on Fission- Pont d'Oye V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Habay-la-Neuve, Belgium. pp.223-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00023602v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete survey of nuclides produced in spallation of $^{238}$U+p at 1GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Dynamics of spallation reactions investigated from production cross sections of residual nuclei in collisions induced by $^{238}$U at 1 A GeV on proton and deuterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 42</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Bormio, Italy. pp.315-321</w:t>
+              <w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions 8 NN2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Moscow, Russia. pp.221-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021808v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic distributions of spallation residues and energy dependencies - Results from the $^{208}$Pb+p at 500 AMeV experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Complete survey of nuclides produced in spallation of $^{238}$U+p at 1GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 42</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2004, Bormio, Italy. pp.303-314</w:t>
+              <w:t xml:space="preserve">, Jan 2004, Bormio, Italy. pp.315-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021804v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Damages Induced By Spallation Residues in ADS Window</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Fernandez</w:t>
+                <w:t xml:space="preserve">Determination of the freeze-out temperature by the isospin thermometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Napolitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leray</w:t>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Botvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AccApp'03 - Accelerator Applications in a Nuclear Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International School-Seminar on Heavy-Ion Phyics 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Dubna, Russia. pp.1517-1522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00124227v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary and multifragment emission of light residues in the spallation of $^{56}$Fe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Rejmund</w:t>
+                <w:t xml:space="preserve">Radiation Damages Induced By Spallation Residues in ADS Window</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+                <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.188-207</w:t>
+              <w:t xml:space="preserve">AccApp'03 - Accelerator Applications in a Nuclear Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013769v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00124227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the freeze-out temperature by the isospin thermometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Binary and multifragment emission of light residues in the spallation of $^{56}$Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napolitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Botvina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Ricciardi</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School-Seminar on Heavy-Ion Phyics 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Dubna, Russia. pp.1517-1522</w:t>
+              <w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.188-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021863v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future prospects for secondary-beam production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Isotopic production cross sections of heavy residues from reactions of $^{238}$U(1 A GeV) on protons and deuterons relevant for RNB production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Rejmund</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Radioactive Nuclear Beams 5 RNB-5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2000, Divonne, France. pp.115c-122c</w:t>
+              <w:t xml:space="preserve">, Mar 2000, Divonne, France. pp.123c-126c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00019844v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic survey on heavy-residue production in fragmentation reactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Residual nuclei produced by the spallation reaction of iron on proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villagrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference: Nuclear Physics in the 21st Century INPC 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Berkeley, United States. pp.310-314</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.255-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011884v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic distribution of fission products in 500 A MeV $^{208}$Pb on p and Ti collisions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Measurement of spallation residues using inverse kinetics at GSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.235-243</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan. pp.626-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00019850v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-induced fission cross section measurements between 1 eV and 250MeV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Future prospects for secondary-beam production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Stephan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+                <w:t xml:space="preserve">A-R. Junghans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan. pp.276-279</w:t>
+              <w:t xml:space="preserve">International Conference on Radioactive Nuclear Beams 5 RNB-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Divonne, France. pp.115c-122c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00011955v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the production of light nuclei in spallation-fission reactions and projectile fragmentation of $^{238}$U</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Systematic survey on heavy-residue production in fragmentation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Radioactive Nuclear Meams 5 RNB-5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Divonne, France. pp.156c-160c</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Conference: Nuclear Physics in the 21st Century INPC 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Berkeley, United States. pp.310-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012258v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission studies with relativistic beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Isotopic distribution of fission products in 500 A MeV $^{208}$Pb on p and Ti collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez-Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Exotic Nuclei and Atomic Masses 3 ENAM2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Haemeenlinna, Finland. pp.213-215</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.235-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019971v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic production cross sections of fragmentation residues in reactions induced by$^{238}$U(1 A GeV) in deuterium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bernas</w:t>
+                <w:t xml:space="preserve">Neutron-induced fission cross section measurements between 1 eV and 250MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.244-254</w:t>
+              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan. pp.276-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019851v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of spallation residues using inverse kinetics at GSI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Experimental study on the production of light nuclei in spallation-fission reactions and projectile fragmentation of $^{238}$U</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nuclear Data for Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan. pp.626-629</w:t>
+              <w:t xml:space="preserve">International Conference on Radioactive Nuclear Meams 5 RNB-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Divonne, France. pp.156c-160c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011956v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual nuclei produced by the spallation reaction of iron on proton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Boudard</w:t>
+                <w:t xml:space="preserve">Fission studies with relativistic beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boeckstiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Ducret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Casarejos</w:t>
+                <w:t xml:space="preserve">H.G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.255-264</w:t>
+              <w:t xml:space="preserve">International Conference on Exotic Nuclei and Atomic Masses 3 ENAM2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Haemeenlinna, Finland. pp.213-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00019852v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00019971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic production cross sections of heavy residues from reactions of $^{238}$U(1 A GeV) on protons and deuterons relevant for RNB production</w:t>
+                <w:t xml:space="preserve">Isotopic production cross sections of fragmentation residues in reactions induced by$^{238}$U(1 A GeV) in deuterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Radioactive Nuclear Beams 5 RNB-5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Divonne, France. pp.123c-126c</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.244-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00019843v1</w:t>
+                <w:t xml:space="preserve">in2p3-00019851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results on dissipation in fission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Junghans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 39</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.238-248</w:t>
@@ -30929,90 +30929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results on structure effects in nuclear fission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boeckstiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31067,90 +31067,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light nuclides observed in the fission and fragmentation of $^{238}$U</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 39</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.224-237</w:t>
@@ -31192,90 +31192,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediate-energy nuclear data for radioactive ion beams and accelerator-driven systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Bologna, Italy. pp.407-412</w:t>
@@ -31304,103 +31304,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of $^{238}$U spallation product cross sections at 1 GeV per nucleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.518-529</w:t>
@@ -31429,103 +31429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of spallation residues of gold at 0.8 GeV/n in reverse kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Bucharest, Romania. pp.258-264</w:t>
@@ -31554,103 +31554,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental survey on heavy-residues produced in relativistic nuclear reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Varenna, Italy. pp.305-314</w:t>
@@ -31679,90 +31679,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for the production of neutron-rich nuclei by relativistic beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Junghans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31817,90 +31817,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-isomers in very neutron-rich nuclei around mass 180</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pfutzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hellstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Achievements and Perspectives in Nuclear Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Aghia Palaghia, Greece. pp.72-76</w:t>
@@ -31923,277 +31923,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible signature for expansion in mid-peripheral collisions of $^{238}$U + lead at 1 AGeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Isotope production in 1 . A GeV$^{208}Pb$ on proton reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wlazlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Armbruster</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations 27</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.219-224</w:t>
+              <w:t xml:space="preserve">International Conference on Accelerator Driven Transmutation Technologies and Applications ADTTA'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Praha, Czech Republic. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014816v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spallation-reaction cross sections relevant for accelerator-driven systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Fission investigations in Au+p collisions at 800 A MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Nuclear Physics in Europe ENPE 99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Sevilla, Spain. pp.474-475</w:t>
+              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.833c-836c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006074v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of spallation residues by the reverse kinematics method in the reaction (Au+p) at 800 AMeV</w:t>
               </w:r>
@@ -32205,77 +32205,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tassan-Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.304-320</w:t>
@@ -32298,346 +32298,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission investigations in Au+p collisions at 800 A MeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Possible signature for expansion in mid-peripheral collisions of $^{238}$U + lead at 1 AGeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.833c-836c</w:t>
+              <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003135v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of isotopes in 1$.A GeV ^{208}Pb$ on proton reactions relevant for accelerator-driven systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Spallation-reaction cross sections relevant for accelerator-driven systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Casarejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.321-332</w:t>
+              <w:t xml:space="preserve">Experimental Nuclear Physics in Europe ENPE 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Sevilla, Spain. pp.474-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002539v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new interpretation for the even-odd effect in fission-fragments yields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Ignatyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Junghans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Nuclear Physics in Europe ENPE 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Sevilla, Spain. pp.343-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32662,90 +32662,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spallation reactions: a tool for RNB production and a neutron source for nuclear waste transmutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32781,1109 +32781,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00006073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope production in 1 . A GeV$^{208}Pb$ on proton reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+                <w:t xml:space="preserve">Production of isotopes in 1$.A GeV ^{208}Pb$ on proton reactions relevant for accelerator-driven systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Wlazlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Accelerator Driven Transmutation Technologies and Applications ADTTA'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Praha, Czech Republic. pp.1-9</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.321-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013306v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on projectile fission and fragmentation relevant for accelerator-driven systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Isotopic cross sections in relativistic U+Pb and Pb+p collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Enqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENAM 98 Exotic Nuclei and Atomic Masses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Bellaire, United States. pp.686-689</w:t>
+              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.225-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003081v1</w:t>
+                <w:t xml:space="preserve">in2p3-00002925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion-fission dynamics in systems leading to Z = 110</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Rudolf</w:t>
+                <w:t xml:space="preserve">Isotope production in spallation reactions relevant for the incineration of nuclear waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International School-Seminar on Heavy Ion Physics 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Dubna, Russia. pp.598-603</w:t>
+              <w:t xml:space="preserve">, Sep 1997, Dubna, Russia. pp.382-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000413v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope production in spallation reactions relevant for the incineration of nuclear waste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+                <w:t xml:space="preserve">Fusion-fission dynamics in systems leading to Z = 110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hanappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Liatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International School-Seminar on Heavy Ion Physics 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1997, Dubna, Russia. pp.382-384</w:t>
+              <w:t xml:space="preserve">, 1997, Dubna, Russia. pp.598-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014286v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spallation residue cross-sections in reverse kinematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Mustapha</w:t>
+                <w:t xml:space="preserve">Experiments on projectile fission and fragmentation relevant for accelerator-driven systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Stephan</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Physics of Nuclear Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Long Island, United States. pp.1334-1340</w:t>
+              <w:t xml:space="preserve">ENAM 98 Exotic Nuclei and Atomic Masses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Bellaire, United States. pp.686-689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00008505v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic cross sections in relativistic U+Pb and Pb+p collisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Benlliure</w:t>
+                <w:t xml:space="preserve">Spallation residue cross-sections in reverse kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tassan-Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.225-234</w:t>
+              <w:t xml:space="preserve">International Conference on the Physics of Nuclear Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Long Island, United States. pp.1334-1340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00002925v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay mechanisms in $^{238}$U (1 A.GeV) induced reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Armbruster</w:t>
+                <w:t xml:space="preserve">N/Z influence on extra-extra-push in fusion-fission reaction of Z = 110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hanappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Liatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1997, Varenna, Italy. pp.530-539</w:t>
+              <w:t xml:space="preserve">, 1997, Varenna, Italy. pp.346-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00003003v1</w:t>
+                <w:t xml:space="preserve">in2p3-00000370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N/Z influence on extra-extra-push in fusion-fission reaction of Z = 110</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Rudolf</w:t>
+                <w:t xml:space="preserve">Decay mechanisms in $^{238}$U (1 A.GeV) induced reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benlliure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Enqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Junghans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Varenna, Italy. pp.346-350</w:t>
+              <w:t xml:space="preserve">, Jun 1997, Varenna, Italy. pp.530-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00000370v1</w:t>
+                <w:t xml:space="preserve">in2p3-00003003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin and parity assignments in the odd-odd nucleus $^{124}$Cs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Exotic Nuclei and Atomic Masses 1 ENAM 95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Arles, France. pp.557-558</w:t>
@@ -33938,454 +33938,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex structure in even-odd staggering in fission fragment yields</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N/Z influence on disintegration modes of compound nuclei.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Wieleczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gomez del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. La Commara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vigilante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURORIB'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Zakopane, Poland. 40, pp.577-580, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00346298v1</w:t>
+                <w:t xml:space="preserve">in2p3-00329356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic production rate in minor actinide fission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Complex structure in even-odd staggering in fission fragment yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00346288v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00346298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N/Z influence on disintegration modes of compound nuclei.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Vigilante</w:t>
+                <w:t xml:space="preserve">Isotopic production rate in minor actinide fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Zakopane, Poland. 40, pp.577-580, 2009</w:t>
+              <w:t xml:space="preserve">EURORIB'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00329356v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00346288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusive Spallation Measurements on $^{56}$Fe+p with the SPALADIN setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Böhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lafriakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.V. Harissopulos, P. Demetriou, E. Julin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t>
@@ -34440,90 +34440,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\gamma$-Spectroscopy and Radioactive Beams : How To Perform Channel Selection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stézowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.V. Harissopulos, P. Demetriou, E. Julin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t>
@@ -34741,90 +34741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fission 2013 - Proceedings of the 5th edition of the International Workshop on Nuclear Fission and Fission Product Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 62, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -34904,51 +34904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. B. Tarasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Amthor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34996,103 +34996,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the north-east limit of the chart of nuclides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benlliure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alvarez-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kurtukian Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -35273,51 +35273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Belier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">xxx. 2012, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -35339,77 +35339,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic fission-fragment yields measured at Lohengrin and deduced element yields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35427,103 +35427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of residual nuclei in the spallation of $^{238}$U by 1 GeV protons and 2 GeV deuterons, measured in inverse kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Casarejos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -35935,51 +35935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lois-Fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaunay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Orr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Farget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dessay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dor&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/nuclscitechnolopenres.17612.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lois-Fuentes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez-Dominguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Catford" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.138149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodr&#237;guez-Tajes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.L021601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Grinyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137067" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03586317v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fable" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisjoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024618" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Hamilton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ramayya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Zachary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.034301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorbinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.044602" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.034609" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ayyad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.202502" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135939" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02022548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez-Tajes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.024615" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.054628" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.092503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Singh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hagen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192501" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.044316" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Tarasov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delaune" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Morrissey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Amthor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12500-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Salsac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12482-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.054612" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salsac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.034302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01414003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acosta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2016.12.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Caama&#241;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.04.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01399926v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Palit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bhat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.11.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01424747v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scamps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024613" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paradela" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044606" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801943v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thulliez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dor&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthoumieux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.054603" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bisoi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.034324" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01242880v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.11.077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273190v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024312" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01249973v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Fiona Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taieb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert B&#233;lier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15174-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128639v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rodriguez-Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacquias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034601" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01249989v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Schmidt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15175-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01200699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Hamilton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ramayya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Hwang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034317" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alc&#225;ntara-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.024607" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Schmidt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034606" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00909222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lhersonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.11.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01063903v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtukian Nieto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14135-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Derkx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.069903" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damoy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.08.046" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z065WMTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951187v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Theisen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulignano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druillole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ljungvall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.02.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-096M0QS5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951556v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.024614" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.024616" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pleskac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ricciardi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.034601" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789526v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2012.12.119" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZK26VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.024605" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600884v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Schmidt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/3/035101" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1X3F1TS9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414126v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00565212v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Antonov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Gaidarov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Ivanov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Kadrev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.12.246" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00508290v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casarejos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cortina-Gil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.041602" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golabek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Villari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10911-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSJKX5BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436389v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shrivastava" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.051305" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357825v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caurier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.014313" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400166v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Paul" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Nolan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Boston" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boston" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.04.031" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00166723v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Gentil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Bacri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.022701" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.032501" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00212280v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henzlova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kelic" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henzl" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044616" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300292v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Ordonez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.054605" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336257v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118063v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa-Canton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -E. Ducret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leray" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.044603" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armbruster" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.014602" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152027v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enqvist" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.064609" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118161v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.021304" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130192v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.062502" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025847v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.014607" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00122553v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamanos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. G. Alvarez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.064305" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024371v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.10.009" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025664v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.01.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025623v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.11.033" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110683v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.044612" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023561v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.10.013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023622v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Walker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Regan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pf&#252;tzner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10079-7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2VXLGNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024789v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Lemmon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10104-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2KZDSPD2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024860v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemmon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/084" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PRNJQ916-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023678v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.054607" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022272v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.064608" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311559v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.072501" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021748v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Ricciardi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020514v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abbondanno" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aerts" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andriamonje" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angelopoulos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021762v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022298v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ignatyuk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023691v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.212701" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020265v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ignatyuk" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013735v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013975v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taieb" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020084v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012635v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(03)01517-3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011047v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czajkowski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011774v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gizon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genevey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gizon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paris" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/iepja1363" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DFVGQLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011846v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pfutzner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerl" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.064604" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012413v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bethenod" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrassa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.16.2002.1-4.10" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHN85092-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010997v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enqvist" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009784v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wlazlo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007746v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mustapha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007744v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006003v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Liang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannachi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korichi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Martens" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(00)00339-9" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH25NZ0S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006446v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barneoud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10050-000-4512-z" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DDMNSMQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006918v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podolyak" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfutzner" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellstrom" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01051-0" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD25S07R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017847v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Junghans" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023051v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013591" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LW6VX8S6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022983v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameil" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008863v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002805v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liatard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanappe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuttge" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00306-1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R070X437-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012096v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014872v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000421v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asghar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.58.150" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014854v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004180v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005054v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Porquet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Vieu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuck" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500050167" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S6R48G84-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000534v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Joss" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sampson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(97)00058-4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26HWKRG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809122v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caama&#241;o" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramos" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mantovani" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430601020" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513097v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frelin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341959v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N Catford" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202329009008" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346678v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemasson" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rejmund" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202329002012" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346681v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feijoo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benlliure" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chatillon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ta&#239;eb" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202329002016" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307433v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328404002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570804v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328404009" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542907v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023204002" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409896v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mantovani" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201922301037" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945524v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819302001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669642v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ledoux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx257" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01503866v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01503856v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Kim" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464139v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Tarasov" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01819896v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716300008" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01373000v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiche" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714603003" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633416v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604019" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669762v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813229426_0050" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669764v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grente" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Belier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813229426_0061" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294476v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Salsac" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.903" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346952v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612201006" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291181v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108001" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291192v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611110001" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146250v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.46.443" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218452v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01162079v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamao" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.phpro.2015.04.015" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072486v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798325v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plompen" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Hambsch" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kopecky" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nyman" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouki" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.056" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCL6JV0J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01099796v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez-Sanchez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/569/1/012075" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00880410v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lecolley" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehaut" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136900021" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797422v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.097" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT9TK4KN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062968v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.076" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5TN92KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00812637v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00905534v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00819085v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134201001" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00703163v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012119" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919134v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faust" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fioni" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goutte" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136200001" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00832311v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manduci" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919126v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dore" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Materna" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136205005" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798277v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Materna" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.095" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZBSXH21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798320v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919129v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136206004" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919015v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Hagen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201002" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00826843v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136206006" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00860198v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.06.018" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637505v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100025" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656366v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855189v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725853v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675649v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Morales" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/337/1/012070" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855174v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kelic-Heil" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658478v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665296" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672525v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486641v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100803001" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407953v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00560460v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462459v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ademard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wieleczko" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100214002" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459366v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Comas" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hofmann" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heredia" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2010.01.040" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72JF08CJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462642v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100207001" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553159v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perez-Loureiro" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100807012" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481704v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj. Benlliure" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3428922" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00375772v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez del Campo" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La Commara" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3108862" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00396876v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andouin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408690v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2009.05.129" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LS8DLC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632503v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00385083v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3258244" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00412579v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2009-10856-8" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XM8WND8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632512v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00358543v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. St&#233;zowski" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lautesse" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3039823" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345255v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00356387v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308011409" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290701v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baumann" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07703" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345427v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311312v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlini" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308011616" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311010v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292087v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07772" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184813v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00158398v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cortina" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Demonchy" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746577" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00200489v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00293-5" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00200514v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00332-3" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00158777v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746608" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118677v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713501" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121541v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.12.064" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160635v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ordonez" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329620v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audoin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07685" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329634v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00198828v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00252-2" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00115698v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-&#201; Ducret" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pi&#233;tri" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;hmer" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafriakh" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00125232v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ordonez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00179717v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00079950v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.02.037" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087146v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200921" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00179724v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caballero" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089856v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Cooper" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2006/T125/057" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JJX3SV67-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024812v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#233;phan" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137225" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025772v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-O. Bacri" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1945124" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00077407v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Ducret" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1945137" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025462v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yordanov" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025277v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volant" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137226" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00106301v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2140628" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025272v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137255" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023935v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keli&#263;" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.019" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WMZSZTG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025271v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ignatyuk" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137252" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025675v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025278v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137227" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023923v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.016" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX23SDRG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023490v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024868v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021714v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023602v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Mastinu" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021808v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021804v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124227v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013769v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021863v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricciardi" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019844v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-R. Junghans" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011884v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019850v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011955v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephan" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrant" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthier" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012258v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019971v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boeckstiegel" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Clerc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019851v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011956v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019852v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019843v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019221v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junghans" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019226v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grewe" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010955v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019763v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004944v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008040v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mustapha" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006988v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017251v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricciardi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016987v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schlegel" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014816v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006074v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002538v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003135v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002539v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006070v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006073v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013306v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003081v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000413v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rudolf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014286v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008505v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002925v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003003v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000370v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000837v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346298v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346288v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329356v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigilante" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087253v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2201007" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087269v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ross&#233;" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2201009" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03967455v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Biarrotte" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billard" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutigny" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Caprini" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnants-infinis/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919140v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00786895v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00470301v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302150v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00711773v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belier" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487186v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019907v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005150v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abramovich" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrejewsky" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostolakis" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002968v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lois-Fuentes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Delaunay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Orr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139600" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Farget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dessay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dor&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/nuclscitechnolopenres.17612.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lois-Fuentes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez-Dominguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Catford" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.138149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caama&#241;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodr&#237;guez-Tajes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.L021601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heinz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez-Pol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024618" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Grinyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pancin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03586317v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fable" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisjoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024605" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Hamilton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ramayya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Zachary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.034301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorbinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.044602" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ayyad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.202502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.034609" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135939" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.092503" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02022548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez-Tajes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.024615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.054628" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Singh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hagen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grente" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192501" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.044316" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Tarasov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delaune" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Morrissey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Amthor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12500-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801956v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.054612" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Salsac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12482-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555144v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paradela" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.044606" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salsac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.034302" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01414003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acosta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2016.12.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555057v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Caama&#241;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.04.041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01399926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Palit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bhat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.11.020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01424747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scamps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024613" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801943v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thulliez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dor&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthoumieux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panebianco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555062v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellereau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.054603" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01273190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024312" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291612v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bisoi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.034324" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01242880v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.11.077" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01249989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Schmidt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15175-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01249973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Fiona Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taieb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert B&#233;lier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15174-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rodriguez-Sanchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacquias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034601" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01200699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H. Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Hamilton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ramayya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Hwang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034317" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alc&#225;ntara-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.024607" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Schmidt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034606" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01063903v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurtukian Nieto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14135-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016567v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Derkx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.069903" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00909222v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lhersonneau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.11.024" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062984v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damoy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.08.046" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z065WMTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951187v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Theisen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulignano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druillole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ljungvall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.02.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-096M0QS5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955218v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.024616" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951556v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.89.024614" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jurado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pleskac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. Ricciardi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.034601" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789526v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Loureiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2012.12.119" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQZK26VH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00810914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.024605" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00565212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Antonov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Gaidarov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Ivanov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Kadrev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;che" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.12.246" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600884v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejmund" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Schmidt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/38/3/035101" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1X3F1TS9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414126v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00508290v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casarejos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cortina-Gil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.041602" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00452813v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golabek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Villari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2010-10911-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BSJKX5BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Paul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Nolan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Boston" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boston" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.04.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436389v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shrivastava" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.051305" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357825v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caurier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.014313" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00212280v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henzlova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kelic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henzl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044616" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00166723v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Gentil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Bacri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.022701" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291546v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.032501" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300292v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Ordonez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.054605" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336257v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.044001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130192v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.062502" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133972v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armbruster" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.014602" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118063v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa-Canton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -E. Ducret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.044603" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00152027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Enqvist" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.064609" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.021304" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00110683v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.044612" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00122553v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alamanos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. G. Alvarez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.064305" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025847v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.73.014607" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024371v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.10.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025664v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.01.006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025623v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvarez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.11.033" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024860v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemmon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/084" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PRNJQ916-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023561v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.10.013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023622v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Walker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Regan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pf&#252;tzner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10079-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2VXLGNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024789v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Lemmon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10104-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2KZDSPD2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023678v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.054607" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022272v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.064608" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311559v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.072501" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021748v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Ricciardi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020514v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Abbondanno" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aerts" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alvarez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andriamonje" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angelopoulos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023691v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.212701" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022298v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Ignatyuk" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021762v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013735v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013975v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taieb" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020265v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ignatyuk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020084v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012635v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(03)01517-3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010997v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Enqvist" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011047v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czajkowski" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011774v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gizon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Genevey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gizon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paris" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/iepja1363" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9DFVGQLG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012413v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bethenod" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrassa" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.16.2002.1-4.10" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHN85092-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011846v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pfutzner" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerl" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.064604" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007744v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dufour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009784v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wlazlo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007746v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mustapha" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017847v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Junghans" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023051v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barneoud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013591" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LW6VX8S6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006003v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Liang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannachi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korichi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Martens" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(00)00339-9" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH25NZ0S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006918v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podolyak" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pfutzner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hellstrom" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01051-0" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD25S07R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006446v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10050-000-4512-z" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DDMNSMQK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022983v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameil" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008863v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002805v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donadille" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liatard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanappe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuttge" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00306-1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R070X437-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014872v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012096v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005054v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Porquet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Vieu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schuck" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500050167" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S6R48G84-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000421v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asghar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.58.150" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014854v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004180v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000534v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Joss" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sampson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(97)00058-4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H26HWKRG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809122v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caama&#241;o" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramos" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mantovani" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430601020" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513097v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frelin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570804v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemasson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rejmund" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328404009" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341959v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N Catford" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202329009008" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346678v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202329002012" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04307433v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328404002" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346681v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Rodr&#237;guez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Feijoo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benlliure" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chatillon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ta&#239;eb" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202329002016" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542907v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023204002" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409896v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mantovani" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201922301037" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945524v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201819302001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669642v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ledoux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avrigeanu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Avrigeanu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balanzat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncx257" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669764v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Grente" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Belier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813229426_0061" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669762v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813229426_0050" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01503866v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01503856v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Kim" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01464139v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Tarasov" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01819896v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201716300008" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633416v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714604019" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01373000v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiche" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714603003" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294476v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Salsac" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.903" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346952v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612201006" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291181v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108001" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291192v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611110001" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01162079v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caamao" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.phpro.2015.04.015" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218452v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146250v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.46.443" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062968v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.076" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5TN92KM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00797422v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.097" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT9TK4KN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01099796v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rodriguez-Sanchez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/569/1/012075" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072486v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798325v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plompen" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Hambsch" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kopecky" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nyman" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouki" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.056" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCL6JV0J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00880410v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Lecolley" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehaut" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136900021" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00860198v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2013.06.018" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00826843v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136206006" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00832311v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manduci" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00812637v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00905534v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00819085v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134201001" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00703163v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012119" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919134v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faust" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fioni" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goutte" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136200001" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919126v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dore" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Materna" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136205005" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798277v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Materna" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nds.2014.08.095" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZBSXH21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798320v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919129v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136206004" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919015v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Hagen" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201002" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855174v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kelic-Heil" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855189v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656366v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637505v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100025" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725853v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00675649v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Morales" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/337/1/012070" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658478v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665296" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672525v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486641v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100803001" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407953v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00560460v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462459v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ademard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wieleczko" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100214002" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459366v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Comas" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hofmann" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heredia" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2010.01.040" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72JF08CJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553159v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alcantara-Nunez" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perez-Loureiro" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100807012" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462642v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100207001" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481704v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj. Benlliure" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3428922" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632512v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00375772v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez del Campo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. La Commara" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3108862" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00396876v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andouin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00408690v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2009.05.129" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LS8DLC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632503v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00385083v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3258244" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00412579v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2009-10856-8" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XM8WND8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00292087v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07772" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345427v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00290701v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baumann" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07703" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00358543v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. St&#233;zowski" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinet" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lautesse" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3039823" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00345255v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00356387v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308011409" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311312v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlini" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308011616" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311010v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00198828v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00252-2" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00158777v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cortina" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746608" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00200514v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00332-3" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00200489v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00293-5" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184813v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00158398v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Demonchy" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2746577" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00118677v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713501" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121541v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.12.064" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00160635v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ordonez" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329620v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Audoin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ndata:07685" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329634v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089856v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Cooper" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2006/T125/057" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JJX3SV67-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00079950v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;hmer" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafriakh" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pi&#233;tri" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.02.037" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00125232v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Ordonez" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00115698v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-&#201; Ducret" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00179717v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00179724v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caballero" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087146v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200921" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025675v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025278v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137227" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025271v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Ignatyuk" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137252" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023923v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.016" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX23SDRG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00077407v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villagrasa" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Ducret" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1945137" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024812v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#233;phan" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137225" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025772v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-O. Bacri" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1945124" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025462v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yordanov" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025277v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volant" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137226" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025272v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2137255" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00106301v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2140628" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023935v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keli&#263;" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.019" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WMZSZTG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021804v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023602v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Mastinu" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023490v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024868v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021714v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021808v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021863v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricciardi" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124227v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013769v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019843v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019852v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Ducret" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011956v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019844v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-R. Junghans" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011884v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019850v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011955v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephan" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrant" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthier" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012258v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019971v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boeckstiegel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Clerc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019851v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019221v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Junghans" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019226v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grewe" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010955v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019763v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004944v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008040v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mustapha" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006988v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017251v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ricciardi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016987v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schlegel" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013306v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003135v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002538v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014816v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006074v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006070v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006073v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002539v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002925v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014286v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000413v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rudolf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003081v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008505v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000370v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003003v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000837v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00329356v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigilante" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346298v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346288v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087253v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2201007" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087269v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ross&#233;" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2201009" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03967455v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Baylac" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Biarrotte" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billard" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutigny" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Caprini" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/etonnants-infinis/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919140v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00786895v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00470301v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302150v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00711773v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauge" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belier" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00487186v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019907v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005150v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abramovich" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrejewsky" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostolakis" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002968v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>