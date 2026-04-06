--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,9717 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9666 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Georges </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR en Sciences de l'information et de la communication, Université Sorbonne Nouvelle IRMECCEN-DICEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5485-7833</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">052632253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000364570670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Georges est maîtresse de conférences HDR en Sciences de l'information et de la communication à l'Université Sorbonne Nouvelle (laboratoire IRMECCEN). Ses recherches portent sur les médiations socionumériques de l'existence, de l'identité numérique à ses formes post mortem, et sur la construction sociale des mythes sociotechnologiques, notamment ceux attachés à l'intelligence artificielle, au métavers et à l'immortalité numérique. Elle a développé le modèle tripartite de l'identité numérique (déclarative, agissante, calculée), devenu un cadre de référence dans le champ des SIC. Elle a dirigé l'ANR ENEID (Éternités numériques, 2014-2018) et codirigé le programme interdisciplinaire IRC (Identités, Réseaux, Corps, Université Sorbonne Paris Cité, 2013-2017). Elle est l'auteure de Identités virtuelles (Vrin, 2010) et de La construction sociale des mythes sociotechnologiques (L'Harmattan, 2025). Elle préside le Comité d'Éthique de la Recherche de la Sorbonne Nouvelle (CER-USN) depuis 2024 et est membre élue du CA de la Société Française des Sciences de l'Information et de la Communication (SFSIC).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identité numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identité post mortem / éternités numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mythes sociotechnologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métavers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes mixtes / quali-quantitatif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deuil numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plateformes numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éthique de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jeu vidéo / avatar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Militantisme en ligne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Mémoire original d'Habilitation à diriger des recherches) La construction sociale des mythes sociotechnologiques. Cas d'étude du mythe de l'immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Nanterre, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04171046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique de la Re-Présentation de Soi dans les dispositifs interactifs. L'Hexis numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris 1 Panthéon-Sorbonne;France, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00332747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, pp.208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the sociodigital construction of meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience subjectivée du temps dans la méditation zen sôtô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.206-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de conscientisation par rhétorique procédurale dans des variations de Tetris : se heurter aux habitudes et styles de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Zabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bemelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.5291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gerlier : deux paradigmes en question au cœur des Années Noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 443, pp.342-356. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sens.443.0342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux fantômes sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Audiovisuel et commentaires en ligne : nouveau champ, nouveaux paradigmes ?, 27 (1), pp.99-122. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.4989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing the deceased</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Keeping the dead alive, 210 (4), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire le mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Garder les morts vivants, 210 (4), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post-mortem digital identity from a semio-pragmatic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Identity Construction in Social Media, 20 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.3010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les morts masquent les vivants : Analyse anthropo-communicationnelle d’une discussion WhatsApp commémorant le décès de Mano Dayak, héros de la rébellion touarègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes les Fils et les Filles de l’Electricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilopraxie et apposition des stigmates de la mort : comment les proches transforment-ils la page Facebook d'un défunt pour la postérité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.231-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militantismes sahariens sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et sociétés. Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'Homme ou le travail à toute fins utiles, 33 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture Internet au risque du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.15--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01843685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem digital identities and new memorial uses of Facebook: Analysing the memorial page creators' identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Death, Mourning and the Internet: Death Cultures in Web Environments, 3 (1), pp.82-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immersion fictionnelle dans le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Esthétique des jeux vidéo, 11 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.011.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A l'image de l'Homme » : cyborgs, avatars, identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.136-147. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiopragmatique de l’espace de communication des machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.3-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions audiovisuelles de joueurs de jeux vidéo. Entre formation professionnelle et apprentissages esthétiques autodidactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Industries culturelles et Internet: les nouveaux instruments de la notoriété, 175 (1), pp.145-173. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.175.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les jeux vidéo Quand jouer, c'est communiquer, 62, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions audiovisuelles de joueurs de jeux video. Entre formation professionnelle et apprentissages autodidactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 175, pp.145-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spiritisme en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ritualités numériques, 9 (34), pp.211-240. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.9.3-4.211-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception multidisciplinaire d'une plateforme de débat en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire au service de la complexité, 14 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.14.1.11-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00599213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire humaine et expérience de soi par le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mémoires et internet, 32 (1), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité numérique sous emprise culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Identité numérique, 7 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux, communication et territoires Espaces virtuels et pré-expérience de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nouveaux usages numériques et territoires, 25 (1-2), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je est un autre&amp;quot;: EKKAH, collectif Acting Without Reality (AWR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magazine du CIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des illusions de l’anonymat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Technologies et usages de l'anonymat sur Internet, 105 (1), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'annotation discursive et sémantique pour la pratique de débats 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.13.3.153-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles et identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pratiques informationnelles : Questions de modèles et de méthodes, 35 (1), pp.105-120. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.2226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfer des autres &amp;quot;soi-même&amp;quot;: identité personnelle et archives numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magazine du CIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0 : créations artistiques et archives personnelles, 1 (15)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-representation and digital identity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Libbrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0, 154 (2), pp.165-193. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.154.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de soi et identité numérique. Une approche sémiotique et quantitative de l'emprise culturelle du web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0, 154 (2), pp.165-193. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.154.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique dans le web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mensuel de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images en mouvement, des expériences du morcellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des pôles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vers une éducation artistique 2.0 ?, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction identitaire de Ginger Bombyx, ou l'hédonisme de la spécularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sexe &amp; communication, 20 (1), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du stade du miroir au stade de l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Jeux, médias et savoirs, 18 (1), pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Bombyx, le théâtre de l'intimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEI enjeux : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ecritures hypertextuelles, 45, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Да преживееш екологията в музей &amp;quot;Етър&amp;quot;: теренно проучване</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Boittiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimira Krastanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Регионален етнографски музей на открито „Етър“, 2025. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSEUMS AND INTANGIBLE CULTURAL HERITAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FABER, pp.117-137, 2025, 978-619-00-2028-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photos de profil et militantes des facebookers pro Azawad »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Riveneuve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment peut-on être Berbère ? Amnésie, renaissance, soulèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN 978-2-36013-645-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre usager et avatar dans les mondes virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métavers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.38-43, 2022, Méta-média, Cahier de tendance France Télévisions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, quelles définitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Paquienséguy; Nicolas Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition électronique SFSIC-CPdirSIC, pp.41-56, 2021, ISBN 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Robin Azevedo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Im]matérialités de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-88, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des liens hypertexte lors de l’annonce de la mort de Mohamed Ali sur twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Compté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 65-82, 140 p., 2018, Annales littéraires, Série: Linguistique, sémiotique et communication, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Eternities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Romele; Enrico Terrone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Philosophy of Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 143-163, 278 p., 2018, 978-3-319-75759-9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75759-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blessure de L’Homme-trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace : Des traces du corps au corps-trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Live I. Signes-traces du corps et médiations technologiques, ISBN : 9782271130358. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.29821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Lamy; Dominique Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités et dispositifs de médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 105-116, 166p., 2017, Communication, médias, 978-2-343-12380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sémiotique des pages de défunts sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Lécossais, Nelly Quemener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'archives : bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA Editions, pp.139-146, 2017, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affronter le Chaos avec curiosité et panique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Pasquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations numériques. Hommages aux travaux de Nicolas Auray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 29-40, 276p., 2017, Collection I3, 978-2-35671-479-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double virtuel et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Fourmentraux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital stories. Arts, design et cultures transmedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 79-92, 212p., 2016, Collection Cultures numériques, ISBN : 9782705691929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar, le double et la mort dans les mondes virtuels vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Péquignot; François-Gabriel Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métavers. Dispositifs, usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 59-77, 166p., 2015, Questions contemporaines, ISBN : 978-2-343-07063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité post mortem et nouvelles pratiques memoriales en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Bonenfant; Charles Perraton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et multiplicité en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 51-66, 226 p., 2015, Cahiers du Gerse, ISBN 978-2-7605-4182-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une analyse sémio-pragmatique de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bourdeloie; David Douyère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche sur l'information et la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-208, 2014, Mediacritic, ISBN 978-2849341445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l’identité numérique. Éléments pour une typologie des identités numériques post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p.33-48, 262 p., 2014, Local et Global, ISBN 978-2-343-03845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et profils utilisateur : des métaphores technologiques de l'image de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Coutant; Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95-104, 186 p., 2013, Communication et Civilisation, ISBN 978-2-343-01999-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar comme métaphore conceptuelle et interactive de l’image de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne-Armand Amato; Etienne Pereny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les avatars jouables des mondes numériques : Théories, terrains et témoignages de pratiques interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.135-154, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar comme opérateur du sentiment d’immersion : figures et métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renée Bourassa; Louise Poissant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatars, personnages et acteurs virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-304, 2013, Collection Esthétique, ISBN 978-2-7605-3778-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace-temps parfait du jeu à l'esthétique du trouble interactif: engagement, réflexivité et déplacements expressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Armand Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Saemmer; Monique Maza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Formes 2 - Les écritures et arts numériques au risque du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53-66, 262 p., 2011, Travaux 152, ISBN: 978-2-86272-565-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche statistique de 3 composantes de l'identité numérique dans Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Millerand; Serge Proulx; Julien Rueff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web social : mutations de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec (PUQ)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2010, ISBN 2760524981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée tout au bout du geste, l'éternité dans sa répétition. A propos du dispositif One day in Japan, Studiometis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul St George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequences. Contemporary chronophotography and experimental digital art.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day in Japan, 15 September 2002' by Studiometis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul St-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequences, Contemporary Chronophotography and Experimental Digital Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallflower Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9781905674763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ergonomie des dispositifs artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Djeff Regottaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès sciences Lavoisier, 167-182, 215p., 2007, ISBN 978-2-7462-1695-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les morts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 210 (4), pp.9-206, 2018, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les morts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 210, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games & Magic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès AISV/IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISV/IAVS, Feb 2026, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de l’intelligence générative par le mythe sociotechnologique de l’immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Sociodigital Construction of Meaning: sociodigital culture as trivial mythification of existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès de la Fédération Latino-Américaine de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FELS, Jul 2025, Sao Paulo/Brazil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions en tension : “Sobriété numérique” au prisme des sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anh-Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques du numérique pour les Comités d’Ethique de la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Ethique et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Jun 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres de la communication publicitaire pour les technologies paranormales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l’ED Arts&amp;Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle (France) / Université d'Udine (Italie), May 2025, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Romele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du mythe de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétique de l’expérience visuelle et gestuelle du tournage de l’argile : faire et regarder faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Les espaces d’écriture de la création numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIM, Tours, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation sociale du deuil dans les Réseaux Sociaux Numériques : une approche diachronique des pages de défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des morts et des règles, Normes, compromis et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et immortalité numérique : des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Exploration numérique des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN, Université Paris-Nanterre, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du mythe de l’immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Approches critiques de l’IA en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELICO, Université Lyon 2, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Algorithmiser la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Paul Ricoeur, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques postmortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Trajectoires d’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarnation numérique : Visage, icone, et sens à l’ère du métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incarnation numérique, Collège des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique réflexive de l’acte énonciatif comme engagement social dans la recherche et les enseignements académiques en Sciences de l’Information et de la Communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Ecole doctorale du Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émanations numériques de la personne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherches Juridiques de la sorbonne, Jun 2022, Université Paris 1, Panthéon-Sorbonne, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émanations numériques de la personne : des identités aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du Département de recherche en droit de l'immatériel de la Sorbonne "Les émanations numériques de la personne: Avatars, métavers et robots émotionnels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche Juridique de la Sorbonne, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avatar et l'expérience de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière vidéoludique : ce que le jeu vidéo fait au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Varenne; Martin Buthaud, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and spectral abduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASS-AIS 15 th World Congress: Panel Existential semiotics, Semiotics and Human Existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cobley Paul; Tarasti Eero, Aug 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar et l’expérience de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière vidéoludique : ce que le jeu vidéo fait au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique énonciative des concepts socionumériques face à la naturalisation du numérique dans la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières de l’intégrité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAPFA, Jun 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos de profil et militantes des facebookers pro Azawad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque La question berbère depuis 1962 Amnésie, renaissance, soulèvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Vermeren; Marina Lafay, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation au défunt par les technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le monstre et le mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and digital ethnography: a theoretical and methodological framework for analyzing existential digital practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès AISV/IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISV/IAVS, Sep 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantomachies vocales avec des intelligences artificielles « possédées » et viralité de la peur amusante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des émotions et des affects dans les #réseauxsociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Brachotte et Pascal Lardellier, IUT Dijon-Auxerre, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières des communautés de pratique en ligne : cas d’étude des communautés des influenceurs chasseurs de fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières numériques 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête du frisson paranormal avec les assistants vocaux. Le jeu de minuit, une expérience programmée et partagée de l’effroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des émotions et des affects dans les #réseauxsociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Dijon-Auxerre, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques spectrales des chasseurs de fantômes sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques spectrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Arts de la Sorbonne, Institut Acte Sorbonne-Paris 1 EA7539, Mar 2022, Campus Condorcet, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Science Ouverte - Ouvrir la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de la Recherche, de la Valorisation et des Études Doctorales (DiRVED) et la Direction des Bibliothèques universitaires (DBU) de l’Université Sorbonne Nouvelle, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and digital ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel Semiotics and human existence : discussion on approaches and methods, Semiotics and Human Existence: IASS-AIS 15 th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Cobley; Didier Tsala Effa; Stéphanie Walsh Matthews, Aug 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and spectral abduction : semiotic and ethnographic approach of ghost hunters abduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASS-AIS 15 th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASS-AIS, Sep 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition mexicaine de La Nuit des Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Mexique, Jan 2021, Mexico (on-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes et formats numériques de l’identité et leurs enjeux pour le respect de l’intégrité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chaire Unesco d’Anthropologie digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux fantômes sur YouTube : technologies et épistémologies spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics et le doute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne NBOuvelle, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole des Gobelins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture de l’appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales 2019 du GREMS: Appropriation des objets numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités numériques aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, May 2019, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité(s) et écriture de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et jeu vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Jul 2019, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétique de l’expérience artistique sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle et Université Hassan II (Maroc), Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des VP-NUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités numériques aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation continue destinée aux enseignants du secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation Nationale, Microsoft France, Apr 2019, Malakoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de soi et Identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être lu pour être vu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMUE Languedoc-Roussillon, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar : à la vie, à la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle dans nos vies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Sciences et de l’Industrie, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques identitaires des militants indépendantistes touaregs dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité numérique Au-delà du formatage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Alsace, Apr 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-mortem digital identity on Facebook from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et sciences du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et appar-être : la jeunesse à l’ère de l’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être et appar-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Tanger, May 2017, Palais des Institutions italiennes, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ENEID research project on post-mortem digital identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Fate of Post-Mortem Personal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Institut des Sciences de la Communication du CNRS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique : ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM, Mar 2016, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le punctum du selfie. À partir de Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egonline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militance sur le web dans le cadre du conflit Azawad/Mali : présentation de soi et communication des activistes sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique post mortem : des formes de présence du défunt dans les réseaux sociaux numériques par l’engagement des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-Lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commémoration du héros comme actualisation de l’identité collective. Analyse d’une commémoration en ligne pour les vingt ans de la mort du leader touareg Mano Dayak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’identité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC-Université de Ibn Zohr, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-mortem digital identity on Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post-mortem digital identities and new memorial uses of Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la toile du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège d’études mondiales, Paris, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité et le groupe à l’ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereolux Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la collaboration entre le programme Identités, Réseaux, Corps (IRC/Université Sorbonne Paris Cité) et l’association l’Arbre des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Apprentis Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ecole de Médecine, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de la Société Française des Sciences de l’Information et de la Communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l’Information et de la Communication., Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique postmortem : des formes de présence du défunt dans les réseaux sociaux numériques par l’engagement des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016: Presence, attention and engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-Les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique : ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13, Mar 2016, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et communication des militants pro Azawad dans les réseaux socio numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et grammaires de la vidéo vernaculaire en contexte de conflit dans le monde arabe et au Moyen Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces du corps en quête d’immortalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du e-laboratoire human trace complex system UNESCO, Axe Traces du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique des victimes du conflit Nord Mali/Azawad : circulation, transformation, archivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’identité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions de soi : l’identité à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de débats 40 ans : changer de culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Publique d’Information, Feb 2016, Centre Pompidou, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’identité numérique ante natam à l’identité numérique post mortem : enjeux sociétaux des éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes du moi en Emoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Française Bourgogne–Franche-Comté, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la mort dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe PIXEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Verlaine, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format and modalities of online memorials for Word War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Archives as Scholarly Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Jun 2015, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les productions médiatiques en ligne dans un projet pluridisciplinaire anthropologie-sciences de la communication : articulation des échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question des échelles en SHS à l’épreuve de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED - Univ. Paris Descartes, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces à long terme : les représentations des défunts dans Weibo en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention aux internautes Des années 1990 à aujourd’hui. Des pop-up à l’économie de l’attention, du nommage aux profils, de la naissance du Web aux traces post-mortem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCC, May 2015, ISCC, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces and Indexing: Digital Visibility in Online Activist Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cyberactivisme comme terrain et données d’enquête : expériences et savoirs-faire en shs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post mortem digital identities and new memorial uses of the web from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Death Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Digital Art Becomes the Site of an Eternity Utopia: Gordon Bell's Total Memory Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Stories Images numériques &amp; interactions collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Fourmentraux, Apr 2014, MESHS de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles en cours, Les formes du discours numérique: Identité, présence, traces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13 Sorbonne Paris Cité – Campus Villetaneuse, UFR LSH, Nov 2014, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et écritures numériques : quelles identités pour l’Homme-Trace ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT du Havre, Dec 2014, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stakes of Digital Eternities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et parcours (trans) littéraciques, l’égalité fille - garçon en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Digital Identities and Memorial Uses of the Web Through the Lens of Gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phitéco 2014 Techniques actuelles : codages et décodages des identités relationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Université de Technologie de Compiègne, Centre P. Guillaumat, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphore du soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métavers. Dispositifs, usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Péquignot et François-Gabriel Roussel (dir.). Université Sorbonne Nouvelle, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Eternities: Digital Identity After Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie connectée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Digital Identity: A Semiopragmatic Approach to the Sign System That Manifests the User After Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’Été Identités Numériques #ETIN13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jul 2013, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identité numérique aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Université d’automne des RAMM - Les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post mortem digital identities and new memorial uses of the web from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Nostalgia in French and Francophone Media’ II, French Media Research Group, 23rd conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, School of Modern Languages Old Library Building, Newcastle University, Newcastle upon Tyne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence H2PTM'2013 : Hypertexte et Hypermédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 367-378, 387 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre. Conférence internationale H2PTM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Oct 2018, Paris, France. pp.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and E-Reputation: Between Controlled and Calculated Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Information maîtrisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of machinima filmmaking by communicative competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cultural Contexts and Digital Games panel, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques créatives issues du jeu vidéo Les séries de machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'Information et de la Communication et Sciences Informatiques: Vers une approche interdisciplinaire de l'identité numérique dans la communication informatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dijon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual space and pre-experience in geographic space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumenir Yasmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dresp-Langley Birgitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Regional Conference, Geography of the Global Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Identity Fiction of Ginger Bombyx: Self-Representation, Poetics and Web Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Networking Sites as Technologies of the Ego: How Users Manage Their Self-Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et enjeux sociotechniques du multimédia en Master Information et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCL), Dec 2010, Louvain-la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Communication as an Identity Process: Towards a Mixed Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du CR 33 de l’AISLF (Association Internationale des Sociologues de Langue Française) : Dispositifs techniques et communication humaine : transformation du lien et nouveaux lieux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Université de Namur, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication médiée par ordinateur : un processus identitaire informatisé, vers une identité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF Dispositifs techniques et communication humaine : transformation du lien et nouveaux lieux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Facebook au storytelling : la vérité travestie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Collège des Bernardins, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Cunning and Paid Cheating in Online Social Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de l'ACFAS: La ruse, entre la règle et la triche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Cultural Hold of Devices Over Self-Presentation: Model, Applications, Perspectives and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective de la CMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Université Catholique de Louvain (UCL), Louvain-la Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Theoretical Foundations and Sociodigital Stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Institut des Sciences de la Communications du CNRS (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Wolton, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and the Social and Solidarity Economy: Between Visibility, Reputation and Collective Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Réseaux sociaux de l’Union Régionale Interfédérale des Organismes Privés Sanitaires et Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Mediation, Construction and Normalisation in Sociodigital Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du au GREMS (Groupe de Recherche sur les Médiations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Université Catholique de Louvain, Louvain-la -Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICS and Computer Science: Towards a Quantified Approach to Self-Mediation in Computer-Mediated Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seilles Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sallantin Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès de la SFSIC (Société Française des Sciences de l’Information et de la Communication): Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de soi médiée par ordinateur : apprentissage et interactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2010 : Créativité et interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ax-lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Between Expression, Practice and Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures numériques et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Granjon, Dec 2010, Institut Français de Presse, IFP, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declarative, Active and Calculated Identity in web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2009, Laval Virtual, Virtual Reality International Conference, 22-26 Avril 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Laval, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00496816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Bombyx : life, death and mythology of a selfrepresentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Poetry 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Self-Mediation: An Experience of the Self Under the Influence of the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité numériques, nouvelles temporalités : extimité et multivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver son chemin au cimetière du Père-Lachaise : la prise d’information spatiale en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumenir Asmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dresp-Langley Birgitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2009 : Espace et mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming selves on screen: declarative, acting, and calculated identity in social web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics and Visualisation of Digital Identity: Between Semiotic Analysis and Data Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Réseaux sociaux, LIRMM (Laboratoire d’Informatique, de Robotique et de Microélectronique de Montpellier, CNRS UMR 5506)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Identity: A Semiotic Approach for Human-Computer Interaction Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Interviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mountaz Hascoët, Feb 2009, LIRMM Laboratoire d’Informatique, de Robotique et de Microélectronique de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Identity: Construction, Mediation and Normalisation in Web 2.0 Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Cardon, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver son chemin au cimetière du Père-Lachaise Supports de prise d'information spatiale, représentation et signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Ax-lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique : une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2009 - Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.257-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de l'identité dans le web 2.0, une étude sémiotique et statistique. Hypostase de l'immédiateté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 76ème congrès de l'ACFAS: Web participatif: mutation de la communication ?, 6 et 7 mai 2008, Centre des congrès, Québec.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Québec, Canada. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and interdisciplinary stakes of an emergent French research on video games. Numerical Worlds Social Sciences Observatory Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digifrance 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritournelle poétique et poïétique de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion et métaphore de l'intériorité Etude de cas : l'appartement d'Henry Townsend dans Silent Hill 4 « The Room »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de soi et mythologie identitaire dans les dispositifs de communication en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La langue et l’altérité. Université de Mostaganem (Algérie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mostaganem, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’automédiation: de l’expression de soi au jeu des intersubjectivités : Etude de la représentation de l’usager dans Livejournal et Touchgraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et hypermédias. Produits, Outils et Méthodes H2PTM 2005 Créer, Jouer, Echanger : Expériences de réseaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité personnelle numériquement interfacée : Ginger Bombyx, forme et jeux de sens de la représentation de soi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du GDR TIC &amp; Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'identités numériquement interfacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference sur l'Interaction Homme-Machine IHM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khaldoun Zreik, Nov 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et communiquer. Ruse sociale et triche monnayée dans les jeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76ème congrès international de l’Association Canadienne Francophone pour le Savoir (ACFAS). La ruse, entre la règle et la triche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’identité numérique aux éternités numériques : la mort extime. L’usage des grandes bases de données personnelles après le décès des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique: une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu intermédiaire du projet ANR ENEID Éternités numériques Les identités numériques post mortem et les usages mémoriaux du web au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche (ANR). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éternités numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Projet-ANR-13-SOIN-0002, Agence Nationale de la Recherche. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId299"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9770,51 +105,354 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="00411975"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="9AAADD11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -9851,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eneid.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bemelmans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5291" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tebeka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Premorel Higgons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dommergues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2021.04.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347423v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4989" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Gladstone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956568v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laroche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.011.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0136" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48274" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575178v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.175.0145" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348255v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.11-30" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.3-4.211-240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AFAECB384CC0F7E68ABB07E0A63CF6EB7013A2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Valentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.275" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1876" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.153-177" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W6VNX4G5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575191v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2226" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Libbrecht" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0165" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521665v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Krastanova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861416v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valluy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/13558?lang=en" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-discours-hypertextualise.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-75759-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/29872" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29821" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-temps_temporalite_s_et_dispositifs_de_mediation_dominique_carre_aurelia_lamy-9782343123806-53874.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/explorations-numeriques/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705691929" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/2822_9782760541832.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/methode-de-recherche-en-information-et-communication" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=27630" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/avatars-personnages-acteurs-virtuels-2552.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348447v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmcip.net/node/1369" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Web_social.html?hl=fr&amp;amp;id=yIa-UMDxWjEC&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.columbia.edu/book/sequences/9781905674763" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575427v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861462v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861430v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160953v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861433v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575174v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861438v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861448v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861451v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684411v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572878v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575177v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00496816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332770v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575326v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160941v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575203v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575324v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575323v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575316v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410952v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332747v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-construction-sociale-des-mythes-sociotechnologiques/78623?srsltid=AfmBOorYqQfxv5yCLRhXTcMKjjpYYRcxTua3AmrJxBUcMtg5MMOdEf-o" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948281v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-georges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5485-7833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052632253" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364570670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-construction-sociale-des-mythes-sociotechnologiques/78623?srsltid=AfmBOorYqQfxv5yCLRhXTcMKjjpYYRcxTua3AmrJxBUcMtg5MMOdEf-o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bemelmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sens.443.0342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Gladstone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.011.0051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575179v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.175.0145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.3-4.211-240" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AFAECB384CC0F7E68ABB07E0A63CF6EB7013A2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.11-30" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Valentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.275" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1876" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.153-177" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W6VNX4G5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Libbrecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Krastanova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valluy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/13558?lang=en" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-discours-hypertextualise.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-75759-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/29872" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-temps_temporalite_s_et_dispositifs_de_mediation_dominique_carre_aurelia_lamy-9782343123806-53874.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/explorations-numeriques/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705691929" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/2822_9782760541832.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/methode-de-recherche-en-information-et-communication" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=27630" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/avatars-personnages-acteurs-virtuels-2552.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmcip.net/node/1369" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Web_social.html?hl=fr&amp;amp;id=yIa-UMDxWjEC&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575195v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.columbia.edu/book/sequences/9781905674763" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565559v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anh-Ngoc Hoang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565561v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565566v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565589v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861462v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565604v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565596v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565608v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565593v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861461v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565613v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565628v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861433v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565634v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565630v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565631v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565632v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565639v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565637v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565649v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861448v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861438v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Vidal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575174v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861446v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565658v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565646v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861451v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565654v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565663v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565664v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565681v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684411v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565672v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565678v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565679v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565674v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565677v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565683v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576152v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565684v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565687v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572878v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumenir Yasmine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dresp-Langley Birgitta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565692v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565691v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565689v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348451v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565688v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565694v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565701v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565700v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seilles Antoine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallantin Jean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575177v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00496816v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575197v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565693v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565709v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumenir Asmine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565706v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565708v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565707v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575196v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332770v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amato" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160941v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575203v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575324v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575319v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575316v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348450v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410952v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575171v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>