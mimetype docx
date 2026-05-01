--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Georges </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR en Sciences de l'information et de la communication, Université Sorbonne Nouvelle IRMECCEN-DICEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5485-7833</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">052632253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000364570670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Georges est maîtresse de conférences HDR en Sciences de l'information et de la communication à l'Université Sorbonne Nouvelle (laboratoire IRMECCEN). Ses recherches portent sur les médiations socionumériques de l'existence, de l'identité numérique à ses formes post mortem, et sur la construction sociale des mythes sociotechnologiques, notamment ceux attachés à l'intelligence artificielle, au métavers et à l'immortalité numérique. Elle a développé le modèle tripartite de l'identité numérique (déclarative, agissante, calculée), devenu un cadre de référence dans le champ des SIC. Elle a dirigé l'ANR ENEID (Éternités numériques, 2014-2018) et codirigé le programme interdisciplinaire IRC (Identités, Réseaux, Corps, Université Sorbonne Paris Cité, 2013-2017). Elle est l'auteure de Identités virtuelles (Vrin, 2010) et de La construction sociale des mythes sociotechnologiques (L'Harmattan, 2025). Elle préside le Comité d'Éthique de la Recherche de la Sorbonne Nouvelle (CER-USN) depuis 2024 et est membre élue du CA de la Société Française des Sciences de l'Information et de la Communication (SFSIC).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identité numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identité post mortem / éternités numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mythes sociotechnologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métavers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes mixtes / quali-quantitatif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deuil numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plateformes numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éthique de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jeu vidéo / avatar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Militantisme en ligne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Mémoire original d'Habilitation à diriger des recherches) La construction sociale des mythes sociotechnologiques. Cas d'étude du mythe de l'immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Nanterre, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04171046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique de la Re-Présentation de Soi dans les dispositifs interactifs. L'Hexis numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris 1 Panthéon-Sorbonne;France, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00332747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, pp.208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the sociodigital construction of meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience subjectivée du temps dans la méditation zen sôtô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.206-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de conscientisation par rhétorique procédurale dans des variations de Tetris : se heurter aux habitudes et styles de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Zabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bemelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.5291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gerlier : deux paradigmes en question au cœur des Années Noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 443, pp.342-356. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sens.443.0342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux fantômes sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Audiovisuel et commentaires en ligne : nouveau champ, nouveaux paradigmes ?, 27 (1), pp.99-122. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.4989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing the deceased</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Keeping the dead alive, 210 (4), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire le mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Garder les morts vivants, 210 (4), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post-mortem digital identity from a semio-pragmatic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Identity Construction in Social Media, 20 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.3010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les morts masquent les vivants : Analyse anthropo-communicationnelle d’une discussion WhatsApp commémorant le décès de Mano Dayak, héros de la rébellion touarègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes les Fils et les Filles de l’Electricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilopraxie et apposition des stigmates de la mort : comment les proches transforment-ils la page Facebook d'un défunt pour la postérité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.231-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militantismes sahariens sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et sociétés. Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'Homme ou le travail à toute fins utiles, 33 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture Internet au risque du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.15--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01843685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem digital identities and new memorial uses of Facebook: Analysing the memorial page creators' identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Death, Mourning and the Internet: Death Cultures in Web Environments, 3 (1), pp.82-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immersion fictionnelle dans le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Esthétique des jeux vidéo, 11 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.011.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A l'image de l'Homme » : cyborgs, avatars, identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.136-147. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiopragmatique de l’espace de communication des machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.3-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions audiovisuelles de joueurs de jeux vidéo. Entre formation professionnelle et apprentissages esthétiques autodidactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Industries culturelles et Internet: les nouveaux instruments de la notoriété, 175 (1), pp.145-173. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.175.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les jeux vidéo Quand jouer, c'est communiquer, 62, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions audiovisuelles de joueurs de jeux video. Entre formation professionnelle et apprentissages autodidactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 175, pp.145-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spiritisme en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ritualités numériques, 9 (34), pp.211-240. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.9.3-4.211-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception multidisciplinaire d'une plateforme de débat en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire au service de la complexité, 14 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.14.1.11-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00599213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire humaine et expérience de soi par le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mémoires et internet, 32 (1), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité numérique sous emprise culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Identité numérique, 7 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux, communication et territoires Espaces virtuels et pré-expérience de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nouveaux usages numériques et territoires, 25 (1-2), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je est un autre&amp;quot;: EKKAH, collectif Acting Without Reality (AWR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magazine du CIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des illusions de l’anonymat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Technologies et usages de l'anonymat sur Internet, 105 (1), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'annotation discursive et sémantique pour la pratique de débats 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.13.3.153-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles et identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pratiques informationnelles : Questions de modèles et de méthodes, 35 (1), pp.105-120. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.2226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfer des autres &amp;quot;soi-même&amp;quot;: identité personnelle et archives numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magazine du CIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0 : créations artistiques et archives personnelles, 1 (15)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-representation and digital identity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Libbrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0, 154 (2), pp.165-193. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.154.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de soi et identité numérique. Une approche sémiotique et quantitative de l'emprise culturelle du web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0, 154 (2), pp.165-193. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.154.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique dans le web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mensuel de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images en mouvement, des expériences du morcellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des pôles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vers une éducation artistique 2.0 ?, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction identitaire de Ginger Bombyx, ou l'hédonisme de la spécularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sexe &amp; communication, 20 (1), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du stade du miroir au stade de l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Jeux, médias et savoirs, 18 (1), pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Bombyx, le théâtre de l'intimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEI enjeux : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ecritures hypertextuelles, 45, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Да преживееш екологията в музей &amp;quot;Етър&amp;quot;: теренно проучване</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Boittiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimira Krastanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Регионален етнографски музей на открито „Етър“, 2025. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSEUMS AND INTANGIBLE CULTURAL HERITAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FABER, pp.117-137, 2025, 978-619-00-2028-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photos de profil et militantes des facebookers pro Azawad »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Riveneuve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment peut-on être Berbère ? Amnésie, renaissance, soulèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN 978-2-36013-645-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre usager et avatar dans les mondes virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métavers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.38-43, 2022, Méta-média, Cahier de tendance France Télévisions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, quelles définitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Paquienséguy; Nicolas Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition électronique SFSIC-CPdirSIC, pp.41-56, 2021, ISBN 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Robin Azevedo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Im]matérialités de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-88, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des liens hypertexte lors de l’annonce de la mort de Mohamed Ali sur twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Compté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 65-82, 140 p., 2018, Annales littéraires, Série: Linguistique, sémiotique et communication, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Eternities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Romele; Enrico Terrone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Philosophy of Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 143-163, 278 p., 2018, 978-3-319-75759-9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75759-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blessure de L’Homme-trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace : Des traces du corps au corps-trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Live I. Signes-traces du corps et médiations technologiques, ISBN : 9782271130358. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.29821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Lamy; Dominique Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités et dispositifs de médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 105-116, 166p., 2017, Communication, médias, 978-2-343-12380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sémiotique des pages de défunts sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Lécossais, Nelly Quemener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'archives : bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA Editions, pp.139-146, 2017, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affronter le Chaos avec curiosité et panique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Pasquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations numériques. Hommages aux travaux de Nicolas Auray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 29-40, 276p., 2017, Collection I3, 978-2-35671-479-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double virtuel et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Fourmentraux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital stories. Arts, design et cultures transmedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 79-92, 212p., 2016, Collection Cultures numériques, ISBN : 9782705691929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar, le double et la mort dans les mondes virtuels vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Péquignot; François-Gabriel Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métavers. Dispositifs, usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 59-77, 166p., 2015, Questions contemporaines, ISBN : 978-2-343-07063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité post mortem et nouvelles pratiques memoriales en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Bonenfant; Charles Perraton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et multiplicité en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 51-66, 226 p., 2015, Cahiers du Gerse, ISBN 978-2-7605-4182-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une analyse sémio-pragmatique de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bourdeloie; David Douyère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche sur l'information et la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-208, 2014, Mediacritic, ISBN 978-2849341445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l’identité numérique. Éléments pour une typologie des identités numériques post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p.33-48, 262 p., 2014, Local et Global, ISBN 978-2-343-03845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et profils utilisateur : des métaphores technologiques de l'image de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Coutant; Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95-104, 186 p., 2013, Communication et Civilisation, ISBN 978-2-343-01999-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar comme métaphore conceptuelle et interactive de l’image de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne-Armand Amato; Etienne Pereny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les avatars jouables des mondes numériques : Théories, terrains et témoignages de pratiques interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.135-154, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar comme opérateur du sentiment d’immersion : figures et métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renée Bourassa; Louise Poissant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatars, personnages et acteurs virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-304, 2013, Collection Esthétique, ISBN 978-2-7605-3778-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace-temps parfait du jeu à l'esthétique du trouble interactif: engagement, réflexivité et déplacements expressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Armand Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Saemmer; Monique Maza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Formes 2 - Les écritures et arts numériques au risque du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53-66, 262 p., 2011, Travaux 152, ISBN: 978-2-86272-565-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche statistique de 3 composantes de l'identité numérique dans Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Millerand; Serge Proulx; Julien Rueff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web social : mutations de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec (PUQ)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2010, ISBN 2760524981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée tout au bout du geste, l'éternité dans sa répétition. A propos du dispositif One day in Japan, Studiometis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul St George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequences. Contemporary chronophotography and experimental digital art.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day in Japan, 15 September 2002' by Studiometis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul St-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequences, Contemporary Chronophotography and Experimental Digital Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallflower Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9781905674763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ergonomie des dispositifs artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Djeff Regottaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès sciences Lavoisier, 167-182, 215p., 2007, ISBN 978-2-7462-1695-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les morts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 210 (4), pp.9-206, 2018, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les morts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 210, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games & Magic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès AISV/IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISV/IAVS, Feb 2026, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de l’intelligence générative par le mythe sociotechnologique de l’immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Sociodigital Construction of Meaning: sociodigital culture as trivial mythification of existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès de la Fédération Latino-Américaine de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FELS, Jul 2025, Sao Paulo/Brazil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions en tension : “Sobriété numérique” au prisme des sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anh-Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques du numérique pour les Comités d’Ethique de la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Ethique et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Jun 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres de la communication publicitaire pour les technologies paranormales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l’ED Arts&amp;Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle (France) / Université d'Udine (Italie), May 2025, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Romele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du mythe de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétique de l’expérience visuelle et gestuelle du tournage de l’argile : faire et regarder faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Les espaces d’écriture de la création numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIM, Tours, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation sociale du deuil dans les Réseaux Sociaux Numériques : une approche diachronique des pages de défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des morts et des règles, Normes, compromis et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et immortalité numérique : des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Exploration numérique des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN, Université Paris-Nanterre, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du mythe de l’immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Approches critiques de l’IA en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELICO, Université Lyon 2, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Algorithmiser la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Paul Ricoeur, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques postmortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Trajectoires d’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarnation numérique : Visage, icone, et sens à l’ère du métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incarnation numérique, Collège des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique réflexive de l’acte énonciatif comme engagement social dans la recherche et les enseignements académiques en Sciences de l’Information et de la Communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Ecole doctorale du Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émanations numériques de la personne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherches Juridiques de la sorbonne, Jun 2022, Université Paris 1, Panthéon-Sorbonne, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émanations numériques de la personne : des identités aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du Département de recherche en droit de l'immatériel de la Sorbonne "Les émanations numériques de la personne: Avatars, métavers et robots émotionnels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche Juridique de la Sorbonne, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avatar et l'expérience de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière vidéoludique : ce que le jeu vidéo fait au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Varenne; Martin Buthaud, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and spectral abduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASS-AIS 15 th World Congress: Panel Existential semiotics, Semiotics and Human Existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cobley Paul; Tarasti Eero, Aug 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar et l’expérience de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière vidéoludique : ce que le jeu vidéo fait au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique énonciative des concepts socionumériques face à la naturalisation du numérique dans la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières de l’intégrité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAPFA, Jun 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos de profil et militantes des facebookers pro Azawad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque La question berbère depuis 1962 Amnésie, renaissance, soulèvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Vermeren; Marina Lafay, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation au défunt par les technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le monstre et le mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and digital ethnography: a theoretical and methodological framework for analyzing existential digital practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès AISV/IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISV/IAVS, Sep 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantomachies vocales avec des intelligences artificielles « possédées » et viralité de la peur amusante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des émotions et des affects dans les #réseauxsociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Brachotte et Pascal Lardellier, IUT Dijon-Auxerre, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières des communautés de pratique en ligne : cas d’étude des communautés des influenceurs chasseurs de fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières numériques 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête du frisson paranormal avec les assistants vocaux. Le jeu de minuit, une expérience programmée et partagée de l’effroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des émotions et des affects dans les #réseauxsociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Dijon-Auxerre, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques spectrales des chasseurs de fantômes sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques spectrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Arts de la Sorbonne, Institut Acte Sorbonne-Paris 1 EA7539, Mar 2022, Campus Condorcet, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Science Ouverte - Ouvrir la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de la Recherche, de la Valorisation et des Études Doctorales (DiRVED) et la Direction des Bibliothèques universitaires (DBU) de l’Université Sorbonne Nouvelle, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and digital ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel Semiotics and human existence : discussion on approaches and methods, Semiotics and Human Existence: IASS-AIS 15 th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Cobley; Didier Tsala Effa; Stéphanie Walsh Matthews, Aug 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and spectral abduction : semiotic and ethnographic approach of ghost hunters abduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASS-AIS 15 th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASS-AIS, Sep 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition mexicaine de La Nuit des Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Mexique, Jan 2021, Mexico (on-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes et formats numériques de l’identité et leurs enjeux pour le respect de l’intégrité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chaire Unesco d’Anthropologie digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux fantômes sur YouTube : technologies et épistémologies spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics et le doute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne NBOuvelle, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole des Gobelins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture de l’appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales 2019 du GREMS: Appropriation des objets numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités numériques aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, May 2019, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité(s) et écriture de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et jeu vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Jul 2019, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétique de l’expérience artistique sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle et Université Hassan II (Maroc), Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des VP-NUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités numériques aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation continue destinée aux enseignants du secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation Nationale, Microsoft France, Apr 2019, Malakoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de soi et Identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être lu pour être vu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMUE Languedoc-Roussillon, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar : à la vie, à la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle dans nos vies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Sciences et de l’Industrie, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques identitaires des militants indépendantistes touaregs dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité numérique Au-delà du formatage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Alsace, Apr 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-mortem digital identity on Facebook from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et sciences du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et appar-être : la jeunesse à l’ère de l’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être et appar-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Tanger, May 2017, Palais des Institutions italiennes, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ENEID research project on post-mortem digital identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Fate of Post-Mortem Personal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Institut des Sciences de la Communication du CNRS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique : ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM, Mar 2016, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le punctum du selfie. À partir de Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egonline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militance sur le web dans le cadre du conflit Azawad/Mali : présentation de soi et communication des activistes sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique post mortem : des formes de présence du défunt dans les réseaux sociaux numériques par l’engagement des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-Lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commémoration du héros comme actualisation de l’identité collective. Analyse d’une commémoration en ligne pour les vingt ans de la mort du leader touareg Mano Dayak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’identité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC-Université de Ibn Zohr, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-mortem digital identity on Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post-mortem digital identities and new memorial uses of Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la toile du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège d’études mondiales, Paris, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité et le groupe à l’ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereolux Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la collaboration entre le programme Identités, Réseaux, Corps (IRC/Université Sorbonne Paris Cité) et l’association l’Arbre des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Apprentis Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ecole de Médecine, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de la Société Française des Sciences de l’Information et de la Communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l’Information et de la Communication., Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique postmortem : des formes de présence du défunt dans les réseaux sociaux numériques par l’engagement des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016: Presence, attention and engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-Les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique : ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13, Mar 2016, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et communication des militants pro Azawad dans les réseaux socio numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et grammaires de la vidéo vernaculaire en contexte de conflit dans le monde arabe et au Moyen Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces du corps en quête d’immortalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du e-laboratoire human trace complex system UNESCO, Axe Traces du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique des victimes du conflit Nord Mali/Azawad : circulation, transformation, archivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’identité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions de soi : l’identité à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de débats 40 ans : changer de culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Publique d’Information, Feb 2016, Centre Pompidou, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’identité numérique ante natam à l’identité numérique post mortem : enjeux sociétaux des éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes du moi en Emoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Française Bourgogne–Franche-Comté, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la mort dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe PIXEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Verlaine, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format and modalities of online memorials for Word War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Archives as Scholarly Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Jun 2015, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les productions médiatiques en ligne dans un projet pluridisciplinaire anthropologie-sciences de la communication : articulation des échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question des échelles en SHS à l’épreuve de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED - Univ. Paris Descartes, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces à long terme : les représentations des défunts dans Weibo en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention aux internautes Des années 1990 à aujourd’hui. Des pop-up à l’économie de l’attention, du nommage aux profils, de la naissance du Web aux traces post-mortem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCC, May 2015, ISCC, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces and Indexing: Digital Visibility in Online Activist Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cyberactivisme comme terrain et données d’enquête : expériences et savoirs-faire en shs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post mortem digital identities and new memorial uses of the web from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Death Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Digital Art Becomes the Site of an Eternity Utopia: Gordon Bell's Total Memory Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Stories Images numériques &amp; interactions collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Fourmentraux, Apr 2014, MESHS de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles en cours, Les formes du discours numérique: Identité, présence, traces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13 Sorbonne Paris Cité – Campus Villetaneuse, UFR LSH, Nov 2014, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et écritures numériques : quelles identités pour l’Homme-Trace ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT du Havre, Dec 2014, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stakes of Digital Eternities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et parcours (trans) littéraciques, l’égalité fille - garçon en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Digital Identities and Memorial Uses of the Web Through the Lens of Gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phitéco 2014 Techniques actuelles : codages et décodages des identités relationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Université de Technologie de Compiègne, Centre P. Guillaumat, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphore du soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métavers. Dispositifs, usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Péquignot et François-Gabriel Roussel (dir.). Université Sorbonne Nouvelle, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Eternities: Digital Identity After Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie connectée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Digital Identity: A Semiopragmatic Approach to the Sign System That Manifests the User After Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’Été Identités Numériques #ETIN13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jul 2013, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identité numérique aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Université d’automne des RAMM - Les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post mortem digital identities and new memorial uses of the web from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Nostalgia in French and Francophone Media’ II, French Media Research Group, 23rd conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, School of Modern Languages Old Library Building, Newcastle University, Newcastle upon Tyne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence H2PTM'2013 : Hypertexte et Hypermédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 367-378, 387 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre. Conférence internationale H2PTM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Oct 2018, Paris, France. pp.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and E-Reputation: Between Controlled and Calculated Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Information maîtrisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of machinima filmmaking by communicative competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cultural Contexts and Digital Games panel, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques créatives issues du jeu vidéo Les séries de machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'Information et de la Communication et Sciences Informatiques: Vers une approche interdisciplinaire de l'identité numérique dans la communication informatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dijon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual space and pre-experience in geographic space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumenir Yasmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dresp-Langley Birgitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Regional Conference, Geography of the Global Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Identity Fiction of Ginger Bombyx: Self-Representation, Poetics and Web Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Networking Sites as Technologies of the Ego: How Users Manage Their Self-Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et enjeux sociotechniques du multimédia en Master Information et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCL), Dec 2010, Louvain-la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Communication as an Identity Process: Towards a Mixed Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du CR 33 de l’AISLF (Association Internationale des Sociologues de Langue Française) : Dispositifs techniques et communication humaine : transformation du lien et nouveaux lieux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Université de Namur, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication médiée par ordinateur : un processus identitaire informatisé, vers une identité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF Dispositifs techniques et communication humaine : transformation du lien et nouveaux lieux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Facebook au storytelling : la vérité travestie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Collège des Bernardins, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Cunning and Paid Cheating in Online Social Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de l'ACFAS: La ruse, entre la règle et la triche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Cultural Hold of Devices Over Self-Presentation: Model, Applications, Perspectives and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective de la CMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Université Catholique de Louvain (UCL), Louvain-la Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Theoretical Foundations and Sociodigital Stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Institut des Sciences de la Communications du CNRS (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Wolton, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and the Social and Solidarity Economy: Between Visibility, Reputation and Collective Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Réseaux sociaux de l’Union Régionale Interfédérale des Organismes Privés Sanitaires et Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Mediation, Construction and Normalisation in Sociodigital Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du au GREMS (Groupe de Recherche sur les Médiations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Université Catholique de Louvain, Louvain-la -Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICS and Computer Science: Towards a Quantified Approach to Self-Mediation in Computer-Mediated Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seilles Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sallantin Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès de la SFSIC (Société Française des Sciences de l’Information et de la Communication): Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de soi médiée par ordinateur : apprentissage et interactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2010 : Créativité et interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ax-lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Between Expression, Practice and Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures numériques et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Granjon, Dec 2010, Institut Français de Presse, IFP, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declarative, Active and Calculated Identity in web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2009, Laval Virtual, Virtual Reality International Conference, 22-26 Avril 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Laval, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00496816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Bombyx : life, death and mythology of a selfrepresentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Poetry 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Self-Mediation: An Experience of the Self Under the Influence of the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité numériques, nouvelles temporalités : extimité et multivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver son chemin au cimetière du Père-Lachaise : la prise d’information spatiale en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumenir Asmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dresp-Langley Birgitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2009 : Espace et mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming selves on screen: declarative, acting, and calculated identity in social web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics and Visualisation of Digital Identity: Between Semiotic Analysis and Data Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Réseaux sociaux, LIRMM (Laboratoire d’Informatique, de Robotique et de Microélectronique de Montpellier, CNRS UMR 5506)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Identity: A Semiotic Approach for Human-Computer Interaction Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Interviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mountaz Hascoët, Feb 2009, LIRMM Laboratoire d’Informatique, de Robotique et de Microélectronique de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Identity: Construction, Mediation and Normalisation in Web 2.0 Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Cardon, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver son chemin au cimetière du Père-Lachaise Supports de prise d'information spatiale, représentation et signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Ax-lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique : une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2009 - Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.257-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de l'identité dans le web 2.0, une étude sémiotique et statistique. Hypostase de l'immédiateté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 76ème congrès de l'ACFAS: Web participatif: mutation de la communication ?, 6 et 7 mai 2008, Centre des congrès, Québec.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Québec, Canada. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and interdisciplinary stakes of an emergent French research on video games. Numerical Worlds Social Sciences Observatory Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digifrance 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritournelle poétique et poïétique de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion et métaphore de l'intériorité Etude de cas : l'appartement d'Henry Townsend dans Silent Hill 4 « The Room »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de soi et mythologie identitaire dans les dispositifs de communication en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La langue et l’altérité. Université de Mostaganem (Algérie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mostaganem, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’automédiation: de l’expression de soi au jeu des intersubjectivités : Etude de la représentation de l’usager dans Livejournal et Touchgraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et hypermédias. Produits, Outils et Méthodes H2PTM 2005 Créer, Jouer, Echanger : Expériences de réseaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité personnelle numériquement interfacée : Ginger Bombyx, forme et jeux de sens de la représentation de soi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du GDR TIC &amp; Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'identités numériquement interfacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference sur l'Interaction Homme-Machine IHM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khaldoun Zreik, Nov 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et communiquer. Ruse sociale et triche monnayée dans les jeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76ème congrès international de l’Association Canadienne Francophone pour le Savoir (ACFAS). La ruse, entre la règle et la triche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’identité numérique aux éternités numériques : la mort extime. L’usage des grandes bases de données personnelles après le décès des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique: une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu intermédiaire du projet ANR ENEID Éternités numériques Les identités numériques post mortem et les usages mémoriaux du web au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche (ANR). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éternités numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Projet-ANR-13-SOIN-0002, Agence Nationale de la Recherche. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId299"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Georges </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR en Sciences de l'information et de la communication, Université Sorbonne Nouvelle IRMECCEN-DICEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5485-7833</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">052632253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000364570670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Georges est maîtresse de conférences HDR en Sciences de l'information et de la communication à l'Université Sorbonne Nouvelle (laboratoire IRMECCEN). Ses recherches portent sur les médiations socionumériques de l'existence, de l'identité numérique à ses formes post mortem, et sur la construction sociale des mythes sociotechnologiques, notamment ceux attachés à l'intelligence artificielle, au métavers et à l'immortalité numérique. Elle a développé le modèle tripartite de l'identité numérique (déclarative, agissante, calculée), devenu un cadre de référence dans le champ des SIC. Elle a dirigé l'ANR ENEID (Éternités numériques, 2014-2018) et codirigé le programme interdisciplinaire IRC (Identités, Réseaux, Corps, Université Sorbonne Paris Cité, 2013-2017). Elle est l'auteure de Identités virtuelles (Vrin, 2010) et de La construction sociale des mythes sociotechnologiques (L'Harmattan, 2025). Elle préside le Comité d'Éthique de la Recherche de la Sorbonne Nouvelle (CER-USN) depuis 2024 et est membre élue du CA de la Société Française des Sciences de l'Information et de la Communication (SFSIC).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identité numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identité post mortem / éternités numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mythes sociotechnologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métavers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes mixtes / quali-quantitatif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deuil numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plateformes numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éthique de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jeu vidéo / avatar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Militantisme en ligne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Mémoire original d'Habilitation à diriger des recherches) La construction sociale des mythes sociotechnologiques. Cas d'étude du mythe de l'immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Nanterre, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04171046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique de la Re-Présentation de Soi dans les dispositifs interactifs. L'Hexis numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris 1 Panthéon-Sorbonne;France, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00332747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, pp.208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the sociodigital construction of meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience subjectivée du temps dans la méditation zen sôtô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.206-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de conscientisation par rhétorique procédurale dans des variations de Tetris : se heurter aux habitudes et styles de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Zabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bemelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.5291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gerlier : deux paradigmes en question au cœur des Années Noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 443, pp.342-356. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sens.443.0342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux fantômes sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Audiovisuel et commentaires en ligne : nouveau champ, nouveaux paradigmes ?, 27 (1), pp.99-122. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.4989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing the deceased</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Keeping the dead alive, 210 (4), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire le mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Garder les morts vivants, 210 (4), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post-mortem digital identity from a semio-pragmatic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Identity Construction in Social Media, 20 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.3010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les morts masquent les vivants : Analyse anthropo-communicationnelle d’une discussion WhatsApp commémorant le décès de Mano Dayak, héros de la rébellion touarègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes les Fils et les Filles de l’Electricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilopraxie et apposition des stigmates de la mort : comment les proches transforment-ils la page Facebook d'un défunt pour la postérité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.231-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militantismes sahariens sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et sociétés. Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'Homme ou le travail à toute fins utiles, 33 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture Internet au risque du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.15--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01843685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem digital identities and new memorial uses of Facebook: Analysing the memorial page creators' identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Death, Mourning and the Internet: Death Cultures in Web Environments, 3 (1), pp.82-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immersion fictionnelle dans le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Esthétique des jeux vidéo, 11 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.011.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A l'image de l'Homme » : cyborgs, avatars, identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.136-147. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les jeux vidéo Quand jouer, c'est communiquer, 62, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiopragmatique de l’espace de communication des machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.3-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions audiovisuelles de joueurs de jeux vidéo. Entre formation professionnelle et apprentissages esthétiques autodidactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Industries culturelles et Internet: les nouveaux instruments de la notoriété, 175 (1), pp.145-173. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.175.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions audiovisuelles de joueurs de jeux video. Entre formation professionnelle et apprentissages autodidactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 175, pp.145-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité numérique sous emprise culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Identité numérique, 7 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spiritisme en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ritualités numériques, 9 (34), pp.211-240. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.9.3-4.211-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception multidisciplinaire d'une plateforme de débat en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire au service de la complexité, 14 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.14.1.11-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00599213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire humaine et expérience de soi par le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mémoires et internet, 32 (1), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux, communication et territoires Espaces virtuels et pré-expérience de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nouveaux usages numériques et territoires, 25 (1-2), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des illusions de l’anonymat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Technologies et usages de l'anonymat sur Internet, 105 (1), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je est un autre&amp;quot;: EKKAH, collectif Acting Without Reality (AWR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magazine du CIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'annotation discursive et sémantique pour la pratique de débats 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.13.3.153-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles et identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pratiques informationnelles : Questions de modèles et de méthodes, 35 (1), pp.105-120. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.2226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfer des autres &amp;quot;soi-même&amp;quot;: identité personnelle et archives numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magazine du CIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0 : créations artistiques et archives personnelles, 1 (15)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-representation and digital identity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Libbrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0, 154 (2), pp.165-193. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.154.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de soi et identité numérique. Une approche sémiotique et quantitative de l'emprise culturelle du web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0, 154 (2), pp.165-193. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.154.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique dans le web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mensuel de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images en mouvement, des expériences du morcellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des pôles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vers une éducation artistique 2.0 ?, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction identitaire de Ginger Bombyx, ou l'hédonisme de la spécularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sexe &amp; communication, 20 (1), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du stade du miroir au stade de l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Jeux, médias et savoirs, 18 (1), pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Bombyx, le théâtre de l'intimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEI enjeux : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ecritures hypertextuelles, 45, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Да преживееш екологията в музей &amp;quot;Етър&amp;quot;: теренно проучване</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Boittiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimira Krastanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Регионален етнографски музей на открито „Етър“, 2025. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSEUMS AND INTANGIBLE CULTURAL HERITAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FABER, pp.117-137, 2025, 978-619-00-2028-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photos de profil et militantes des facebookers pro Azawad »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Riveneuve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment peut-on être Berbère ? Amnésie, renaissance, soulèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN 978-2-36013-645-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre usager et avatar dans les mondes virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métavers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.38-43, 2022, Méta-média, Cahier de tendance France Télévisions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, quelles définitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Paquienséguy; Nicolas Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition électronique SFSIC-CPdirSIC, pp.41-56, 2021, ISBN 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Robin Azevedo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Im]matérialités de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-88, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des liens hypertexte lors de l’annonce de la mort de Mohamed Ali sur twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Compté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 65-82, 140 p., 2018, Annales littéraires, Série: Linguistique, sémiotique et communication, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Eternities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Romele; Enrico Terrone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Philosophy of Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 143-163, 278 p., 2018, 978-3-319-75759-9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75759-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blessure de L’Homme-trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace : Des traces du corps au corps-trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Live I. Signes-traces du corps et médiations technologiques, ISBN : 9782271130358. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.29821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Lamy; Dominique Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités et dispositifs de médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 105-116, 166p., 2017, Communication, médias, 978-2-343-12380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sémiotique des pages de défunts sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Lécossais, Nelly Quemener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'archives : bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA Editions, pp.139-146, 2017, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affronter le Chaos avec curiosité et panique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Pasquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations numériques. Hommages aux travaux de Nicolas Auray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 29-40, 276p., 2017, Collection I3, 978-2-35671-479-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double virtuel et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Fourmentraux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital stories. Arts, design et cultures transmedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 79-92, 212p., 2016, Collection Cultures numériques, ISBN : 9782705691929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar, le double et la mort dans les mondes virtuels vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Péquignot; François-Gabriel Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métavers. Dispositifs, usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 59-77, 166p., 2015, Questions contemporaines, ISBN : 978-2-343-07063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité post mortem et nouvelles pratiques memoriales en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Bonenfant; Charles Perraton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et multiplicité en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 51-66, 226 p., 2015, Cahiers du Gerse, ISBN 978-2-7605-4182-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une analyse sémio-pragmatique de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bourdeloie; David Douyère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche sur l'information et la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-208, 2014, Mediacritic, ISBN 978-2849341445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l’identité numérique. Éléments pour une typologie des identités numériques post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p.33-48, 262 p., 2014, Local et Global, ISBN 978-2-343-03845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et profils utilisateur : des métaphores technologiques de l'image de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Coutant; Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95-104, 186 p., 2013, Communication et Civilisation, ISBN 978-2-343-01999-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar comme métaphore conceptuelle et interactive de l’image de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne-Armand Amato; Etienne Pereny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les avatars jouables des mondes numériques : Théories, terrains et témoignages de pratiques interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.135-154, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar comme opérateur du sentiment d’immersion : figures et métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renée Bourassa; Louise Poissant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatars, personnages et acteurs virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-304, 2013, Collection Esthétique, ISBN 978-2-7605-3778-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace-temps parfait du jeu à l'esthétique du trouble interactif: engagement, réflexivité et déplacements expressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Armand Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Saemmer; Monique Maza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Formes 2 - Les écritures et arts numériques au risque du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53-66, 262 p., 2011, Travaux 152, ISBN: 978-2-86272-565-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche statistique de 3 composantes de l'identité numérique dans Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Millerand; Serge Proulx; Julien Rueff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web social : mutations de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec (PUQ)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2010, ISBN 2760524981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée tout au bout du geste, l'éternité dans sa répétition. A propos du dispositif One day in Japan, Studiometis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul St George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequences. Contemporary chronophotography and experimental digital art.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day in Japan, 15 September 2002' by Studiometis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul St-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequences, Contemporary Chronophotography and Experimental Digital Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallflower Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9781905674763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ergonomie des dispositifs artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Djeff Regottaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès sciences Lavoisier, 167-182, 215p., 2007, ISBN 978-2-7462-1695-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les morts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 210 (4), pp.9-206, 2018, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les morts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 210, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games & Magic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès AISV/IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISV/IAVS, Feb 2026, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de l’intelligence générative par le mythe sociotechnologique de l’immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Sociodigital Construction of Meaning: sociodigital culture as trivial mythification of existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès de la Fédération Latino-Américaine de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FELS, Jul 2025, Sao Paulo/Brazil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions en tension : “Sobriété numérique” au prisme des sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anh-Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres de la communication publicitaire pour les technologies paranormales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l’ED Arts&amp;Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle (France) / Université d'Udine (Italie), May 2025, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques du numérique pour les Comités d’Ethique de la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Ethique et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Jun 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Romele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du mythe de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétique de l’expérience visuelle et gestuelle du tournage de l’argile : faire et regarder faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Les espaces d’écriture de la création numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIM, Tours, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation sociale du deuil dans les Réseaux Sociaux Numériques : une approche diachronique des pages de défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des morts et des règles, Normes, compromis et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et immortalité numérique : des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Exploration numérique des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN, Université Paris-Nanterre, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du mythe de l’immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Approches critiques de l’IA en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELICO, Université Lyon 2, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Algorithmiser la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Paul Ricoeur, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques postmortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Trajectoires d’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique réflexive de l’acte énonciatif comme engagement social dans la recherche et les enseignements académiques en Sciences de l’Information et de la Communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Ecole doctorale du Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarnation numérique : Visage, icone, et sens à l’ère du métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incarnation numérique, Collège des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émanations numériques de la personne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherches Juridiques de la sorbonne, Jun 2022, Université Paris 1, Panthéon-Sorbonne, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and digital ethnography: a theoretical and methodological framework for analyzing existential digital practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès AISV/IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISV/IAVS, Sep 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation au défunt par les technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le monstre et le mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émanations numériques de la personne : des identités aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du Département de recherche en droit de l'immatériel de la Sorbonne "Les émanations numériques de la personne: Avatars, métavers et robots émotionnels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche Juridique de la Sorbonne, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avatar et l'expérience de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière vidéoludique : ce que le jeu vidéo fait au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Varenne; Martin Buthaud, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and spectral abduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASS-AIS 15 th World Congress: Panel Existential semiotics, Semiotics and Human Existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cobley Paul; Tarasti Eero, Aug 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar et l’expérience de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière vidéoludique : ce que le jeu vidéo fait au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique énonciative des concepts socionumériques face à la naturalisation du numérique dans la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières de l’intégrité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAPFA, Jun 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos de profil et militantes des facebookers pro Azawad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque La question berbère depuis 1962 Amnésie, renaissance, soulèvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Vermeren; Marina Lafay, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantomachies vocales avec des intelligences artificielles « possédées » et viralité de la peur amusante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des émotions et des affects dans les #réseauxsociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Brachotte et Pascal Lardellier, IUT Dijon-Auxerre, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques spectrales des chasseurs de fantômes sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques spectrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Arts de la Sorbonne, Institut Acte Sorbonne-Paris 1 EA7539, Mar 2022, Campus Condorcet, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières des communautés de pratique en ligne : cas d’étude des communautés des influenceurs chasseurs de fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières numériques 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête du frisson paranormal avec les assistants vocaux. Le jeu de minuit, une expérience programmée et partagée de l’effroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des émotions et des affects dans les #réseauxsociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Dijon-Auxerre, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Science Ouverte - Ouvrir la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de la Recherche, de la Valorisation et des Études Doctorales (DiRVED) et la Direction des Bibliothèques universitaires (DBU) de l’Université Sorbonne Nouvelle, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and digital ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel Semiotics and human existence : discussion on approaches and methods, Semiotics and Human Existence: IASS-AIS 15 th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Cobley; Didier Tsala Effa; Stéphanie Walsh Matthews, Aug 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and spectral abduction : semiotic and ethnographic approach of ghost hunters abduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASS-AIS 15 th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASS-AIS, Sep 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition mexicaine de La Nuit des Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Mexique, Jan 2021, Mexico (on-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes et formats numériques de l’identité et leurs enjeux pour le respect de l’intégrité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chaire Unesco d’Anthropologie digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux fantômes sur YouTube : technologies et épistémologies spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics et le doute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne NBOuvelle, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole des Gobelins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture de l’appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales 2019 du GREMS: Appropriation des objets numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétique de l’expérience artistique sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle et Université Hassan II (Maroc), Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités numériques aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, May 2019, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité(s) et écriture de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et jeu vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Jul 2019, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des VP-NUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités numériques aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation continue destinée aux enseignants du secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation Nationale, Microsoft France, Apr 2019, Malakoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de soi et Identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être lu pour être vu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMUE Languedoc-Roussillon, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar : à la vie, à la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle dans nos vies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Sciences et de l’Industrie, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-mortem digital identity on Facebook from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques identitaires des militants indépendantistes touaregs dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité numérique Au-delà du formatage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Alsace, Apr 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et appar-être : la jeunesse à l’ère de l’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être et appar-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Tanger, May 2017, Palais des Institutions italiennes, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et sciences du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ENEID research project on post-mortem digital identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Fate of Post-Mortem Personal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Institut des Sciences de la Communication du CNRS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique : ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM, Mar 2016, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le punctum du selfie. À partir de Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egonline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militance sur le web dans le cadre du conflit Azawad/Mali : présentation de soi et communication des activistes sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique post mortem : des formes de présence du défunt dans les réseaux sociaux numériques par l’engagement des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-Lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de la Société Française des Sciences de l’Information et de la Communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l’Information et de la Communication., Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique postmortem : des formes de présence du défunt dans les réseaux sociaux numériques par l’engagement des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016: Presence, attention and engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-Les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique : ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13, Mar 2016, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commémoration du héros comme actualisation de l’identité collective. Analyse d’une commémoration en ligne pour les vingt ans de la mort du leader touareg Mano Dayak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’identité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC-Université de Ibn Zohr, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-mortem digital identity on Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post-mortem digital identities and new memorial uses of Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la toile du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège d’études mondiales, Paris, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité et le groupe à l’ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereolux Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la collaboration entre le programme Identités, Réseaux, Corps (IRC/Université Sorbonne Paris Cité) et l’association l’Arbre des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Apprentis Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ecole de Médecine, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces du corps en quête d’immortalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du e-laboratoire human trace complex system UNESCO, Axe Traces du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et communication des militants pro Azawad dans les réseaux socio numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et grammaires de la vidéo vernaculaire en contexte de conflit dans le monde arabe et au Moyen Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique des victimes du conflit Nord Mali/Azawad : circulation, transformation, archivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’identité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions de soi : l’identité à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de débats 40 ans : changer de culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Publique d’Information, Feb 2016, Centre Pompidou, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’identité numérique ante natam à l’identité numérique post mortem : enjeux sociétaux des éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes du moi en Emoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Française Bourgogne–Franche-Comté, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la mort dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe PIXEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Verlaine, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format and modalities of online memorials for Word War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Archives as Scholarly Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Jun 2015, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces à long terme : les représentations des défunts dans Weibo en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention aux internautes Des années 1990 à aujourd’hui. Des pop-up à l’économie de l’attention, du nommage aux profils, de la naissance du Web aux traces post-mortem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCC, May 2015, ISCC, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les productions médiatiques en ligne dans un projet pluridisciplinaire anthropologie-sciences de la communication : articulation des échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question des échelles en SHS à l’épreuve de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED - Univ. Paris Descartes, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces and Indexing: Digital Visibility in Online Activist Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cyberactivisme comme terrain et données d’enquête : expériences et savoirs-faire en shs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Digital Art Becomes the Site of an Eternity Utopia: Gordon Bell's Total Memory Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Stories Images numériques &amp; interactions collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Fourmentraux, Apr 2014, MESHS de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles en cours, Les formes du discours numérique: Identité, présence, traces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13 Sorbonne Paris Cité – Campus Villetaneuse, UFR LSH, Nov 2014, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post mortem digital identities and new memorial uses of the web from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Death Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et écritures numériques : quelles identités pour l’Homme-Trace ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT du Havre, Dec 2014, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Digital Identities and Memorial Uses of the Web Through the Lens of Gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phitéco 2014 Techniques actuelles : codages et décodages des identités relationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Université de Technologie de Compiègne, Centre P. Guillaumat, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stakes of Digital Eternities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et parcours (trans) littéraciques, l’égalité fille - garçon en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphore du soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métavers. Dispositifs, usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Péquignot et François-Gabriel Roussel (dir.). Université Sorbonne Nouvelle, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Eternities: Digital Identity After Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie connectée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Digital Identity: A Semiopragmatic Approach to the Sign System That Manifests the User After Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’Été Identités Numériques #ETIN13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jul 2013, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence H2PTM'2013 : Hypertexte et Hypermédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 367-378, 387 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identité numérique aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Université d’automne des RAMM - Les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post mortem digital identities and new memorial uses of the web from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Nostalgia in French and Francophone Media’ II, French Media Research Group, 23rd conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, School of Modern Languages Old Library Building, Newcastle University, Newcastle upon Tyne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre. Conférence internationale H2PTM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Oct 2018, Paris, France. pp.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and E-Reputation: Between Controlled and Calculated Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Information maîtrisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of machinima filmmaking by communicative competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cultural Contexts and Digital Games panel, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques créatives issues du jeu vidéo Les séries de machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'Information et de la Communication et Sciences Informatiques: Vers une approche interdisciplinaire de l'identité numérique dans la communication informatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dijon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual space and pre-experience in geographic space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumenir Yasmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dresp-Langley Birgitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Regional Conference, Geography of the Global Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Identity Fiction of Ginger Bombyx: Self-Representation, Poetics and Web Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Networking Sites as Technologies of the Ego: How Users Manage Their Self-Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et enjeux sociotechniques du multimédia en Master Information et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCL), Dec 2010, Louvain-la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Communication as an Identity Process: Towards a Mixed Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du CR 33 de l’AISLF (Association Internationale des Sociologues de Langue Française) : Dispositifs techniques et communication humaine : transformation du lien et nouveaux lieux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Université de Namur, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Facebook au storytelling : la vérité travestie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Collège des Bernardins, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Cunning and Paid Cheating in Online Social Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de l'ACFAS: La ruse, entre la règle et la triche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication médiée par ordinateur : un processus identitaire informatisé, vers une identité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF Dispositifs techniques et communication humaine : transformation du lien et nouveaux lieux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Theoretical Foundations and Sociodigital Stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Institut des Sciences de la Communications du CNRS (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Wolton, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and the Social and Solidarity Economy: Between Visibility, Reputation and Collective Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Réseaux sociaux de l’Union Régionale Interfédérale des Organismes Privés Sanitaires et Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Cultural Hold of Devices Over Self-Presentation: Model, Applications, Perspectives and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective de la CMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Université Catholique de Louvain (UCL), Louvain-la Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Mediation, Construction and Normalisation in Sociodigital Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du au GREMS (Groupe de Recherche sur les Médiations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Université Catholique de Louvain, Louvain-la -Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de soi médiée par ordinateur : apprentissage et interactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2010 : Créativité et interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ax-lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICS and Computer Science: Towards a Quantified Approach to Self-Mediation in Computer-Mediated Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès de la SFSIC (Société Française des Sciences de l’Information et de la Communication): Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Between Expression, Practice and Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures numériques et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Granjon, Dec 2010, Institut Français de Presse, IFP, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declarative, Active and Calculated Identity in web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2009, Laval Virtual, Virtual Reality International Conference, 22-26 Avril 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Laval, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00496816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Bombyx : life, death and mythology of a selfrepresentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Poetry 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Identity: A Semiotic Approach for Human-Computer Interaction Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Interviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mountaz Hascoët, Feb 2009, LIRMM Laboratoire d’Informatique, de Robotique et de Microélectronique de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Self-Mediation: An Experience of the Self Under the Influence of the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité numériques, nouvelles temporalités : extimité et multivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver son chemin au cimetière du Père-Lachaise : la prise d’information spatiale en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumenir Asmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dresp-Langley Birgitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2009 : Espace et mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics and Visualisation of Digital Identity: Between Semiotic Analysis and Data Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Réseaux sociaux, LIRMM (Laboratoire d’Informatique, de Robotique et de Microélectronique de Montpellier, CNRS UMR 5506)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming selves on screen: declarative, acting, and calculated identity in social web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Identity: Construction, Mediation and Normalisation in Web 2.0 Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Cardon, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver son chemin au cimetière du Père-Lachaise Supports de prise d'information spatiale, représentation et signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Ax-lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique : une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2009 - Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.257-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de l'identité dans le web 2.0, une étude sémiotique et statistique. Hypostase de l'immédiateté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 76ème congrès de l'ACFAS: Web participatif: mutation de la communication ?, 6 et 7 mai 2008, Centre des congrès, Québec.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Québec, Canada. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and interdisciplinary stakes of an emergent French research on video games. Numerical Worlds Social Sciences Observatory Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digifrance 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritournelle poétique et poïétique de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion et métaphore de l'intériorité Etude de cas : l'appartement d'Henry Townsend dans Silent Hill 4 « The Room »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de soi et mythologie identitaire dans les dispositifs de communication en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La langue et l’altérité. Université de Mostaganem (Algérie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mostaganem, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’automédiation: de l’expression de soi au jeu des intersubjectivités : Etude de la représentation de l’usager dans Livejournal et Touchgraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et hypermédias. Produits, Outils et Méthodes H2PTM 2005 Créer, Jouer, Echanger : Expériences de réseaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité personnelle numériquement interfacée : Ginger Bombyx, forme et jeux de sens de la représentation de soi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du GDR TIC &amp; Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'identités numériquement interfacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference sur l'Interaction Homme-Machine IHM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khaldoun Zreik, Nov 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et communiquer. Ruse sociale et triche monnayée dans les jeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76ème congrès international de l’Association Canadienne Francophone pour le Savoir (ACFAS). La ruse, entre la règle et la triche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’identité numérique aux éternités numériques : la mort extime. L’usage des grandes bases de données personnelles après le décès des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique: une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu intermédiaire du projet ANR ENEID Éternités numériques Les identités numériques post mortem et les usages mémoriaux du web au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche (ANR). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éternités numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Projet-ANR-13-SOIN-0002, Agence Nationale de la Recherche. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00411975"/>
+    <w:nsid w:val="D8F8A4D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9AAADD11"/>
+    <w:nsid w:val="A5939CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-georges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5485-7833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052632253" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364570670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-construction-sociale-des-mythes-sociotechnologiques/78623?srsltid=AfmBOorYqQfxv5yCLRhXTcMKjjpYYRcxTua3AmrJxBUcMtg5MMOdEf-o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bemelmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sens.443.0342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Gladstone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.011.0051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575178v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575179v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.175.0145" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.3-4.211-240" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AFAECB384CC0F7E68ABB07E0A63CF6EB7013A2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.11-30" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Valentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.275" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1876" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.153-177" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W6VNX4G5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Libbrecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Krastanova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valluy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/13558?lang=en" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-discours-hypertextualise.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-75759-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/29872" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-temps_temporalite_s_et_dispositifs_de_mediation_dominique_carre_aurelia_lamy-9782343123806-53874.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/explorations-numeriques/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705691929" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/2822_9782760541832.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/methode-de-recherche-en-information-et-communication" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=27630" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/avatars-personnages-acteurs-virtuels-2552.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmcip.net/node/1369" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Web_social.html?hl=fr&amp;amp;id=yIa-UMDxWjEC&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575195v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.columbia.edu/book/sequences/9781905674763" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565559v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anh-Ngoc Hoang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565563v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565561v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565566v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565579v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565589v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861462v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565604v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565596v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565608v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565593v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861461v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565613v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565628v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861433v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565634v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565630v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565631v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565632v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565639v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565637v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565649v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861448v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861438v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565653v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Vidal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575174v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861446v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565658v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565646v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861451v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565654v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565663v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565664v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565681v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684411v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565672v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565678v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565679v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565674v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565677v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565683v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576152v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565684v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565687v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572878v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumenir Yasmine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dresp-Langley Birgitta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565692v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565691v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565689v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348451v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565688v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565694v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565701v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565700v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seilles Antoine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallantin Jean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575177v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565695v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00496816v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575197v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565693v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565709v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumenir Asmine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565706v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565708v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565707v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575196v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332770v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amato" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160941v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575203v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575324v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575319v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575316v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348450v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410952v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575171v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-georges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5485-7833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052632253" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364570670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-construction-sociale-des-mythes-sociotechnologiques/78623?srsltid=AfmBOorYqQfxv5yCLRhXTcMKjjpYYRcxTua3AmrJxBUcMtg5MMOdEf-o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bemelmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sens.443.0342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Gladstone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.011.0051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.175.0145" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.3-4.211-240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AFAECB384CC0F7E68ABB07E0A63CF6EB7013A2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.11-30" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Valentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.275" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1876" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.153-177" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W6VNX4G5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Libbrecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Krastanova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valluy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/13558?lang=en" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-discours-hypertextualise.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-75759-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/29872" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-temps_temporalite_s_et_dispositifs_de_mediation_dominique_carre_aurelia_lamy-9782343123806-53874.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/explorations-numeriques/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705691929" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/2822_9782760541832.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/methode-de-recherche-en-information-et-communication" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=27630" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/avatars-personnages-acteurs-virtuels-2552.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmcip.net/node/1369" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Web_social.html?hl=fr&amp;amp;id=yIa-UMDxWjEC&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575195v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.columbia.edu/book/sequences/9781905674763" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565559v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anh-Ngoc Hoang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565561v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565566v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565589v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565581v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861462v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861424v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565606v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565596v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565593v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861461v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565613v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565628v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861433v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565631v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565630v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565632v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565639v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565637v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565644v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565649v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861446v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861448v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861438v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565650v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565653v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565662v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Vidal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861451v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565654v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565663v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565664v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565665v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565681v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565672v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684411v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565674v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565677v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565683v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565687v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572878v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumenir Yasmine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dresp-Langley Birgitta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565692v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565691v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565689v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565688v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348451v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565699v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565701v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565700v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575177v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565695v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00496816v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575197v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565693v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565709v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumenir Asmine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565707v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575196v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332770v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amato" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160941v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575203v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575319v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575323v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575316v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348450v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575171v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>