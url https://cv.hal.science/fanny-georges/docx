--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Georges </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR en Sciences de l'information et de la communication, Université Sorbonne Nouvelle IRMECCEN-DICEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5485-7833</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">052632253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000364570670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Georges est maîtresse de conférences HDR en Sciences de l'information et de la communication à l'Université Sorbonne Nouvelle (laboratoire IRMECCEN). Ses recherches portent sur les médiations socionumériques de l'existence, de l'identité numérique à ses formes post mortem, et sur la construction sociale des mythes sociotechnologiques, notamment ceux attachés à l'intelligence artificielle, au métavers et à l'immortalité numérique. Elle a développé le modèle tripartite de l'identité numérique (déclarative, agissante, calculée), devenu un cadre de référence dans le champ des SIC. Elle a dirigé l'ANR ENEID (Éternités numériques, 2014-2018) et codirigé le programme interdisciplinaire IRC (Identités, Réseaux, Corps, Université Sorbonne Paris Cité, 2013-2017). Elle est l'auteure de Identités virtuelles (Vrin, 2010) et de La construction sociale des mythes sociotechnologiques (L'Harmattan, 2025). Elle préside le Comité d'Éthique de la Recherche de la Sorbonne Nouvelle (CER-USN) depuis 2024 et est membre élue du CA de la Société Française des Sciences de l'Information et de la Communication (SFSIC).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identité numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identité post mortem / éternités numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mythes sociotechnologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métavers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes mixtes / quali-quantitatif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deuil numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plateformes numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éthique de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jeu vidéo / avatar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Militantisme en ligne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Mémoire original d'Habilitation à diriger des recherches) La construction sociale des mythes sociotechnologiques. Cas d'étude du mythe de l'immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Nanterre, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04171046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique de la Re-Présentation de Soi dans les dispositifs interactifs. L'Hexis numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris 1 Panthéon-Sorbonne;France, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00332747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, pp.208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the sociodigital construction of meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience subjectivée du temps dans la méditation zen sôtô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.206-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de conscientisation par rhétorique procédurale dans des variations de Tetris : se heurter aux habitudes et styles de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Zabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bemelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.5291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gerlier : deux paradigmes en question au cœur des Années Noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 443, pp.342-356. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sens.443.0342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux fantômes sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Audiovisuel et commentaires en ligne : nouveau champ, nouveaux paradigmes ?, 27 (1), pp.99-122. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.4989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing the deceased</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Keeping the dead alive, 210 (4), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire le mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Garder les morts vivants, 210 (4), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post-mortem digital identity from a semio-pragmatic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Identity Construction in Social Media, 20 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.3010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les morts masquent les vivants : Analyse anthropo-communicationnelle d’une discussion WhatsApp commémorant le décès de Mano Dayak, héros de la rébellion touarègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes les Fils et les Filles de l’Electricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilopraxie et apposition des stigmates de la mort : comment les proches transforment-ils la page Facebook d'un défunt pour la postérité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.231-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militantismes sahariens sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et sociétés. Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'Homme ou le travail à toute fins utiles, 33 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture Internet au risque du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.15--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01843685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem digital identities and new memorial uses of Facebook: Analysing the memorial page creators' identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Death, Mourning and the Internet: Death Cultures in Web Environments, 3 (1), pp.82-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immersion fictionnelle dans le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Esthétique des jeux vidéo, 11 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.011.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A l'image de l'Homme » : cyborgs, avatars, identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.136-147. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les jeux vidéo Quand jouer, c'est communiquer, 62, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiopragmatique de l’espace de communication des machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.3-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions audiovisuelles de joueurs de jeux vidéo. Entre formation professionnelle et apprentissages esthétiques autodidactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Industries culturelles et Internet: les nouveaux instruments de la notoriété, 175 (1), pp.145-173. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.175.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions audiovisuelles de joueurs de jeux video. Entre formation professionnelle et apprentissages autodidactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 175, pp.145-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité numérique sous emprise culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Identité numérique, 7 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spiritisme en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ritualités numériques, 9 (34), pp.211-240. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.9.3-4.211-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception multidisciplinaire d'une plateforme de débat en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire au service de la complexité, 14 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.14.1.11-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00599213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire humaine et expérience de soi par le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mémoires et internet, 32 (1), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux, communication et territoires Espaces virtuels et pré-expérience de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nouveaux usages numériques et territoires, 25 (1-2), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des illusions de l’anonymat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Technologies et usages de l'anonymat sur Internet, 105 (1), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je est un autre&amp;quot;: EKKAH, collectif Acting Without Reality (AWR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magazine du CIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'annotation discursive et sémantique pour la pratique de débats 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.13.3.153-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles et identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pratiques informationnelles : Questions de modèles et de méthodes, 35 (1), pp.105-120. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.2226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfer des autres &amp;quot;soi-même&amp;quot;: identité personnelle et archives numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magazine du CIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0 : créations artistiques et archives personnelles, 1 (15)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-representation and digital identity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Libbrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0, 154 (2), pp.165-193. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.154.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de soi et identité numérique. Une approche sémiotique et quantitative de l'emprise culturelle du web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0, 154 (2), pp.165-193. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.154.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique dans le web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mensuel de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images en mouvement, des expériences du morcellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des pôles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vers une éducation artistique 2.0 ?, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction identitaire de Ginger Bombyx, ou l'hédonisme de la spécularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sexe &amp; communication, 20 (1), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du stade du miroir au stade de l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Jeux, médias et savoirs, 18 (1), pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Bombyx, le théâtre de l'intimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEI enjeux : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ecritures hypertextuelles, 45, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Да преживееш екологията в музей &amp;quot;Етър&amp;quot;: теренно проучване</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Boittiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimira Krastanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Регионален етнографски музей на открито „Етър“, 2025. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSEUMS AND INTANGIBLE CULTURAL HERITAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FABER, pp.117-137, 2025, 978-619-00-2028-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photos de profil et militantes des facebookers pro Azawad »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Riveneuve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment peut-on être Berbère ? Amnésie, renaissance, soulèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN 978-2-36013-645-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre usager et avatar dans les mondes virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métavers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.38-43, 2022, Méta-média, Cahier de tendance France Télévisions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, quelles définitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Paquienséguy; Nicolas Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition électronique SFSIC-CPdirSIC, pp.41-56, 2021, ISBN 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Robin Azevedo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Im]matérialités de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-88, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des liens hypertexte lors de l’annonce de la mort de Mohamed Ali sur twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Compté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 65-82, 140 p., 2018, Annales littéraires, Série: Linguistique, sémiotique et communication, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Eternities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Romele; Enrico Terrone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Philosophy of Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 143-163, 278 p., 2018, 978-3-319-75759-9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75759-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blessure de L’Homme-trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace : Des traces du corps au corps-trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Live I. Signes-traces du corps et médiations technologiques, ISBN : 9782271130358. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.29821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Lamy; Dominique Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités et dispositifs de médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 105-116, 166p., 2017, Communication, médias, 978-2-343-12380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sémiotique des pages de défunts sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Lécossais, Nelly Quemener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'archives : bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA Editions, pp.139-146, 2017, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affronter le Chaos avec curiosité et panique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Pasquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations numériques. Hommages aux travaux de Nicolas Auray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 29-40, 276p., 2017, Collection I3, 978-2-35671-479-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double virtuel et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Fourmentraux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital stories. Arts, design et cultures transmedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 79-92, 212p., 2016, Collection Cultures numériques, ISBN : 9782705691929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar, le double et la mort dans les mondes virtuels vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Péquignot; François-Gabriel Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métavers. Dispositifs, usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 59-77, 166p., 2015, Questions contemporaines, ISBN : 978-2-343-07063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité post mortem et nouvelles pratiques memoriales en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Bonenfant; Charles Perraton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et multiplicité en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 51-66, 226 p., 2015, Cahiers du Gerse, ISBN 978-2-7605-4182-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une analyse sémio-pragmatique de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bourdeloie; David Douyère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche sur l'information et la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-208, 2014, Mediacritic, ISBN 978-2849341445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l’identité numérique. Éléments pour une typologie des identités numériques post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p.33-48, 262 p., 2014, Local et Global, ISBN 978-2-343-03845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et profils utilisateur : des métaphores technologiques de l'image de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Coutant; Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95-104, 186 p., 2013, Communication et Civilisation, ISBN 978-2-343-01999-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar comme métaphore conceptuelle et interactive de l’image de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne-Armand Amato; Etienne Pereny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les avatars jouables des mondes numériques : Théories, terrains et témoignages de pratiques interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.135-154, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar comme opérateur du sentiment d’immersion : figures et métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renée Bourassa; Louise Poissant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatars, personnages et acteurs virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-304, 2013, Collection Esthétique, ISBN 978-2-7605-3778-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace-temps parfait du jeu à l'esthétique du trouble interactif: engagement, réflexivité et déplacements expressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Armand Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Saemmer; Monique Maza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Formes 2 - Les écritures et arts numériques au risque du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53-66, 262 p., 2011, Travaux 152, ISBN: 978-2-86272-565-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche statistique de 3 composantes de l'identité numérique dans Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Millerand; Serge Proulx; Julien Rueff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web social : mutations de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec (PUQ)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2010, ISBN 2760524981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée tout au bout du geste, l'éternité dans sa répétition. A propos du dispositif One day in Japan, Studiometis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul St George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequences. Contemporary chronophotography and experimental digital art.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day in Japan, 15 September 2002' by Studiometis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul St-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequences, Contemporary Chronophotography and Experimental Digital Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallflower Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9781905674763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ergonomie des dispositifs artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Djeff Regottaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès sciences Lavoisier, 167-182, 215p., 2007, ISBN 978-2-7462-1695-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les morts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 210 (4), pp.9-206, 2018, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les morts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 210, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games & Magic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès AISV/IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISV/IAVS, Feb 2026, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de l’intelligence générative par le mythe sociotechnologique de l’immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Sociodigital Construction of Meaning: sociodigital culture as trivial mythification of existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès de la Fédération Latino-Américaine de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FELS, Jul 2025, Sao Paulo/Brazil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions en tension : “Sobriété numérique” au prisme des sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anh-Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres de la communication publicitaire pour les technologies paranormales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l’ED Arts&amp;Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle (France) / Université d'Udine (Italie), May 2025, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques du numérique pour les Comités d’Ethique de la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Ethique et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Jun 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Romele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du mythe de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétique de l’expérience visuelle et gestuelle du tournage de l’argile : faire et regarder faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Les espaces d’écriture de la création numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIM, Tours, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation sociale du deuil dans les Réseaux Sociaux Numériques : une approche diachronique des pages de défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des morts et des règles, Normes, compromis et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et immortalité numérique : des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Exploration numérique des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN, Université Paris-Nanterre, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du mythe de l’immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Approches critiques de l’IA en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELICO, Université Lyon 2, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Algorithmiser la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Paul Ricoeur, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques postmortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Trajectoires d’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique réflexive de l’acte énonciatif comme engagement social dans la recherche et les enseignements académiques en Sciences de l’Information et de la Communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Ecole doctorale du Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarnation numérique : Visage, icone, et sens à l’ère du métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incarnation numérique, Collège des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émanations numériques de la personne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherches Juridiques de la sorbonne, Jun 2022, Université Paris 1, Panthéon-Sorbonne, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and digital ethnography: a theoretical and methodological framework for analyzing existential digital practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès AISV/IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISV/IAVS, Sep 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation au défunt par les technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le monstre et le mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émanations numériques de la personne : des identités aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du Département de recherche en droit de l'immatériel de la Sorbonne "Les émanations numériques de la personne: Avatars, métavers et robots émotionnels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche Juridique de la Sorbonne, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avatar et l'expérience de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière vidéoludique : ce que le jeu vidéo fait au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Varenne; Martin Buthaud, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and spectral abduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASS-AIS 15 th World Congress: Panel Existential semiotics, Semiotics and Human Existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cobley Paul; Tarasti Eero, Aug 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar et l’expérience de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière vidéoludique : ce que le jeu vidéo fait au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique énonciative des concepts socionumériques face à la naturalisation du numérique dans la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières de l’intégrité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAPFA, Jun 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos de profil et militantes des facebookers pro Azawad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque La question berbère depuis 1962 Amnésie, renaissance, soulèvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Vermeren; Marina Lafay, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantomachies vocales avec des intelligences artificielles « possédées » et viralité de la peur amusante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des émotions et des affects dans les #réseauxsociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Brachotte et Pascal Lardellier, IUT Dijon-Auxerre, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques spectrales des chasseurs de fantômes sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques spectrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Arts de la Sorbonne, Institut Acte Sorbonne-Paris 1 EA7539, Mar 2022, Campus Condorcet, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières des communautés de pratique en ligne : cas d’étude des communautés des influenceurs chasseurs de fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières numériques 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête du frisson paranormal avec les assistants vocaux. Le jeu de minuit, une expérience programmée et partagée de l’effroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des émotions et des affects dans les #réseauxsociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Dijon-Auxerre, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Science Ouverte - Ouvrir la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de la Recherche, de la Valorisation et des Études Doctorales (DiRVED) et la Direction des Bibliothèques universitaires (DBU) de l’Université Sorbonne Nouvelle, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and digital ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel Semiotics and human existence : discussion on approaches and methods, Semiotics and Human Existence: IASS-AIS 15 th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Cobley; Didier Tsala Effa; Stéphanie Walsh Matthews, Aug 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and spectral abduction : semiotic and ethnographic approach of ghost hunters abduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASS-AIS 15 th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASS-AIS, Sep 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition mexicaine de La Nuit des Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Mexique, Jan 2021, Mexico (on-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes et formats numériques de l’identité et leurs enjeux pour le respect de l’intégrité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chaire Unesco d’Anthropologie digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux fantômes sur YouTube : technologies et épistémologies spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics et le doute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne NBOuvelle, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole des Gobelins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture de l’appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales 2019 du GREMS: Appropriation des objets numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétique de l’expérience artistique sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle et Université Hassan II (Maroc), Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités numériques aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, May 2019, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité(s) et écriture de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et jeu vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Jul 2019, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des VP-NUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités numériques aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation continue destinée aux enseignants du secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation Nationale, Microsoft France, Apr 2019, Malakoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de soi et Identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être lu pour être vu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMUE Languedoc-Roussillon, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar : à la vie, à la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle dans nos vies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Sciences et de l’Industrie, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-mortem digital identity on Facebook from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques identitaires des militants indépendantistes touaregs dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité numérique Au-delà du formatage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Alsace, Apr 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et appar-être : la jeunesse à l’ère de l’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être et appar-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Tanger, May 2017, Palais des Institutions italiennes, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et sciences du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ENEID research project on post-mortem digital identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Fate of Post-Mortem Personal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Institut des Sciences de la Communication du CNRS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique : ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM, Mar 2016, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le punctum du selfie. À partir de Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egonline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militance sur le web dans le cadre du conflit Azawad/Mali : présentation de soi et communication des activistes sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique post mortem : des formes de présence du défunt dans les réseaux sociaux numériques par l’engagement des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-Lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de la Société Française des Sciences de l’Information et de la Communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l’Information et de la Communication., Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique postmortem : des formes de présence du défunt dans les réseaux sociaux numériques par l’engagement des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016: Presence, attention and engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-Les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique : ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13, Mar 2016, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commémoration du héros comme actualisation de l’identité collective. Analyse d’une commémoration en ligne pour les vingt ans de la mort du leader touareg Mano Dayak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’identité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC-Université de Ibn Zohr, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-mortem digital identity on Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post-mortem digital identities and new memorial uses of Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la toile du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège d’études mondiales, Paris, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité et le groupe à l’ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereolux Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la collaboration entre le programme Identités, Réseaux, Corps (IRC/Université Sorbonne Paris Cité) et l’association l’Arbre des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Apprentis Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ecole de Médecine, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces du corps en quête d’immortalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du e-laboratoire human trace complex system UNESCO, Axe Traces du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et communication des militants pro Azawad dans les réseaux socio numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et grammaires de la vidéo vernaculaire en contexte de conflit dans le monde arabe et au Moyen Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique des victimes du conflit Nord Mali/Azawad : circulation, transformation, archivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’identité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions de soi : l’identité à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de débats 40 ans : changer de culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Publique d’Information, Feb 2016, Centre Pompidou, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’identité numérique ante natam à l’identité numérique post mortem : enjeux sociétaux des éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes du moi en Emoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Française Bourgogne–Franche-Comté, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la mort dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe PIXEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Verlaine, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format and modalities of online memorials for Word War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Archives as Scholarly Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Jun 2015, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces à long terme : les représentations des défunts dans Weibo en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention aux internautes Des années 1990 à aujourd’hui. Des pop-up à l’économie de l’attention, du nommage aux profils, de la naissance du Web aux traces post-mortem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCC, May 2015, ISCC, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les productions médiatiques en ligne dans un projet pluridisciplinaire anthropologie-sciences de la communication : articulation des échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question des échelles en SHS à l’épreuve de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED - Univ. Paris Descartes, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces and Indexing: Digital Visibility in Online Activist Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cyberactivisme comme terrain et données d’enquête : expériences et savoirs-faire en shs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Digital Art Becomes the Site of an Eternity Utopia: Gordon Bell's Total Memory Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Stories Images numériques &amp; interactions collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Fourmentraux, Apr 2014, MESHS de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles en cours, Les formes du discours numérique: Identité, présence, traces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13 Sorbonne Paris Cité – Campus Villetaneuse, UFR LSH, Nov 2014, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post mortem digital identities and new memorial uses of the web from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Death Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et écritures numériques : quelles identités pour l’Homme-Trace ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT du Havre, Dec 2014, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Digital Identities and Memorial Uses of the Web Through the Lens of Gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phitéco 2014 Techniques actuelles : codages et décodages des identités relationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Université de Technologie de Compiègne, Centre P. Guillaumat, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stakes of Digital Eternities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et parcours (trans) littéraciques, l’égalité fille - garçon en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphore du soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métavers. Dispositifs, usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Péquignot et François-Gabriel Roussel (dir.). Université Sorbonne Nouvelle, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Eternities: Digital Identity After Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie connectée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Digital Identity: A Semiopragmatic Approach to the Sign System That Manifests the User After Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’Été Identités Numériques #ETIN13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jul 2013, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence H2PTM'2013 : Hypertexte et Hypermédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 367-378, 387 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identité numérique aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Université d’automne des RAMM - Les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post mortem digital identities and new memorial uses of the web from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Nostalgia in French and Francophone Media’ II, French Media Research Group, 23rd conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, School of Modern Languages Old Library Building, Newcastle University, Newcastle upon Tyne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre. Conférence internationale H2PTM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Oct 2018, Paris, France. pp.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and E-Reputation: Between Controlled and Calculated Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Information maîtrisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of machinima filmmaking by communicative competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cultural Contexts and Digital Games panel, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques créatives issues du jeu vidéo Les séries de machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'Information et de la Communication et Sciences Informatiques: Vers une approche interdisciplinaire de l'identité numérique dans la communication informatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dijon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual space and pre-experience in geographic space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumenir Yasmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dresp-Langley Birgitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Regional Conference, Geography of the Global Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Identity Fiction of Ginger Bombyx: Self-Representation, Poetics and Web Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Networking Sites as Technologies of the Ego: How Users Manage Their Self-Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et enjeux sociotechniques du multimédia en Master Information et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCL), Dec 2010, Louvain-la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Communication as an Identity Process: Towards a Mixed Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du CR 33 de l’AISLF (Association Internationale des Sociologues de Langue Française) : Dispositifs techniques et communication humaine : transformation du lien et nouveaux lieux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Université de Namur, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Facebook au storytelling : la vérité travestie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Collège des Bernardins, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Cunning and Paid Cheating in Online Social Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de l'ACFAS: La ruse, entre la règle et la triche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication médiée par ordinateur : un processus identitaire informatisé, vers une identité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF Dispositifs techniques et communication humaine : transformation du lien et nouveaux lieux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Theoretical Foundations and Sociodigital Stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Institut des Sciences de la Communications du CNRS (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Wolton, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and the Social and Solidarity Economy: Between Visibility, Reputation and Collective Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Réseaux sociaux de l’Union Régionale Interfédérale des Organismes Privés Sanitaires et Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Cultural Hold of Devices Over Self-Presentation: Model, Applications, Perspectives and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective de la CMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Université Catholique de Louvain (UCL), Louvain-la Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Mediation, Construction and Normalisation in Sociodigital Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du au GREMS (Groupe de Recherche sur les Médiations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Université Catholique de Louvain, Louvain-la -Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de soi médiée par ordinateur : apprentissage et interactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2010 : Créativité et interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ax-lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICS and Computer Science: Towards a Quantified Approach to Self-Mediation in Computer-Mediated Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès de la SFSIC (Société Française des Sciences de l’Information et de la Communication): Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Between Expression, Practice and Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures numériques et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Granjon, Dec 2010, Institut Français de Presse, IFP, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declarative, Active and Calculated Identity in web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2009, Laval Virtual, Virtual Reality International Conference, 22-26 Avril 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Laval, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00496816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Bombyx : life, death and mythology of a selfrepresentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Poetry 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Identity: A Semiotic Approach for Human-Computer Interaction Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Interviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mountaz Hascoët, Feb 2009, LIRMM Laboratoire d’Informatique, de Robotique et de Microélectronique de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Self-Mediation: An Experience of the Self Under the Influence of the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité numériques, nouvelles temporalités : extimité et multivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver son chemin au cimetière du Père-Lachaise : la prise d’information spatiale en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumenir Asmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dresp-Langley Birgitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2009 : Espace et mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics and Visualisation of Digital Identity: Between Semiotic Analysis and Data Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Réseaux sociaux, LIRMM (Laboratoire d’Informatique, de Robotique et de Microélectronique de Montpellier, CNRS UMR 5506)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming selves on screen: declarative, acting, and calculated identity in social web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Identity: Construction, Mediation and Normalisation in Web 2.0 Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Cardon, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver son chemin au cimetière du Père-Lachaise Supports de prise d'information spatiale, représentation et signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Ax-lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique : une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2009 - Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.257-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de l'identité dans le web 2.0, une étude sémiotique et statistique. Hypostase de l'immédiateté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 76ème congrès de l'ACFAS: Web participatif: mutation de la communication ?, 6 et 7 mai 2008, Centre des congrès, Québec.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Québec, Canada. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and interdisciplinary stakes of an emergent French research on video games. Numerical Worlds Social Sciences Observatory Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digifrance 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritournelle poétique et poïétique de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion et métaphore de l'intériorité Etude de cas : l'appartement d'Henry Townsend dans Silent Hill 4 « The Room »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de soi et mythologie identitaire dans les dispositifs de communication en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La langue et l’altérité. Université de Mostaganem (Algérie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mostaganem, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’automédiation: de l’expression de soi au jeu des intersubjectivités : Etude de la représentation de l’usager dans Livejournal et Touchgraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et hypermédias. Produits, Outils et Méthodes H2PTM 2005 Créer, Jouer, Echanger : Expériences de réseaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité personnelle numériquement interfacée : Ginger Bombyx, forme et jeux de sens de la représentation de soi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du GDR TIC &amp; Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'identités numériquement interfacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference sur l'Interaction Homme-Machine IHM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khaldoun Zreik, Nov 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et communiquer. Ruse sociale et triche monnayée dans les jeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76ème congrès international de l’Association Canadienne Francophone pour le Savoir (ACFAS). La ruse, entre la règle et la triche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’identité numérique aux éternités numériques : la mort extime. L’usage des grandes bases de données personnelles après le décès des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique: une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu intermédiaire du projet ANR ENEID Éternités numériques Les identités numériques post mortem et les usages mémoriaux du web au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche (ANR). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éternités numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Projet-ANR-13-SOIN-0002, Agence Nationale de la Recherche. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Georges </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HDR en Sciences de l'information et de la communication, Université Sorbonne Nouvelle IRMECCEN-DICEN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5485-7833</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">052632253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000364570670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Georges est maîtresse de conférences HDR en Sciences de l'information et de la communication à l'Université Sorbonne Nouvelle (laboratoire IRMECCEN). Ses recherches portent sur les médiations socionumériques de l'existence, de l'identité numérique à ses formes post mortem, et sur la construction sociale des mythes sociotechnologiques, notamment ceux attachés à l'intelligence artificielle, au métavers et à l'immortalité numérique. Elle a développé le modèle tripartite de l'identité numérique (déclarative, agissante, calculée), devenu un cadre de référence dans le champ des SIC. Elle a dirigé l'ANR ENEID (Éternités numériques, 2014-2018) et codirigé le programme interdisciplinaire IRC (Identités, Réseaux, Corps, Université Sorbonne Paris Cité, 2013-2017). Elle est l'auteure de Identités virtuelles (Vrin, 2010) et de La construction sociale des mythes sociotechnologiques (L'Harmattan, 2025). Elle préside le Comité d'Éthique de la Recherche de la Sorbonne Nouvelle (CER-USN) depuis 2024 et est membre élue du CA de la Société Française des Sciences de l'Information et de la Communication (SFSIC).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identité numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identité post mortem / éternités numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mythes sociotechnologiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métavers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes mixtes / quali-quantitatif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deuil numérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plateformes numériques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éthique de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jeu vidéo / avatar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Militantisme en ligne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Mémoire original d'Habilitation à diriger des recherches) La construction sociale des mythes sociotechnologiques. Cas d'étude du mythe de l'immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Nanterre, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04171046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique de la Re-Présentation de Soi dans les dispositifs interactifs. L'Hexis numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris 1 Panthéon-Sorbonne;France, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00332747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions théoriques, pp.208, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00948281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the sociodigital construction of meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58, pp.83-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience subjectivée du temps dans la méditation zen sôtô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.206-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de conscientisation par rhétorique procédurale dans des variations de Tetris : se heurter aux habitudes et styles de jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Zabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bemelmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdj.5291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner l’éthique depuis les SIC en contexte numérique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Questionner l'éthique depuis les SIC en contexte numérique, 25, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.13164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Gerlier : deux paradigmes en question au cœur des Années Noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 443, pp.342-356. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sens.443.0342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux fantômes sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Audiovisuel et commentaires en ligne : nouveau champ, nouveaux paradigmes ?, 27 (1), pp.99-122. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.4989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing the deceased</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Keeping the dead alive, 210 (4), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire le mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Garder les morts vivants, 210 (4), pp.89-116. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post-mortem digital identity from a semio-pragmatic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Identity Construction in Social Media, 20 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.3010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les morts masquent les vivants : Analyse anthropo-communicationnelle d’une discussion WhatsApp commémorant le décès de Mano Dayak, héros de la rébellion touarègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes les Fils et les Filles de l’Electricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilopraxie et apposition des stigmates de la mort : comment les proches transforment-ils la page Facebook d'un défunt pour la postérité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.231-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militantismes sahariens sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et sociétés. Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'Homme ou le travail à toute fins utiles, 33 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture Internet au risque du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24, pp.15--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01843685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem digital identities and new memorial uses of Facebook: Analysing the memorial page creators' identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thanatos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Death, Mourning and the Internet: Death Cultures in Web Environments, 3 (1), pp.82-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immersion fictionnelle dans le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Esthétique des jeux vidéo, 11 (1), pp.51-61. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.011.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions audiovisuelles de joueurs de jeux vidéo. Entre formation professionnelle et apprentissages esthétiques autodidactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Industries culturelles et Internet: les nouveaux instruments de la notoriété, 175 (1), pp.145-173. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.175.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiopragmatique de l’espace de communication des machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.3-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les jeux vidéo Quand jouer, c'est communiquer, 62, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions audiovisuelles de joueurs de jeux video. Entre formation professionnelle et apprentissages autodidactes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 175, pp.145-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A l'image de l'Homme » : cyborgs, avatars, identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (1), pp.136-147. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.018.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire humaine et expérience de soi par le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mémoires et internet, 32 (1), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spiritisme en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ritualités numériques, 9 (34), pp.211-240. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.9.3-4.211-240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception multidisciplinaire d'une plateforme de débat en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire au service de la complexité, 14 (1), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.14.1.11-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00599213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité numérique sous emprise culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Identité numérique, 7 (1), pp.31-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux, communication et territoires Espaces virtuels et pré-expérience de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nouveaux usages numériques et territoires, 25 (1-2), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je est un autre&amp;quot;: EKKAH, collectif Acting Without Reality (AWR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magazine du CIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des illusions de l’anonymat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Technologies et usages de l'anonymat sur Internet, 105 (1), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.1876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'annotation discursive et sémantique pour la pratique de débats 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (3), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/DN.13.3.153-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques informationnelles et identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pratiques informationnelles : Questions de modèles et de méthodes, 35 (1), pp.105-120. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.2226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfer des autres &amp;quot;soi-même&amp;quot;: identité personnelle et archives numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magazine du CIAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0 : créations artistiques et archives personnelles, 1 (15)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-representation and digital identity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Libbrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0, 154 (2), pp.165-193. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.154.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de soi et identité numérique. Une approche sémiotique et quantitative de l'emprise culturelle du web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0, 154 (2), pp.165-193. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.154.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique dans le web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mensuel de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images en mouvement, des expériences du morcellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des pôles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vers une éducation artistique 2.0 ?, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction identitaire de Ginger Bombyx, ou l'hédonisme de la spécularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sexe &amp; communication, 20 (1), pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du stade du miroir au stade de l'écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Jeux, médias et savoirs, 18 (1), pp.205-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Bombyx, le théâtre de l'intimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEI enjeux : migrants formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ecritures hypertextuelles, 45, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Да преживееш екологията в музей &amp;quot;Етър&amp;quot;: теренно проучване</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Boittiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monjaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimira Krastanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Регионален етнографски музей на открито „Етър“, 2025. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUSEUMS AND INTANGIBLE CULTURAL HERITAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FABER, pp.117-137, 2025, 978-619-00-2028-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photos de profil et militantes des facebookers pro Azawad »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Riveneuve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment peut-on être Berbère ? Amnésie, renaissance, soulèvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ISBN 978-2-36013-645-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation entre usager et avatar dans les mondes virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métavers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.38-43, 2022, Méta-média, Cahier de tendance France Télévisions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, quelles définitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Paquienséguy; Nicolas Pélissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition électronique SFSIC-CPdirSIC, pp.41-56, 2021, ISBN 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Robin Azevedo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Im]matérialités de la mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-88, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des liens hypertexte lors de l’annonce de la mort de Mohamed Ali sur twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours hypertextualisé. Espaces énonciatifs mosaïques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Compté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 65-82, 140 p., 2018, Annales littéraires, Série: Linguistique, sémiotique et communication, 978-2-84867-618-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Eternities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill Gladstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Romele; Enrico Terrone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Philosophy of Digital Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 143-163, 278 p., 2018, 978-3-319-75759-9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75759-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse sémiotique des pages de défunts sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Lécossais, Nelly Quemener. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'archives : bricolages méthodologiques en terrains médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INA Editions, pp.139-146, 2017, 978-2-86938-250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affronter le Chaos avec curiosité et panique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Pasquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explorations numériques. Hommages aux travaux de Nicolas Auray</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 29-40, 276p., 2017, Collection I3, 978-2-35671-479-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Lamy; Dominique Carré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités et dispositifs de médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 105-116, 166p., 2017, Communication, médias, 978-2-343-12380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blessure de L’Homme-trace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Galinon Mélénec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme-trace : Des traces du corps au corps-trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Live I. Signes-traces du corps et médiations technologiques, ISBN : 9782271130358. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.29821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double virtuel et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Fourmentraux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital stories. Arts, design et cultures transmedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 79-92, 212p., 2016, Collection Cultures numériques, ISBN : 9782705691929</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar, le double et la mort dans les mondes virtuels vidéoludiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Péquignot; François-Gabriel Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métavers. Dispositifs, usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 59-77, 166p., 2015, Questions contemporaines, ISBN : 978-2-343-07063-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité post mortem et nouvelles pratiques memoriales en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maud Bonenfant; Charles Perraton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité et multiplicité en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 51-66, 226 p., 2015, Cahiers du Gerse, ISBN 978-2-7605-4182-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une analyse sémio-pragmatique de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bourdeloie; David Douyère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche sur l'information et la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-208, 2014, Mediacritic, ISBN 978-2849341445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de l’identité numérique. Éléments pour une typologie des identités numériques post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Nasreddine Bouhhaï; Hakim Hachour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p.33-48, 262 p., 2014, Local et Global, ISBN 978-2-343-03845-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar comme métaphore conceptuelle et interactive de l’image de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne-Armand Amato; Etienne Pereny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les avatars jouables des mondes numériques : Théories, terrains et témoignages de pratiques interactives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.135-154, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et profils utilisateur : des métaphores technologiques de l'image de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Coutant; Thomas Stenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 95-104, 186 p., 2013, Communication et Civilisation, ISBN 978-2-343-01999-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar comme opérateur du sentiment d’immersion : figures et métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renée Bourassa; Louise Poissant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avatars, personnages et acteurs virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-304, 2013, Collection Esthétique, ISBN 978-2-7605-3778-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace-temps parfait du jeu à l'esthétique du trouble interactif: engagement, réflexivité et déplacements expressifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Armand Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Saemmer; Monique Maza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Formes 2 - Les écritures et arts numériques au risque du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint-Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 53-66, 262 p., 2011, Travaux 152, ISBN: 978-2-86272-565-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche statistique de 3 composantes de l'identité numérique dans Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Millerand; Serge Proulx; Julien Rueff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le web social : mutations de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec (PUQ)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2010, ISBN 2760524981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée tout au bout du geste, l'éternité dans sa répétition. A propos du dispositif One day in Japan, Studiometis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul St George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequences. Contemporary chronophotography and experimental digital art.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day in Japan, 15 September 2002' by Studiometis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul St-George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sequences, Contemporary Chronophotography and Experimental Digital Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallflower Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9781905674763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ergonomie des dispositifs artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imad Saleh; Djeff Regottaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès sciences Lavoisier, 167-182, 215p., 2007, ISBN 978-2-7462-1695-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les morts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 210 (4), pp.9-206, 2018, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.210.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garder les morts vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 210, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games & Magic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès AISV/IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISV/IAVS, Feb 2026, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Sociodigital Construction of Meaning: sociodigital culture as trivial mythification of existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès de la Fédération Latino-Américaine de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FELS, Jul 2025, Sao Paulo/Brazil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions en tension : “Sobriété numérique” au prisme des sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anh-Ngoc Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Prodhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques du numérique pour les Comités d’Ethique de la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Ethique et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Besançon, Jun 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres de la communication publicitaire pour les technologies paranormales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l’ED Arts&amp;Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle (France) / Université d'Udine (Italie), May 2025, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Romele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBICOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du mythe de la sobriété numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale de l’intelligence générative par le mythe sociotechnologique de l’immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation sociale du deuil dans les Réseaux Sociaux Numériques : une approche diachronique des pages de défunt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des morts et des règles, Normes, compromis et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 3, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et immortalité numérique : des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Exploration numérique des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DICEN, Université Paris-Nanterre, Mar 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale du mythe de l’immortalité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Approches critiques de l’IA en SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELICO, Université Lyon 2, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Algorithmiser la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Paul Ricoeur, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétique de l’expérience visuelle et gestuelle du tournage de l’argile : faire et regarder faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Les espaces d’écriture de la création numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIM, Tours, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques postmortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JE Trajectoires d’engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des mythes sociotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de la Société Française des Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique réflexive de l’acte énonciatif comme engagement social dans la recherche et les enseignements académiques en Sciences de l’Information et de la Communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Ecole doctorale du Labex ICCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incarnation numérique : Visage, icone, et sens à l’ère du métavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incarnation numérique, Collège des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émanations numériques de la personne : des identités aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du Département de recherche en droit de l'immatériel de la Sorbonne "Les émanations numériques de la personne: Avatars, métavers et robots émotionnels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche Juridique de la Sorbonne, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photos de profil et militantes des facebookers pro Azawad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque La question berbère depuis 1962 Amnésie, renaissance, soulèvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Vermeren; Marina Lafay, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avatar et l'expérience de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière vidéoludique : ce que le jeu vidéo fait au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Varenne; Martin Buthaud, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and spectral abduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASS-AIS 15 th World Congress: Panel Existential semiotics, Semiotics and Human Existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cobley Paul; Tarasti Eero, Aug 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avatar et l’expérience de la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La frontière vidéoludique : ce que le jeu vidéo fait au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique énonciative des concepts socionumériques face à la naturalisation du numérique dans la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières de l’intégrité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRAPFA, Jun 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and digital ethnography: a theoretical and methodological framework for analyzing existential digital practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès AISV/IAVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISV/IAVS, Sep 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation au défunt par les technologies numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le monstre et le mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantomachies vocales avec des intelligences artificielles « possédées » et viralité de la peur amusante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des émotions et des affects dans les #réseauxsociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Brachotte et Pascal Lardellier, IUT Dijon-Auxerre, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières des communautés de pratique en ligne : cas d’étude des communautés des influenceurs chasseurs de fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières numériques 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Nov 2022, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête du frisson paranormal avec les assistants vocaux. Le jeu de minuit, une expérience programmée et partagée de l’effroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des émotions et des affects dans les #réseauxsociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Dijon-Auxerre, Dec 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques spectrales des chasseurs de fantômes sur YouTube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques spectrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Arts de la Sorbonne, Institut Acte Sorbonne-Paris 1 EA7539, Mar 2022, Campus Condorcet, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Science Ouverte - Ouvrir la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction de la Recherche, de la Valorisation et des Études Doctorales (DiRVED) et la Direction des Bibliothèques universitaires (DBU) de l’Université Sorbonne Nouvelle, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and spectral abduction : semiotic and ethnographic approach of ghost hunters abduction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASS-AIS 15 th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASS-AIS, Sep 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential semiotics and digital ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel Semiotics and human existence : discussion on approaches and methods, Semiotics and Human Existence: IASS-AIS 15 th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Cobley; Didier Tsala Effa; Stéphanie Walsh Matthews, Aug 2022, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émanations numériques de la personne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherches Juridiques de la sorbonne, Jun 2022, Université Paris 1, Panthéon-Sorbonne, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole des Gobelins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition mexicaine de La Nuit des Idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Mexique, Jan 2021, Mexico (on-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chasse aux fantômes sur YouTube : technologies et épistémologies spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publics et le doute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne NBOuvelle, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes et formats numériques de l’identité et leurs enjeux pour le respect de l’intégrité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Chaire Unesco d’Anthropologie digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité(s) et écriture de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et jeu vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Jul 2019, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités numériques aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, May 2019, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poïétique de l’expérience artistique sur Instagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle et Université Hassan II (Maroc), Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des VP-NUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des identités numériques aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de formation continue destinée aux enseignants du secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation Nationale, Microsoft France, Apr 2019, Malakoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture de l’appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales 2019 du GREMS: Appropriation des objets numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatar : à la vie, à la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle dans nos vies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des Sciences et de l’Industrie, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de soi et Identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être lu pour être vu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMUE Languedoc-Roussillon, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques identitaires des militants indépendantistes touaregs dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité numérique Au-delà du formatage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Alsace, Apr 2017, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-mortem digital identity on Facebook from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques et sciences du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et appar-être : la jeunesse à l’ère de l’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être et appar-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de Tanger, May 2017, Palais des Institutions italiennes, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ENEID research project on post-mortem digital identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Fate of Post-Mortem Personal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Institut des Sciences de la Communication du CNRS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-mortem digital identity on Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post-mortem digital identities and new memorial uses of Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la toile du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège d’études mondiales, Paris, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commémoration du héros comme actualisation de l’identité collective. Analyse d’une commémoration en ligne pour les vingt ans de la mort du leader touareg Mano Dayak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’identité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC-Université de Ibn Zohr, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la collaboration entre le programme Identités, Réseaux, Corps (IRC/Université Sorbonne Paris Cité) et l’association l’Arbre des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Apprentis Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ecole de Médecine, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité et le groupe à l’ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereolux Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web inscrit le mort dans la temporalité des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès de la Société Française des Sciences de l’Information et de la Communication.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l’Information et de la Communication., Jun 2016, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique postmortem : des formes de présence du défunt dans les réseaux sociaux numériques par l’engagement des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016: Presence, attention and engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-Les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique : ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13, Mar 2016, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et communication des militants pro Azawad dans les réseaux socio numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et grammaires de la vidéo vernaculaire en contexte de conflit dans le monde arabe et au Moyen Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces du corps en quête d’immortalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du e-laboratoire human trace complex system UNESCO, Axe Traces du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique des victimes du conflit Nord Mali/Azawad : circulation, transformation, archivage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’identité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions de soi : l’identité à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de débats 40 ans : changer de culture(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Publique d’Information, Feb 2016, Centre Pompidou, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’identité numérique ante natam à l’identité numérique post mortem : enjeux sociétaux des éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les facettes du moi en Emoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Française Bourgogne–Franche-Comté, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémiotique quali quanti de l’identité numérique : ANR éternités numériques et projet Emergences MINWEB Militantisme saharien sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’archive aux données massives : enjeux &amp; pratiques universitaires en humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THALIM, Mar 2016, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le punctum du selfie. À partir de Roland Barthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egonline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militance sur le web dans le cadre du conflit Azawad/Mali : présentation de soi et communication des activistes sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Quai Branly, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité numérique post mortem : des formes de présence du défunt dans les réseaux sociaux numériques par l’engagement des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Ax-Lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la mort dans les réseaux sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’équipe PIXEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Verlaine, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format and modalities of online memorials for Word War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Archives as Scholarly Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, Jun 2015, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les productions médiatiques en ligne dans un projet pluridisciplinaire anthropologie-sciences de la communication : articulation des échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question des échelles en SHS à l’épreuve de l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPED - Univ. Paris Descartes, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces à long terme : les représentations des défunts dans Weibo en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attention aux internautes Des années 1990 à aujourd’hui. Des pop-up à l’économie de l’attention, du nommage aux profils, de la naissance du Web aux traces post-mortem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCC, May 2015, ISCC, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Digital Art Becomes the Site of an Eternity Utopia: Gordon Bell's Total Memory Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Stories Images numériques &amp; interactions collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Paul Fourmentraux, Apr 2014, MESHS de Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroles en cours, Les formes du discours numérique: Identité, présence, traces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 13 Sorbonne Paris Cité – Campus Villetaneuse, UFR LSH, Nov 2014, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post mortem digital identities and new memorial uses of the web from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Death Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces and Indexing: Digital Visibility in Online Activist Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cyberactivisme comme terrain et données d’enquête : expériences et savoirs-faire en shs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité numérique post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et écritures numériques : quelles identités pour l’Homme-Trace ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT du Havre, Dec 2014, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stakes of Digital Eternities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et parcours (trans) littéraciques, l’égalité fille - garçon en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Digital Identities and Memorial Uses of the Web Through the Lens of Gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phitéco 2014 Techniques actuelles : codages et décodages des identités relationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Université de Technologie de Compiègne, Centre P. Guillaumat, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphore du soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métavers. Dispositifs, usages et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Péquignot et François-Gabriel Roussel (dir.). Université Sorbonne Nouvelle, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Eternities: Digital Identity After Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie connectée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Descartes., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identité numérique aux éternités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Université d’automne des RAMM - Les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Aix-les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital eternities. Post mortem digital identities and new memorial uses of the web from a gender perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Nostalgia in French and Francophone Media’ II, French Media Research Group, 23rd conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, School of Modern Languages Old Library Building, Newcastle University, Newcastle upon Tyne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence H2PTM'2013 : Hypertexte et Hypermédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 367-378, 387 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques post mortem et usages mémoriaux du web à l’aune du genre. Conférence internationale H2PTM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Oct 2018, Paris, France. pp.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Digital Identity: A Semiopragmatic Approach to the Sign System That Manifests the User After Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’Été Identités Numériques #ETIN13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jul 2013, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and E-Reputation: Between Controlled and Calculated Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Information maîtrisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of machinima filmmaking by communicative competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads in Cultural Studies 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cultural Contexts and Digital Games panel, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques créatives issues du jeu vidéo Les séries de machinima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de l'Information et de la Communication et Sciences Informatiques: Vers une approche interdisciplinaire de l'identité numérique dans la communication informatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dijon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00572878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Communication as an Identity Process: Towards a Mixed Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du CR 33 de l’AISLF (Association Internationale des Sociologues de Langue Française) : Dispositifs techniques et communication humaine : transformation du lien et nouveaux lieux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Université de Namur, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Networking Sites as Technologies of the Ego: How Users Manage Their Self-Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories et enjeux sociotechniques du multimédia en Master Information et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain (UCL), Dec 2010, Louvain-la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Theoretical Foundations and Sociodigital Stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Institut des Sciences de la Communications du CNRS (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Wolton, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and the Social and Solidarity Economy: Between Visibility, Reputation and Collective Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Réseaux sociaux de l’Union Régionale Interfédérale des Organismes Privés Sanitaires et Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the Cultural Hold of Devices Over Self-Presentation: Model, Applications, Perspectives and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective de la CMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Université Catholique de Louvain (UCL), Louvain-la Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Cunning and Paid Cheating in Online Social Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de l'ACFAS: La ruse, entre la règle et la triche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication médiée par ordinateur : un processus identitaire informatisé, vers une identité mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISLF Dispositifs techniques et communication humaine : transformation du lien et nouveaux lieux sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Facebook au storytelling : la vérité travestie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis des Bernardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Collège des Bernardins, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Mediation, Construction and Normalisation in Sociodigital Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du au GREMS (Groupe de Recherche sur les Médiations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Université Catholique de Louvain, Louvain-la -Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICS and Computer Science: Towards a Quantified Approach to Self-Mediation in Computer-Mediated Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès de la SFSIC (Société Française des Sciences de l’Information et de la Communication): Au cœur et aux lisières des SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Université de Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de soi médiée par ordinateur : apprentissage et interactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2010 : Créativité et interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ax-lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Identity and Self-Representation: Between Expression, Practice and Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures numériques et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabien Granjon, Dec 2010, Institut Français de Presse, IFP, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual space and pre-experience in geographic space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumenir Yasmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dresp-Langley Birgitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGU Regional Conference, Geography of the Global Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Digital Identity Fiction of Ginger Bombyx: Self-Representation, Poetics and Web Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Self-Mediation: An Experience of the Self Under the Influence of the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité numériques, nouvelles temporalités : extimité et multivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Nationale de France, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming selves on screen: declarative, acting, and calculated identity in social web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Antonio, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotics and Visualisation of Digital Identity: Between Semiotic Analysis and Data Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Réseaux sociaux, LIRMM (Laboratoire d’Informatique, de Robotique et de Microélectronique de Montpellier, CNRS UMR 5506)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver son chemin au cimetière du Père-Lachaise : la prise d’information spatiale en réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumenir Asmine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dresp-Langley Birgitta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2009 : Espace et mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Identity: A Semiotic Approach for Human-Computer Interaction Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Interviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mountaz Hascoët, Feb 2009, LIRMM Laboratoire d’Informatique, de Robotique et de Microélectronique de Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Mediated Identity: Construction, Mediation and Normalisation in Web 2.0 Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Web 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Cardon, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver son chemin au cimetière du Père-Lachaise Supports de prise d'information spatiale, représentation et signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Boumenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgitta Dresp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Ax-lès-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique : une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaz Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM 2009 - Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.257-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declarative, Active and Calculated Identity in web 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRIC 2009, Laval Virtual, Virtual Reality International Conference, 22-26 Avril 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Laval, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00496816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Bombyx : life, death and mythology of a selfrepresentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Poetry 2009 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de l'identité dans le web 2.0, une étude sémiotique et statistique. Hypostase de l'immédiateté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au 76ème congrès de l'ACFAS: Web participatif: mutation de la communication ?, 6 et 7 mai 2008, Centre des congrès, Québec.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Québec, Canada. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332770v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritournelle poétique et poïétique de la signification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-poetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion et métaphore de l'intériorité Etude de cas : l'appartement d'Henry Townsend dans Silent Hill 4 « The Room »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions and interdisciplinary stakes of an emergent French research on video games. Numerical Worlds Social Sciences Observatory Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digifrance 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de soi et mythologie identitaire dans les dispositifs de communication en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La langue et l’altérité. Université de Mostaganem (Algérie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mostaganem, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’automédiation: de l’expression de soi au jeu des intersubjectivités : Etude de la représentation de l’usager dans Livejournal et Touchgraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et hypermédias. Produits, Outils et Méthodes H2PTM 2005 Créer, Jouer, Echanger : Expériences de réseaux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité personnelle numériquement interfacée : Ginger Bombyx, forme et jeux de sens de la représentation de soi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du GDR TIC &amp; Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d'identités numériquement interfacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Conference sur l'Interaction Homme-Machine IHM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khaldoun Zreik, Nov 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et communiquer. Ruse sociale et triche monnayée dans les jeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76ème congrès international de l’Association Canadienne Francophone pour le Savoir (ACFAS). La ruse, entre la règle et la triche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’identité numérique aux éternités numériques : la mort extime. L’usage des grandes bases de données personnelles après le décès des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémiotique et visualisation de l'identité numérique: une étude comparée de Facebook et Myspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Seilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu intermédiaire du projet ANR ENEID Éternités numériques Les identités numériques post mortem et les usages mémoriaux du web au prisme du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Julliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourdeloie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche (ANR). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éternités numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Projet-ANR-13-SOIN-0002, Agence Nationale de la Recherche. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8F8A4D0"/>
+    <w:nsid w:val="CBC206A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A5939CD8"/>
+    <w:nsid w:val="FFABEC51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-georges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5485-7833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052632253" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364570670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-construction-sociale-des-mythes-sociotechnologiques/78623?srsltid=AfmBOorYqQfxv5yCLRhXTcMKjjpYYRcxTua3AmrJxBUcMtg5MMOdEf-o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bemelmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sens.443.0342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Gladstone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.011.0051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.175.0145" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.3-4.211-240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AFAECB384CC0F7E68ABB07E0A63CF6EB7013A2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.11-30" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Valentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.275" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1876" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.153-177" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W6VNX4G5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Libbrecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Krastanova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valluy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/13558?lang=en" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-discours-hypertextualise.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-75759-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/29872" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29821" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-temps_temporalite_s_et_dispositifs_de_mediation_dominique_carre_aurelia_lamy-9782343123806-53874.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134323v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/explorations-numeriques/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705691929" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/2822_9782760541832.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/methode-de-recherche-en-information-et-communication" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=27630" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/avatars-personnages-acteurs-virtuels-2552.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmcip.net/node/1369" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Web_social.html?hl=fr&amp;amp;id=yIa-UMDxWjEC&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575195v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.columbia.edu/book/sequences/9781905674763" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565559v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564001v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anh-Ngoc Hoang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565561v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565566v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565589v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565581v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861462v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861424v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565606v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348398v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565608v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565604v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565596v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565593v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861461v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565613v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565628v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861433v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565631v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565630v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565632v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565639v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565637v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565644v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565649v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861446v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861448v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861438v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565650v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565653v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565662v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Vidal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861451v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565654v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565663v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565664v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565665v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565681v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565672v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684411v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565674v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565677v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565683v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565687v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572878v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumenir Yasmine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dresp-Langley Birgitta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565692v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565691v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565689v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565688v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348451v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565699v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565701v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565700v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575177v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565695v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00496816v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575197v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565693v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565709v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumenir Asmine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565707v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575196v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332770v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575326v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amato" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160941v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575203v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575319v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575323v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575316v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348450v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575171v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-georges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5485-7833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052632253" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000364570670" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04171046v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Georges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00332747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-construction-sociale-des-mythes-sociotechnologiques/78623?srsltid=AfmBOorYqQfxv5yCLRhXTcMKjjpYYRcxTua3AmrJxBUcMtg5MMOdEf-o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Andlauer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bemelmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arruabarrena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13164" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sens.443.0342" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348306v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Gladstone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0089" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.011.0051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.175.0145" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286523v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0136" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575182v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.3-4.211-240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AFAECB384CC0F7E68ABB07E0A63CF6EB7013A2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.11-30" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348255v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Valentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgitta Dresp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.275" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1876" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.13.3.153-177" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W6VNX4G5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.2226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Libbrecht" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.154.0165" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575199v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boittiaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Krastanova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carr&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valluy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/13558?lang=en" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/le-discours-hypertextualise.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-75759-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75759-9_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/explorations-numeriques/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-temps_temporalite_s_et_dispositifs_de_mediation_dominique_carre_aurelia_lamy-9782343123806-53874.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionscnrs/29872" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29821" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348411v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705691929" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extranet.puq.ca/media/produits/documents/2822_9782760541832.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/methode-de-recherche-en-information-et-communication" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=27630" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/avatars-personnages-acteurs-virtuels-2552.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elmcip.net/node/1369" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books/about/Web_social.html?hl=fr&amp;amp;id=yIa-UMDxWjEC&amp;amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575195v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cup.columbia.edu/book/sequences/9781905674763" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Quemener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourdeloie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.210.0009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564001v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anh-Ngoc Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prodhomme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romele" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565561v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565559v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565566v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565572v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565589v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565581v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861462v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565604v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565596v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861458v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565593v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565611v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565613v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565630v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565634v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565631v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565632v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565641v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565655v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Castex" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565637v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861438v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565650v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861448v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Vidal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565653v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861446v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861451v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565654v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03861454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565659v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565651v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565663v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565671v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565664v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565672v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684411v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565681v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565678v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565679v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565674v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565677v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576152v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565684v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348431v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758909v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565683v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565687v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00572878v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565689v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565691v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565699v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565701v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565694v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565688v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348451v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565702v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565700v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565704v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575177v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565695v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565703v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumenir Yasmine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dresp-Langley Birgitta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565692v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565693v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347684v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565706v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565709v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumenir Asmine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565708v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565707v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575196v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193465v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artignan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Arnaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaz Hasco&#235;t" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00496816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575197v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332770v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160941v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575203v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amato" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575324v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575319v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575323v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575316v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348450v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410952v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575171v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>