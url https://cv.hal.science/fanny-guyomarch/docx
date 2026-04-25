--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -309,84 +309,88 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63, pp.112247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of a semi-industrial infant milk formula powder and of a low-heat alternative process involving membrane filtration</w:t>
+                <w:t xml:space="preserve">Life cycle inventories and life cycle impact assessment datasets of a classic processing route for the manufacture of infant milk formula powder and of a low-heat alternative route involving the substitution of pasteurization by microfiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Saint-Preux</w:t>
@@ -406,121 +410,125 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Tanguy</w:t>
+                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, pp.100278. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178329v1</w:t>
+                <w:t xml:space="preserve">hal-05178309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle inventories and life cycle impact assessment datasets of a classic processing route for the manufacture of infant milk formula powder and of a low-heat alternative route involving the substitution of pasteurization by microfiltration</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of a semi-industrial infant milk formula powder and of a low-heat alternative process involving membrane filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Saint-Preux</w:t>
@@ -534,7822 +542,7822 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111892⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.100278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178309v1</w:t>
+                <w:t xml:space="preserve">hal-05178329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment to quantify the environmental performance of multi-products food processing systems such as milk fractionation: Importance of subdivision and allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Héquet</w:t>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 380, pp.112147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of an industrial-scale milk fractionation process generating 5 co-products: Cream, casein, lactose and two whey-protein ingre dients enriche d in α-lactalbumin or β-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Héquet</w:t>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, pp.110676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives végétales aux produits laitiers - Leviers et enjeux pour l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Garric</w:t>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, F 6 060 – 1</w:t>
+              <w:t xml:space="preserve">, 2024, F6060–1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitaliser sur les fermentations laitières pour proposer des alliances innovantes de lait et de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 83, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes and beliefs of French consumers towards innovative food products that mix dairy and plant-based components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Drigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Drigon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lena Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.100725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2023.100725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from a proteomic comparative analysis highlight differential adaptation of Lactobacillus delbrueckii subsp. bulgaricus to cow milk versus to soy milk environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45, pp.108653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stressing life of Lactobacillus delbrueckii subsp. bulgaricus in soy milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106, pp.104042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic force microscopy to assess the mechanical properties of individual casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bauland</w:t>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128, pp.107577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2022.107577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining plant and dairy proteins in food colloid design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma B A Hinderink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma B A Hinderink</w:t>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Boire</w:t>
+                <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Renard</w:t>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard M C Sagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56, pp.101507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cocis.2021.101507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Adaptation of Propionibacterium freudenreichii CIRM-BIA129 to Cow’s Milk Versus Soymilk Environments Modulates Its Stress Tolerance and Proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.549027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface properties associated with the production of polysaccharides in the food bacteria Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Parayre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 92, pp.103579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2020.103579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy of food assembly: Structural and mechanical insights at the nanoscale and potential opportunities from other fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The adhesion of homogenized fat globules to proteins is increased by milk heat treatment and acidic pH: Quantitative insights provided by AFM force spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sameh Obeid</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Tanguy-Sai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2020.100654⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, pp.108847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617534v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adhesion of homogenized fat globules to proteins is increased by milk heat treatment and acidic pH: Quantitative insights provided by AFM force spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Atomic force microscopy of food assembly: Structural and mechanical insights at the nanoscale and potential opportunities from other fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108847⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.100654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2020.100654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405809v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an aqueous two-phase emulsion using hydrophobized whey proteins and erythritol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93, pp.351-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surface properties of milk fat globules govern their interactions with the caseins: Role of homogenization and pH probed by AFM force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 182, pp.110363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.110363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02215870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Complexity of Milk Fat Globules to Tailor Bioinspired Emulsions Providing Health Benefits: The Key Role Played by the Biological Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 121 (1), pp.1800201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejlt.201800201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young modulus of supported lipid membranes containing milk sphingomyelin in the gel, fluid or liquid ordered phase, determined using AFM force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1861, pp.1523-1532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02198128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phase and charge of milk polar lipid membrane bilayers govern their selective interactions with proteins as demonstrated with casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 534, pp.279-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmitoyl ceramide promotes milk sphingomyelin gel phase domains formation and affects the mechanical properties of the fluid phase in milk-SM/DOPC supported membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Ramana Murthy Appala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1860 (3), pp.635-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casein interaction with lipid membranes: Are the phase state or charge density of the phospholipids affecting protein adsorption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Crespo-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Crespo-Villanueva</w:t>
+                <w:t xml:space="preserve">Berta Gumi-Audenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berta Gumi-Audenis</w:t>
+                <w:t xml:space="preserve">Fausto Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fausto Sanz</w:t>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1860 (12), pp.2588-2598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gel-gel phase separation within milk sphingomyelin domains revealed at the nanoscale using atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maohui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maohui Chen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shan Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1859, pp.949-958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid domains in the milk fat globule membrane: Dynamics investigated in situ in milk in relation to temperature and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 220, pp.352-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of milk sphingomyelin bilayer membranes in the gel phase: Effects of naturally complex heterogeneity, saturation and acyl chain length investigated on liposomes using AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 210, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.11.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of membranes composed of gel-phase or fluid-phase phospholipids probed on liposomes by atomic force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Et Thakafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Delorme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Mériadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (21), pp.5117-5126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu</w:t>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chever</w:t>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 143, pp.97-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol Decreases the Size and the Mechanical Resistance to Rupture of Sphingomyelin Rich Domains, in Lipid Bilayers Studied as a Model of the Milk Fat Globule Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appala Venkata Ramana Appala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (26), pp.6757-6765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temperature-dependent physical state of polar lipids and their miscibility impact the topography and mechanical properties of bilayer models of the milk fat globule membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appala Venkata Ramana Appala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1858 (9), pp.2181-2190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2016.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid gelation of whey protein microbeads of different sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robi Andoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 96 (2), pp.213-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13594-015-0260-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of lipids in milks, infant milk formulas and various dairy products: role of technologicalprocesses and potential impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (6), pp.863-893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13594-015-0263-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current ways to modify the structure of whey proteins for specific functionalities—a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+                <w:t xml:space="preserve">Muhammad Gulzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13594-014-0190-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM study of casein micelles cross-linked by genipin: effects of acid pH and citrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cholesterol strongly affects the organization of lipid monolayers studied as models of the milk fat globule membrane: Condensing effect and change in the lipid domain morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appala Venkata Ramana Murthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naaman Francisco Nogueira Silva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-014-0199-9⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1848 (10 Part A), pp.2308-2316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123275v2</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol strongly affects the organization of lipid monolayers studied as models of the milk fat globule membrane: Condensing effect and change in the lipid domain morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AFM study of casein micelles cross-linked by genipin: effects of acid pH and citrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naaman Francisco Nogueira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appala Venkata Ramana Murthy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
+                <w:t xml:space="preserve">Eric Beaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.06.014⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (1), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-014-0199-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168335v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123275v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial arrangement of casein micelles and whey protein aggregate in acid gels: Insight on mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robi Andoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.118-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallized S-Layer Protein of a Probiotic Propionibacterium: Structural and Nanomechanical Changes upon Temperature or pH Shifts Probed by Solid-State NMR and AFM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo de Sa Peixoto</w:t>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Roiland</w:t>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Thomas</w:t>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (1), pp.199-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la503735z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the addition of thiol reagents to heated milk on protein interactions and acid gelation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Nguyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.A. Nguyen Nguyen</w:t>
+                <w:t xml:space="preserve">Skelte G. Anema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skelte G. Anema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Marie Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palatasa Havea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42, pp.42-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Exchange Chromatography with conductivity detection compared to spectrophotometry to assay phosphate in milk and milk products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Setiawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurnal Teknologi Dan Industri Pangan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (1), pp.115-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6066/jtip.2015.26.1.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk Sphingomyelin Domains in Biomimetic Membranes and the Role of Cholesterol: Morphology and Nanomechanical Properties Investigated Using AFM and Force Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maohui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Milhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (22), pp.6516-6524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la501640y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of non-covalent interactions between the milk proteins on the rheological properties of acid gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Nguyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palatasa Havea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skelte G. Anema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (2), pp.57-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2014.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-protein fat-free acid milk gels: Control of protein composition and heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.95-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2014.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model mixtures evidence the respective roles of whey protein particles and casein micelles during acid gelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robi Andoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.203-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The protein interactions and rheological properties of skim milk heated in the presence of low levels of reducing agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen H.A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Wong</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Palatasa Havea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skelte G. Anema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138 (2-3), pp.1604-1609. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.10.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.10.071⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of surface β-Glucan polysaccharide to physicochemical and immunomodulatory properties of Propionibacterium freudenreichii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dewulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (6), pp.1765-1775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.07027-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of adding low levels of a disulfide reducing agent on the disulfide interactions of β-Lactoglobulin and κ-Casein in skim milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen H.A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skelte G. Anema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Wong</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Palatasa Havea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (9), pp.2337-2342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf205297p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM imaging of milk casein micelles: Evidence for structural rearrangement upon acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Ouanezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (11), pp.4915-4919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la3001448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the hydrophobicity of the heat-induced whey protein complexes improves the acid gelation of skim milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Morand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Assiba Dekkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (2), pp.103-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2012.03.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing the isoelectric point of the heat-induced whey protein complexes affects the acid gelation of skim milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (1), pp.9-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of adding low levels of β-mercaptoethanol on the disulphide bonds of κ-casein and β-lactoglobulin solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen H.A. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skelte G. Anema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palatasa Havea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Wong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.78-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.12.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On how k-casein affects the interactions between the heat-induced whey protein/k-casein complexes and the casein micelles during the acid gelation of skim milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (9), pp.670-678. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.01.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to tailor heat-induced whey protein/κ-casein complexes as a means to investigate the acid gelation of milk--a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (2), pp.97-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13594-011-0013-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation protéique et propriétés gélifiantes et moussantes des protéines laitières - Quoi de neuf sur le plan des connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.117-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/79qw-3z86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heat-induced changes in skim milk using asymmetrical flow field-flow fractionation coupled with multiangle laser light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (24), pp.12592-12601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf102808f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Heat-Induced Whey Protein/K-Casein Complexes in the Formation of Acid Milk Gels: A Kinetic Study Using Rheology and Confocal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jemin</w:t>
+                <w:t xml:space="preserve">V. Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Tilly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57, pp.5910-5917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced aggregation of whey proteins in the presence of kappa-casein or sodium caseinate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merveille Nono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merveille Nono</w:t>
+                <w:t xml:space="preserve">Taco Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23, pp.1103-1110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.07.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and properties of the whey protein/$\kappa$-casein complexes in heated skim milk - A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 89 (1), pp.3-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of stirred yoghurt as affected by gel pH on stirring, storage temperature and pH changes after stirring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Renan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Renan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">V. Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Arnoult-Delest</w:t>
+                <w:t xml:space="preserve">Denis Pâquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19, pp.142-148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2008.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2008.09.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Heat-Induced Whey Protein/kappa-Casein Complexes in the Formation of Acid Milk Gels: A Kinetic Study Using Rheology and Confocal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Jemin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57, pp.5910-5917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf804042k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and properties of the whey protein/kappa-casein complexes in heated skim milk – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 89, pp.3-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/dst:2008033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rebodying of stirred yoghurt : interactions between proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pâquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 75, pp.450-456. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002202990800352X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S002202990800352X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited enzymatic treatment of skim milk using chymosin affects the micelle/serum distribution of the heat-induced whey protein/κ -casein aggregates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Changes in the acid gelation of skim milk as affected by heat-treatment and alkaline pH-conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chatriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gamerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55, pp.6736-6745. </w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87, pp.119-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf0705771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lait:2007003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454014v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the acid gelation of skim milk as affected by heat-treatment and alkaline pH-conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Limited enzymatic treatment of skim milk using chymosin affects the micelle/serum distribution of the heat-induced whey protein/κ -casein aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Renan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chatriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gamerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lait:2007003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55, pp.6736-6745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0705771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454025v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of whey protein/κ-casein complexes in heated milk: Preferential reaction of whey protein with κ-casein in the casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas G. Dalgleish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (10), pp.1161-1167. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2007.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2007.03.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the acid gelation of skim milk as affected by heat-treatment and alkaline pH conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chatriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8368,909 +8376,909 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87 (2), pp.119-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid gelation properties of heated skim milk as a result of enzymatically induced changes in the micelle/serum distribution of the whey protein/κ-casein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chatriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gamerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (26), pp.10986-10993. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0722304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf0722304⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of heat-induced protein aggregates in milk as a means to recover the whey protein fraction in cheese manufacture, and potential of heat-treating milk at alkaline pH values in order to keep its rennet coagulation properties. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 86 (1), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2005046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and surface properties of the serum heat-induced protein aggregates isolated from heated skim milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (4), pp.303-315. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.04.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chymosin sensitivity of the heat-induced serum protein aggregates isolated from skim milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (12), pp.1435-1441. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2005.11.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH-Dependent behaviour of soluble protein aggregates formed during heat-treatment of milk at pH 6.5 or 7.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mekmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Arnoult-Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (1), pp.79-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022029905001627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of heat-induced protein aggregates in milk as a means to recover the whey protein fraction in cheese manufacture, and potential of heat-treating milk at alkaline pH values in order to keep its rennet coagulation properties. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 86 (1), pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment at alkaline pH on the rennet coagulation properties of skim milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85 (6), pp.515-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of soluble and micelle-bound protein aggregates in heated milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J R Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas G Dalgleish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9280,176 +9288,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating environmental impacts between coproducts - Challenges of a methodological consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Héquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; INAF; Université Laval Québec; Unité Mixte Transfrontalière BioEcoAgro; Université de Lille, Apr 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of a minimal process using membrane filtration replacing pasteurization for infant formula production at a semi-industrial scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9458,2589 +9466,2589 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Saint-Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan- Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Malo (35400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la végétalisation des régimes alimentaires occidentaux : innover avec les mixtes de lait et de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres NAM2S 2025 : Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut NuMeCan; INRAe STLO; laboratoire M2S, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation environnementale par analyse de cycle de vie de procédés de fabrication de formules infantiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Saint-Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Florury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mixtes animal-végétal : un levier d’innovation pour végétaliser l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la commission R&amp;D LIGERIAA,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valorial, Jun 2024, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in mixed egg-plant foods for environmental and health benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WPSA, Sep 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermented dairy and legume-based food products: from smart design of lactic acid bacteria to innovative products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do probiotic dairy starters adapt to vegetable milks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, UMR STLO, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of the enzymatic casein gel: dependence with the ion distribution in casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bauland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS. INRAE, Nov 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk, egg and vegetable combinations for a smart food design to promote environmental sensorial health and safety benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STLOpendays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight on the formation of whey protein microbeads by a microfluidic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robi Andoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tabuteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference and exhibition on powder tecchnology INDONESIA (ICePTi) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bandung, Indonesia. pp.030022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5021215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the phase state or charge density of the phospholipids affecting protein adsorption onto the membrane?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Crespo-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Crespo-Villanueva</w:t>
+                <w:t xml:space="preserve">Berta Gumi-Audenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berta Gumi-Audenis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fausto Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina I Giannotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7.International Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingomyelin-rich domains in bilayer models of the milk fat globule membrane: temperature governs structural and mechanical heterogeneity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Ramana Murthy Appala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFM BioMed Conference Porto 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation, structures and properties of whey protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Nutrition Infantile, Spectralys Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of adsorption of gastric lipase in model membranes of milk fat globules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Euro Fed Lipid Congress "Fats, Oils and Lipids: New Challenges in Technology, Quality Control and Health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation, structure and properties of whey protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2.international Conference on Sustainable Agriculture and Food Security - A comprehensive approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Jatinangor, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation, structure et propriétés des agrégats de protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "structurationdes gels laitiers : addition d'(exo)polysaccharides, proteines d'origine végétale,.."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02215950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation, Characterization and Stability of Nanogels Made with Reticulated Casein Micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naaman Nogueira-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naaman Nogueira-Silva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Barhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on microstructure of dairy products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure des yaourts : des mélanges modèles pour révéler les rôles respectifs des particules de protéines sériques et des micelles de caséine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robi Andoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Congrès du GFR 2013 – session Rhéométrie &amp; caractérisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution imaging of milk casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Ouanezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFM BIOMED Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On how heat-induced whey protein/κ-casein complexes affect interactions during the acid gelation of milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Dairy Science and Technology Week 2010 - IDF Symposium on Science and Technology of Fermented Milk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Tromsö, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des nanostructures protéiques et propriétés rhéologiques des gels acides de lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45 iéme colloque du GFR Rhéologie des matériaux nanostructurés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing the heat-induced whey protein complexes: a key to engineer the interactions in acid milk gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment on the formation of acid milk gel: a kinetic study using rheology and confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Jemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Food Rheology and Structure, ISFRS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Zurick, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02215935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of heat treatment on the formation of acid milk gel: a kinetic study using rheology and confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jemin</w:t>
+                <w:t xml:space="preserve">V. Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Tilly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Food Rheology and Structure-ISFRS 2009-Zurich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId336"/>
+      <w:footerReference w:type="default" r:id="rId335"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12108,51 +12116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F004B01"/>
+    <w:nsid w:val="F85576DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12339,51 +12347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-guyomarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4481-5610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125980086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hermant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tanguy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drigon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Nicolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107577" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103579" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2020.100654" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108847" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110363" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800201" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198128v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2019.07.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.09.033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Ramana Murthy Appala" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.12.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892948v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Crespo-Villanueva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Gumi-Audenis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sanz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.09.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohui Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Zou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.02.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.10.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.11.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4DTZ81P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529481v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00363" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appala Venkata Ramana Appala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.06.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robi Andoyo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0260-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454557v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0263-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0190-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123275v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bahri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0199-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168335v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appala Venkata Ramana Murthy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.06.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123274v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skelte G. Anema" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palatasa Havea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.10.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Setiawati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6066/jtip.2015.26.1.115" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Godefroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501640y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.03.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209631v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.02.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.10.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209400v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen H.A. Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.10.071" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VR1NWLT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf205297p" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209301v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouanezar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3001448" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209305v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiba Dekkari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.03.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7X4Q5ZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189599v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.10.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.12.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRHQ8JN4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454176v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.01.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGMWTCK9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930572v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-011-0013-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454173v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/79qw-3z86" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Surel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102808f" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Nono" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.07.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5RPQB47-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895696v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Donato" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454061v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnoult-Delest" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#226;quet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brul&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.09.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4H1N65B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454072v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jemin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf804042k" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2008033" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnoult-Delest" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002202990800352X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FD3FE372B95D98973C940ABFD4A7239432233B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454014v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chatriot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gamerre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0705771" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ML29DN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454025v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Mahieux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453990v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amiot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G. Dalgleish" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.03.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVRJ3Z1P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895639v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454007v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0722304" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7N435C3F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453945v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005046" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453981v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGTJR5D6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453947v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.11.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2R3K87-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453909v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001627" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895574v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895565v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Camier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294392v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J R Law" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G Dalgleish" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042065v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san- Guiziou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495386v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754147v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Florury" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606603v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689658v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428277v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097210v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709342v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021215" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537762v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I Giannotti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304531v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209823v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209882v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215950v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986538v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Nogueira-Silva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barhi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209506v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454240v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454243v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454241v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454242v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215935v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495831v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-guyomarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4481-5610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125980086" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scussat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Hermant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083224v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drigon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Nicolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03622993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2022.107577" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103579" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Obeid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy-Sai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108847" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2020.100654" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110363" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966246v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201800201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198128v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Et Thakafy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2019.07.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.09.033" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686867v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Ramana Murthy Appala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.12.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Crespo-Villanueva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Gumi-Audenis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sanz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2018.09.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495395v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohui Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Zou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.02.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.10.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686868v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.11.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4DTZ81P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00363" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appala Venkata Ramana Appala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.06.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robi Andoyo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0260-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454557v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0263-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0190-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appala Venkata Ramana Murthy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.06.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123275v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Francisco Nogueira Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bahri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0199-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.031" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Guellec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503735z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123274v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skelte G. Anema" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palatasa Havea" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.10.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229562v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Setiawati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6066/jtip.2015.26.1.115" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Godefroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501640y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.03.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.02.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209518v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.10.019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen H.A. Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.10.071" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VR1NWLT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209311v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre-Breton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dewulf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07027-11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209306v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf205297p" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209301v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouanezar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3001448" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209305v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiba Dekkari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2012.03.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7X4Q5ZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.10.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.12.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRHQ8JN4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454176v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.01.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGMWTCK9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930572v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-011-0013-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454173v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/79qw-3z86" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454156v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Surel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102808f" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494452v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jemin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454097v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merveille Nono" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.07.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5RPQB47-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Donato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454061v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnoult-Delest" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P&#226;quet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brul&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.09.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4H1N65B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454072v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jemin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf804042k" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454057v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst:2008033" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454094v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnoult-Delest" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002202990800352X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FD3FE372B95D98973C940ABFD4A7239432233B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454025v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Mahieux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chatriot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gamerre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454014v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0705771" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ML29DN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amiot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G. Dalgleish" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2007.03.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVRJ3Z1P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895639v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0722304" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7N435C3F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453945v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005046" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453981v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jean" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.04.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGTJR5D6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453947v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2005.11.013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2R3K87-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453909v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mekmene" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029905001627" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895574v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895565v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Camier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294392v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J R Law" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G Dalgleish" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042065v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san- Guiziou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495386v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Florury" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606603v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689658v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428277v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097210v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709342v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tabuteau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021215" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537762v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I Giannotti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304531v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209823v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209882v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740966v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215950v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986538v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naaman Nogueira-Silva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barhi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209506v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454240v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454243v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454241v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454242v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02215935v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495831v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>