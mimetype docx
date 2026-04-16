--- v1 (2026-03-26)
+++ v2 (2026-04-16)
@@ -147,1785 +147,2383 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des méthodes mixtes pour comprendre et expliquer la mise en œuvre différenciée d’une politique publique. Retour sur une enquête collective sur les politiques d’emploi des personnes en situation de handicap dans la fonction publique</w:t>
+                <w:t xml:space="preserve">Penser l’emploi des personnes handicapées en lien avec la santé au travail et la soutenabilité du travail en milieu ordinaire : une urgence politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Une politique au prisme de l’expérience. 50 ans d’action publique sur le handicap en France, Baudot P-Y et Andrien L (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466227v1</w:t>
+                <w:t xml:space="preserve">hal-05568715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traductions de la convention des Nations unies relative aux droits des personnes handicapées en France et en Suède</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Travail protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéa Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...56 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les zones grises des relations de travail et d’emploi (Tome II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Teseo, 2024, 9781911693444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55778/ts911693406c230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
-[...370 lines deleted...]
-                <w:t xml:space="preserve">hal-01986070v1</w:t>
+                <w:t xml:space="preserve">hal-04707411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche « désordonnée » et « éthique » à la fois ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des méthodes mixtes pour comprendre et expliquer la mise en œuvre différenciée d’une politique publique. Retour sur une enquête collective sur les politiques d’emploi des personnes en situation de handicap dans la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du PPR Autonomie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05516357v1</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 169-170 (1), pp.88-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063251400751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les référents handicap : entre application des textes et accompagnement d’une transformation sociale de l’emploi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Handicaps d’origine professionnelle : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Quidu</w:t>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Alter "Disability for the real world"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04795666v1</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d’ignorance de l’origine professionnelle des handicaps au travail. Le cas de la fonction publique hospitalière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les traductions de la convention des Nations unies relative aux droits des personnes handicapées en France et en Suède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Alter "Disability for the real world"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04795456v1</w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 14 (2), pp.31-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.252.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser le travail protégé pour répondre à l’objectif d’inclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Déployer l’Ésat hors des murs suffit-il à déségréguer les travailleur·euses handicapé·es ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Alter "Disability for the real world"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04795668v1</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.15702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a besoin des Ésat ? Analyse des logiques d’orientation vers le secteur de travail protégé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Articulation entre politique inclusive et travail protégé des personnes handicapées : le cas suédois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de sociologie - RT 19 Santé, maladie, médecine, handicap</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04795708v1</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.177-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.9338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des quotas d’emploi de personnes handicapées, la production de handicap au travail. Analyse d’un cloisonnement sectoriel de l’action publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Note de lecture, Handicap et travail, A. Revillard, Presses de la Fondation nationale des Sciences politiques, Paris (2019), 120 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de sociologie - RT6 et RT 34 : L’intersectorisation des politiques sociales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04795688v1</w:t>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.56-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alter.2019.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : entre situations individuelles et enjeux structurels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Face à l’évolution des publics et pour répondre à l’objectif de déségrégation : les pratiques des ESAT de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Le travail dans tous ses états : effets sur la santé »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04795745v1</w:t>
+              <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65e année (3), pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psm.193.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance des ressources individuelles des travailleurs sociaux dans leur rapport à l’objectif d’inclusion en milieu ordinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’emploi des personnes handicapées dans la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence annuelle d’ALTER sur « Les normes interrogées par le handicap »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Disability Research (ALTER), Apr 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.33-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.7759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une recherche « désordonnée » et « éthique » à la fois ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles du PPR Autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR Autonomie, Oct 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007442v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les référents handicap dans la fonction publique : une variété de situations pour une mission commune, l’inclusion professionnelle des personnes handicapées</w:t>
+                <w:t xml:space="preserve">Emploi des personnes handicapées : articuler l’intégration professionnelle à la soutenabilité du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence annuelle d’ALTER sur « Les normes interrogées par le handicap »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Disability Research (ALTER), Apr 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">1975-2005-2025 : 50 ans d’action publique sur le handicap en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGCS; Université Dauphine PSL (IRISSO); INRAE; Comité d'histoire de la Sécurité sociale; Science Po (LIEPP), Jun 2025, Paris - Ministère des Solidarités, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552835v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment and Disability across Europe: Thoughts from the public sector</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">(Sur)production de handicap au travail : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Ondrusova</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Annual Conference of Alter "Participation, and Human Rights in Disability Research, Comparisons and Exchanges" / "Inclusion, Participation et Droits de l'Homme, Avancées de la recherche en sciences sociales et humaines sur le handicap"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ALTER - European Society for Disability Research, Jun 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Le handicap, la santé et l’emploi vus des deux côtés du guichet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM-Lise, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896125v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de 2005 et obligation d’emploi des personnes handicapées : comment les employeurs publics s’en sont saisis ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les référents handicap : entre application des textes et accompagnement d’une transformation sociale de l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Quidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Handicap, inclusion et accessibilité. Approches comparatives dans l’espace francophone »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INS HEA, Oct 2016, Suresnes, France</w:t>
+              <w:t xml:space="preserve">Conférence Alter "Disability for the real world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Louvain (Leuven), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901639v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production d’ignorance de l’origine professionnelle des handicaps au travail. Le cas de la fonction publique hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Alter "Disability for the real world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Louvain (Leuven), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le travail protégé pour répondre à l’objectif d’inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Alter "Disability for the real world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Louvain (Leuven), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des quotas d’emploi de personnes handicapées, la production de handicap au travail. Analyse d’un cloisonnement sectoriel de l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie - RT6 et RT 34 : L’intersectorisation des politiques sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT6 et RT34 de l'AFS, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : entre situations individuelles et enjeux structurels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Le travail dans tous ses états : effets sur la santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg; Université de Lausanne; Haute École de Santé Vaud; Haute école de travail social et de santé de Lausanne, Jun 2023, Fribourg (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a besoin des Ésat ? Analyse des logiques d’orientation vers le secteur de travail protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie - RT 19 Santé, maladie, médecine, handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT6 et RT34 de l'AFS, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : se centrer sur les situations individuelles pour ne pas voir les enjeux structurels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail dans tous ses états : effets sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’importance des ressources individuelles des travailleurs sociaux dans leur rapport à l’objectif d’inclusion en milieu ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Conférence annuelle d’ALTER sur « Les normes interrogées par le handicap »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Disability Research (ALTER), Apr 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les référents handicap dans la fonction publique : une variété de situations pour une mission commune, l’inclusion professionnelle des personnes handicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Conférence annuelle d’ALTER sur « Les normes interrogées par le handicap »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Disability Research (ALTER), Apr 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employment and Disability across Europe: Thoughts from the public sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ondrusova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth Annual Conference of Alter "Participation, and Human Rights in Disability Research, Comparisons and Exchanges" / "Inclusion, Participation et Droits de l'Homme, Avancées de la recherche en sciences sociales et humaines sur le handicap"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALTER - European Society for Disability Research, Jun 2016, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de 2005 et obligation d’emploi des personnes handicapées : comment les employeurs publics s’en sont saisis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Handicap, inclusion et accessibilité. Approches comparatives dans l’espace francophone »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INS HEA, Oct 2016, Suresnes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’emploi des personnes handicapées dans la fonction publique au prisme du positionnement des acteurs : d’un questionnement médical vers une réflexion ressources humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence annuelle Alter « Interroger les sociétés contemporaines à la lumière du handicap »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alter (European Society for Disability Research/Société Européenne de Recherche sur le Handicap), Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1935,373 +2533,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclure ou protéger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'EHESP; Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 234 p., 2025, Santé enjeu social, 979-10-413-0316-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045010v1</w:t>
-              </w:r>
-[...121 lines deleted...]
-                <w:t xml:space="preserve">hal-04707411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référents handicap : enquête dans la fonction publique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Valdes</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2311,315 +2786,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employment of persons with disabilities: feedback from future social and medico-social professionals in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWSD 2016 Joint World Conference on Social Work, Education and Social Development "Promoting the dignity and worth of people"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional seminars on the employment of people with disabilities to set links between researchers and professional actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWSD 2016 Joint World Conference on Social Work, Education and Social Development "Promoting the dignity and worth of people"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles organisations collectives et quelles actions individuelles pour la concrétisation du droit au travail des personnes handicapées dans la fonction publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Accès aux droits, handicap et participation sociale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nanterre, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2687,51 +3162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="378E6880"/>
+    <w:nsid w:val="074CC86D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2918,51 +3393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-jaffres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8001-3797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240595998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400751" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05340706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.252.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15702" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9338" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2019.06.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.193.0014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795688v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gustafsson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ondrusova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901639v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/inclure-ou-proteger/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707411v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Boudinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-jaffres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8001-3797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240595998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Boudinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400751" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568772v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05340706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.252.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15702" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2019.06.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.193.0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gustafsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ondrusova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/inclure-ou-proteger/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>