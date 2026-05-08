--- v2 (2026-04-16)
+++ v3 (2026-05-08)
@@ -147,241 +147,327 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’emploi des personnes handicapées en lien avec la santé au travail et la soutenabilité du travail en milieu ordinaire : une urgence politique</w:t>
+                <w:t xml:space="preserve">Les personnes handicapées : une marginalisation persistante vis-à-vis de l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cédric Frétigné; Philippe Semenowicz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une politique au prisme de l’expérience. 50 ans d’action publique sur le handicap en France, Baudot P-Y et Andrien L (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+              <w:t xml:space="preserve">Grand manuel de l'insertion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Hors collection, 9782100872718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568715v1</w:t>
+                <w:t xml:space="preserve">hal-05603302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser l’emploi des personnes handicapées en lien avec la santé au travail et la soutenabilité du travail en milieu ordinaire : une urgence politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une politique au prisme de l’expérience. 50 ans d’action publique sur le handicap en France, Baudot P-Y et Andrien L (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Travail protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéa Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les zones grises des relations de travail et d’emploi (Tome II)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teseo, 2024, 9781911693444. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55778/ts911693406c230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -391,743 +477,743 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des méthodes mixtes pour comprendre et expliquer la mise en œuvre différenciée d’une politique publique. Retour sur une enquête collective sur les politiques d’emploi des personnes en situation de handicap dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 169-170 (1), pp.88-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07591063251400751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicaps d’origine professionnelle : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traductions de la convention des Nations unies relative aux droits des personnes handicapées en France et en Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 14 (2), pp.31-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.252.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déployer l’Ésat hors des murs suffit-il à déségréguer les travailleur·euses handicapé·es ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.15702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulation entre politique inclusive et travail protégé des personnes handicapées : le cas suédois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154, pp.177-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/formationemploi.9338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture, Handicap et travail, A. Revillard, Presses de la Fondation nationale des Sciences politiques, Paris (2019), 120 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1), pp.56-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.alter.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à l’évolution des publics et pour répondre à l’objectif de déségrégation : les pratiques des ESAT de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 65e année (3), pp.14-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psm.193.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’emploi des personnes handicapées dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 152, pp.33-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/travailemploi.7759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1137,1393 +1223,1393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche « désordonnée » et « éthique » à la fois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du PPR Autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PPR Autonomie, Oct 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emploi des personnes handicapées : articuler l’intégration professionnelle à la soutenabilité du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Sur)production de handicap au travail : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1975-2005-2025 : 50 ans d’action publique sur le handicap en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGCS; Université Dauphine PSL (IRISSO); INRAE; Comité d'histoire de la Sécurité sociale; Science Po (LIEPP), Jun 2025, Paris - Ministère des Solidarités, France</w:t>
+              <w:t xml:space="preserve">Le handicap, la santé et l’emploi vus des deux côtés du guichet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM-Lise, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568634v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Sur)production de handicap au travail : ignorance produite, prévention empêchée. Une enquête dans la fonction publique hospitalière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emploi des personnes handicapées : articuler l’intégration professionnelle à la soutenabilité du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le handicap, la santé et l’emploi vus des deux côtés du guichet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM-Lise, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">1975-2005-2025 : 50 ans d’action publique sur le handicap en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGCS; Université Dauphine PSL (IRISSO); INRAE; Comité d'histoire de la Sécurité sociale; Science Po (LIEPP), Jun 2025, Paris - Ministère des Solidarités, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568680v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référents handicap : entre application des textes et accompagnement d’une transformation sociale de l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Quidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Alter "Disability for the real world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Louvain (Leuven), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’ignorance de l’origine professionnelle des handicaps au travail. Le cas de la fonction publique hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Alter "Disability for the real world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Louvain (Leuven), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le travail protégé pour répondre à l’objectif d’inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Alter "Disability for the real world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Louvain (Leuven), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des quotas d’emploi de personnes handicapées, la production de handicap au travail. Analyse d’un cloisonnement sectoriel de l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de sociologie - RT6 et RT 34 : L’intersectorisation des politiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT6 et RT34 de l'AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : entre situations individuelles et enjeux structurels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Le travail dans tous ses états : effets sur la santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Fribourg; Université de Lausanne; Haute École de Santé Vaud; Haute école de travail social et de santé de Lausanne, Jun 2023, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui a besoin des Ésat ? Analyse des logiques d’orientation vers le secteur de travail protégé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : se centrer sur les situations individuelles pour ne pas voir les enjeux structurels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de sociologie - RT 19 Santé, maladie, médecine, handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT6 et RT34 de l'AFS, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le travail dans tous ses états : effets sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795708v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien dans l’emploi au sein de la fonction publique hospitalière française : se centrer sur les situations individuelles pour ne pas voir les enjeux structurels ?</w:t>
+                <w:t xml:space="preserve">Qui a besoin des Ésat ? Analyse des logiques d’orientation vers le secteur de travail protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail dans tous ses états : effets sur la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie - RT 19 Santé, maladie, médecine, handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT6 et RT34 de l'AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568808v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance des ressources individuelles des travailleurs sociaux dans leur rapport à l’objectif d’inclusion en milieu ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence annuelle d’ALTER sur « Les normes interrogées par le handicap »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Disability Research (ALTER), Apr 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référents handicap dans la fonction publique : une variété de situations pour une mission commune, l’inclusion professionnelle des personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence annuelle d’ALTER sur « Les normes interrogées par le handicap »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Disability Research (ALTER), Apr 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employment and Disability across Europe: Thoughts from the public sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ondrusova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Annual Conference of Alter "Participation, and Human Rights in Disability Research, Comparisons and Exchanges" / "Inclusion, Participation et Droits de l'Homme, Avancées de la recherche en sciences sociales et humaines sur le handicap"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALTER - European Society for Disability Research, Jun 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de 2005 et obligation d’emploi des personnes handicapées : comment les employeurs publics s’en sont saisis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Handicap, inclusion et accessibilité. Approches comparatives dans l’espace francophone »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INS HEA, Oct 2016, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’emploi des personnes handicapées dans la fonction publique au prisme du positionnement des acteurs : d’un questionnement médical vers une réflexion ressources humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence annuelle Alter « Interroger les sociétés contemporaines à la lumière du handicap »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alter (European Society for Disability Research/Société Européenne de Recherche sur le Handicap), Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2533,100 +2619,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclure ou protéger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'EHESP; Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 234 p., 2025, Santé enjeu social, 979-10-413-0316-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2636,147 +2722,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les référents handicap : enquête dans la fonction publique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daubas-Letourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2786,315 +2872,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employment of persons with disabilities: feedback from future social and medico-social professionals in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWSD 2016 Joint World Conference on Social Work, Education and Social Development "Promoting the dignity and worth of people"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional seminars on the employment of people with disabilities to set links between researchers and professional actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWSD 2016 Joint World Conference on Social Work, Education and Social Development "Promoting the dignity and worth of people"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles organisations collectives et quelles actions individuelles pour la concrétisation du droit au travail des personnes handicapées dans la fonction publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Accès aux droits, handicap et participation sociale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nanterre, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3162,51 +3248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="074CC86D"/>
+    <w:nsid w:val="E4B3DE5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3393,51 +3479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-jaffres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8001-3797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240595998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Boudinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400751" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568772v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05340706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.252.0031" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15702" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9338" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2019.06.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.193.0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7759" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gustafsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ondrusova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/inclure-ou-proteger/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913755v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-jaffres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8001-3797" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240595998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/grand-manuel-insertion-politiques-dispositifs-et-acteurs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daubas-Letourneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707411v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Boudinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55778/ts911693406c230" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05466227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400751" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05340706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.252.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15702" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9338" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419045v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2019.06.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.193.0014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7759" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gustafsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ondrusova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05045010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/inclure-ou-proteger/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913755v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>