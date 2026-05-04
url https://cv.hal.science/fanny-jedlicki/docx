--- v0 (2026-03-30)
+++ v1 (2026-05-04)
@@ -1703,51 +1703,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1801,188 +1801,314 @@
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://ases.hypotheses.org/bulletin-de-lases-juin-2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et conclusion du texte « Entre cadrage institutionnel et autonomie disciplinaire : exposition du travail de reprise des fiches RNCP »</w:t>
+                <w:t xml:space="preserve">Entre cadrage institutionnel et autonomie disciplinaire : exposition du travail de reprise des fiches RNCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière le cas de Pinar Selek, la recherche en danger en Turquie et ailleurs dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Erlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Laborier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour critique sur le travail collectif de refonte des fiches RNCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1991,727 +2117,727 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tralongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude de l’ASES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des sociologues enseignant.e.s du supérieur, Dec 2024, Centre des colloques, Aubervilliers, Campus Condorcet, France. https://ases.hypotheses.org/bulletin-de-lases-juin-2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du « fin fond de nulle part » à Chaillot. La transmission de dispositions à la mobilité socio-spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Parcours de formation et mobilités géographiques : modèles, instruments, stratégies. France et empire colonial français, XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traverser les espaces géographiques, sociaux et académiques. Quand les petits-moyens périphériques vont à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité spatiale et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT5 et RT 9 de l'Association Française de Sociologie, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre de l’émigration étudiante. Trajectoires de &amp;quot;petites-moyennes&amp;quot; originaires des périphéries scolaires et résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires étudiantes et enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INED, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of a European citizenship. Origins' mobilization and national belonging among Argentinians and Israelis of European background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual ASN World Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harriman Institute; Columbia University, May 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las fronteras sociales y geograficas de la ‘democratizacion escolar’ francesa. El caso de los estudiantes de origen popular y rura</w:t>
+                <w:t xml:space="preserve">La ambivalencia de las identidades nacionales y políticas en los hijos de exiliados chilenos », panel « Political Exile and Citizenship: National and Transnational Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Congreso Chileno de Sociología y PreAlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Arturo Pratt, Dec 2016, Iquique, Chile</w:t>
+              <w:t xml:space="preserve">XXXIV International Congress of LASA (Latin American Studies Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, New-York, Estados Unidos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434508v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ambivalencia de las identidades nacionales y políticas en los hijos de exiliados chilenos », panel « Political Exile and Citizenship: National and Transnational Perspectives</w:t>
+                <w:t xml:space="preserve">Las fronteras sociales y geograficas de la ‘democratizacion escolar’ francesa. El caso de los estudiantes de origen popular y rura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIV International Congress of LASA (Latin American Studies Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, New-York, Estados Unidos</w:t>
+              <w:t xml:space="preserve">X Congreso Chileno de Sociología y PreAlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Arturo Pratt, Dec 2016, Iquique, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434600v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘étudiant.e.s des champs’ entre sédentarité et mobilité. Trajectoires post-bac d’étudiant.e.s ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès de l’AFS : la sociologie, une science contre nature ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Jun 2015, Versailles Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dispositions aux mobilités sociale et géographique. Trajectoires scolaires et pratiques de loisirs de jeunes hauts-normands entre contraintes socioéconomiques et spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Inégalités éducatives et espaces de vie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Sep 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desquiciada racionalización en la Educación Superior y la Investigación francesas. Cuando los universitarios están en peligro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2727,466 +2853,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas de sociología, mesa 13 - Los marcos sociales de la memoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de la Plata, Dec 2014, La Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los hijos del retorno chileno : presos de la memoria familiar del exilio, ausentes de la historia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas de sociología, mesa 13 - Los marcos sociales de la memoria, (Argentine), 3-5 décembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de la Plata, Dec 2014, la Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier Mémoire et Droits de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Le Chili actuel. Gouverner et résister dans une société néolibérale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Grenoble, Sep 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los hijos del retorno chileno : de la memoria familiar del exilio a la falta de reconocimiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Memoria historica, démocracia y derechos humanos »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Concepción, Nov 2012, Concepción, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmissions familiales de la mémoire de l’exil chilien : retour réflexif sur la construction et l’analyse de l’objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Mémoires des migrations et temps de l’histoire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité nationale de l’histoire de l’immigration, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434767v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-04208288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3325,51 +3318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aspirations des étudiants hauts-normands à l’aune des disparités sociales et territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d'étudiants : sources, enjeux et perspectives de recherche / sous la direction de Philippe Cordazzo ; préface de Cécile Lefèvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ined éditions, pp 217-232, 2019, 978-2-7332-8008-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3585,307 +3578,307 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'exil des Sud-Américains en Europe francophone / sous la direction de Galloro Piero-D. ; avec la collaboration de Morales La Mura Raul, Wey Claude, Ferry Vincent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy, pp.77-102, 2010, 978-2-8143-0041-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être collégien en classe de troisième en Polynésie française : des scolarités au gré de la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’équipe Atolls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Trabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art est une arme de combat féministe : France, Argentine, Honduras et Salvador : regards pluridisciplinaires croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Faubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, pp.220, A paraître, 979-10-240-1382-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433857v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-03022098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4352,51 +4345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4915" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Darbus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_POSO.2016.v53.n3.49417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.029.0024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2713" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gonz&#225;lez Bernaldo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Faubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Atolls" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trabut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Laacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiminal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hily" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4915" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Darbus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_POSO.2016.v53.n3.49417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.029.0024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2713" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gonz&#225;lez Bernaldo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Atolls" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trabut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Faubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Laacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiminal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hily" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>