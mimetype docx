--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -2512,165 +2512,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ambivalencia de las identidades nacionales y políticas en los hijos de exiliados chilenos », panel « Political Exile and Citizenship: National and Transnational Perspectives</w:t>
+                <w:t xml:space="preserve">Las fronteras sociales y geograficas de la ‘democratizacion escolar’ francesa. El caso de los estudiantes de origen popular y rura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIV International Congress of LASA (Latin American Studies Association)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, New-York, Estados Unidos</w:t>
+              <w:t xml:space="preserve">X Congreso Chileno de Sociología y PreAlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Arturo Pratt, Dec 2016, Iquique, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434600v1</w:t>
+                <w:t xml:space="preserve">hal-02434508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las fronteras sociales y geograficas de la ‘democratizacion escolar’ francesa. El caso de los estudiantes de origen popular y rura</w:t>
+                <w:t xml:space="preserve">La ambivalencia de las identidades nacionales y políticas en los hijos de exiliados chilenos », panel « Political Exile and Citizenship: National and Transnational Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Congreso Chileno de Sociología y PreAlas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Arturo Pratt, Dec 2016, Iquique, Chile</w:t>
+              <w:t xml:space="preserve">XXXIV International Congress of LASA (Latin American Studies Association)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, New-York, Estados Unidos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434508v1</w:t>
+                <w:t xml:space="preserve">hal-02434600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘étudiant.e.s des champs’ entre sédentarité et mobilité. Trajectoires post-bac d’étudiant.e.s ruraux</w:t>
               </w:r>
@@ -3599,286 +3599,286 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art est une arme de combat féministe : France, Argentine, Honduras et Salvador : regards pluridisciplinaires croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Faubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, pp.220, A paraître, 979-10-240-1382-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être collégien en classe de troisième en Polynésie française : des scolarités au gré de la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équipe Atolls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Trabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Trabut</w:t>
-[...41 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03022098v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-02433857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4345,51 +4345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4915" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Darbus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_POSO.2016.v53.n3.49417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.029.0024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2713" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gonz&#225;lez Bernaldo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Atolls" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trabut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Faubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Laacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiminal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hily" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.099.0055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.9539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0135" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leli&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4915" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Darbus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_POSO.2016.v53.n3.49417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.029.0024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2713" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534603v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lamarque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434714v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434426v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Gonz&#225;lez Bernaldo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02433857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Faubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;&#233;quipe Atolls" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Trabut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Rault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Laacher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiminal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hily" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>