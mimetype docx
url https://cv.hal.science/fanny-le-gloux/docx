--- v0 (2026-03-28)
+++ v1 (2026-05-22)
@@ -712,217 +712,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' preferences for bonus mechanisms supporting collective action in agri-environmental contracts</w:t>
+                <w:t xml:space="preserve">Upscaling environmental incentives in the Common Agricultural Policy: an ex ante evaluation method applied with the Farm Accountancy Data Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Annual Meeting of the Research Network on Economic Experiments for the Common Agricultural Policy (REECAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">9. Conférence Annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879832v1</w:t>
+                <w:t xml:space="preserve">hal-03879725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling environmental incentives in the Common Agricultural Policy: an ex ante evaluation method applied with the Farm Accountancy Data Network</w:t>
+                <w:t xml:space="preserve">Farmers' preferences for bonus mechanisms supporting collective action in agri-environmental contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conférence Annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">4. Annual Meeting of the Research Network on Economic Experiments for the Common Agricultural Policy (REECAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879725v1</w:t>
+                <w:t xml:space="preserve">hal-03879832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payments for environmental services with provision thresholds: farmers' preferences for a conditional bonus</w:t>
               </w:r>
@@ -1239,338 +1239,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can health concerns improve environmental public good provision through labels</w:t>
+                <w:t xml:space="preserve">Environmental and health labelling : and opportunity for the provision of agrienvironmental-climate public goods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Conférence Annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10th AIEAA Conference Agriculture, Food and Global Value Chains: Issues, Methods and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338416v1</w:t>
+                <w:t xml:space="preserve">hal-03338439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût de la modification du régime alimentaire des vaches laitières permettant de réduire les émissions de méthane entérique dans les élevages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can health concerns improve environmental public good provision through labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de recherches en sciences sociales (JRSS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">8e Conférence Annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338468v1</w:t>
+                <w:t xml:space="preserve">hal-03338416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and health labelling : and opportunity for the provision of agrienvironmental-climate public goods?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coût de la modification du régime alimentaire des vaches laitières permettant de réduire les émissions de méthane entérique dans les élevages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th AIEAA Conference Agriculture, Food and Global Value Chains: Issues, Methods and Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t>
+              <w:t xml:space="preserve">14. Journées de recherches en sciences sociales (JRSS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338439v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can health concerns improve environmental public good provision through labels?</w:t>
               </w:r>
@@ -1696,64 +1696,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A payment to support the reduction of enteric methane emissions in dairy farms should be adapted to the type of fodder system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,51 +2166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of changing dairy cows' diet to reduce enteric methane emissions in livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2539,51 +2539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2303738" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Alberto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Targetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schaller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eichhorn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2024.107120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-14414" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gloux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvaleix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22766" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Runge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Latacz-Lohmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Schaller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Todorova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Daugbjerg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12352" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Eichhorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo d'Alberto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03699623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04337587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGROE063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Gloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Issanchou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2303738" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Alberto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Targetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schaller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eichhorn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2024.107120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-14414" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gloux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvaleix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22766" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Runge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Latacz-Lohmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Schaller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Todorova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Daugbjerg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12352" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Eichhorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo d'Alberto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03699623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04337587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGROE063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>