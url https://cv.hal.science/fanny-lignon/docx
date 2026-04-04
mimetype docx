--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -2181,1114 +2181,1114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éthique des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Louvain GameLab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, May 2025, Louvain la Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentations genrées dans les jeux vidéo : évolution et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre·S et technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université de Mons, Nov 2025, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour le sexisme dans les jeux vidéo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GLAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Thalim - Université Sorbonne Nouvelle, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Personnages joueurs. Infra-personnages ou ultra-personnages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et pratiques de récits vidéoludiques et para-vidéoludiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université Côte d'Azur, May 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, May 2025, Louvain la Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment développer l’esprit critique des étudiant·es des masters MEEF face aux images produites par les systèmes d’intelligence artificielle générative (IAG) grand public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réévaluer la créativité humaine face à la génération artificielle du contenu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, webinaire GenIAL #2, Mar 2025, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Comment développer l’esprit critique des étudiant·es des masters MEEF face aux images produites par les systèmes d’intelligence artificielle générative (IAG) grand public ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les personnages de jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IMPEC / ICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Nov 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprendre sa place : les leviers du possible,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et numérique : work in progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes / Université de Bretagne Occidentale, Jun 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esika ya mwasi na masano : les représentations genrées dans les jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novembre numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de la République du Congo, Nov 2025, Kinshasa, Lubumbashi, Congo-Kinshasa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet de recherche IACRIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réévaluer la créativité humaine face à la génération artificielle du contenu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, webinaire GenIAL #2, Mar 2025, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Intelligence artificielle et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes / Université de Bretagne Occidentale, Jun 2025, Rennes, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naître et mourir dans les jeux vidéo : une question de genre ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Thalim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Thalim, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Nov 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer la pensée réflexive des étudiant·es face aux images générées par les GenIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ticemed 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imsic (Université de Toulon et Aix Marseille Universités); Crem (Université de Lorraine); Université Française d’Égypte, Caire, Oct 2024, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Esika ya mwasi na masano : les représentations genrées dans les jeux vidéo</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les albums pour la jeunesse : le jeu du chat et de la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pralije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme et jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novembre numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Français de la République du Congo, Nov 2025, Kinshasa, Lubumbashi, Congo-Kinshasa</w:t>
+              <w:t xml:space="preserve">, Institut Français d'Algérie, Nov 2022, Alger, Anaba, Oran, Tlemcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lignon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnages vidéoludiques, un outil pour enseigner l'égalité F/G, F/H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre et la sexualité dans le jeu : jeux de rôles, imaginaires et possibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impensés de l’éducation aux images animées en contexte d’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, May 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TICEMED 13, « Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...301 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903951v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05481153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Neige au cinéma : Miroir, miroir sur l'écran</w:t>
               </w:r>
@@ -4744,2507 +4744,2507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des adolescent-e-s et des avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « GénérationS « genre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York University, May 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yes, Wii Can !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et numérique, y a-t-il un bug ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universciences/Centre Hubertine Auclert, Oct 2015, Cité des sciences et de l'Industrie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, New York University, May 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation ouvrage « Genre et jeux vidéo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Institut Emilie du Châtelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Emilie du Châtelet, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut Emilie du Châtelet, Nov 2015, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mii hommes, Mii femmes : quand Nintendo trouble le jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international « Histoire des problématiques de genre dans les jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal, Jun 2015, Montréal, Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images stéréotypées : une chance pour l'éducation à l'égalité entre les femmes et les hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Genre dans les sphères de l'éducation, de la formation et du travail. Mises en images et représentations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Oct 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, Oct 2015, Reims, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux vidéo : l'arme ultime pour lutter contre le sexisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études, "Quelle lutte contre le sexisme à l'adolescence ?", Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des adolescent-e-s et des jeux vidéo : quels héros, quelles héroïnes, pour les unes, pour les uns ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, genre et technologies de l'information et de la communication (Europe, XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx EHNE et Institut des Sciences de la Communication du CNRS, May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Mii et du genre : quelles images, dans les jeux vidéo, pour construire le masculin féminin neutre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de genre en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et enseigner l’égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et égalité hommes/femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conférence des Directeurs des Ecoles Françaises d’Ingénieurs (CDEFI), Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chore Wars : l'emmerdant et l'amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études, "Sexisme, jeux vidéo et culture geek", laboratoire junior GenERe, ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux vidéo : un outil pour construire l'égalité entre les femmes et les hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Jeux vidéo et bibliothèques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque des Sciences et de l'Industrie / Centre National de la Littérature pour la Jeunesse / Bibliothèque Nationale de France, Cité des Sciences et de l’Industrie, May 2014, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LabEx EHNE et Institut des Sciences de la Communication du CNRS, May 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du genre et des jeux vidéo de combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Game studies 2", Université Paris III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Dijon, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux vidéo au prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Genre, cultures et sexualités", New York University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque des Sciences et de l'Industrie / Centre National de la Littérature pour la Jeunesse / Bibliothèque Nationale de France, Cité des Sciences et de l’Industrie, May 2014, La Villette, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des images pour construire l'égalité de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral international et interdisciplinaire ALFA3 - RIAPE3 « Equité et cohésion sociale dans l'enseignement supérieur : enjeux et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre, instruire, éduquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de l'IEC, "La culture contre le sexisme", Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du genre et des jeux vidéo d'aventure action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Game studies : les apports disciplinaires francophones", Université Paris III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction du féminin et du masculin dans les industries culturelles contemporaines : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire commun ARIAS/LABEX Transfers "Transculturalité des arts : centres / périphéries culturelles", INHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games 4 Change Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'ESPE, Université Lyon 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des programmes vidéoludiques fréquentés par les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Genre et violence dans les institutions éducatives", Université Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l’ouvrage d’Angeline Durand-Vallot, Margaret Sanger et la croisade pour le contrôle des naissances (ENS Éditions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre / Columbia Global Center, May 2013, Reid Hall, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mercredis du jeu vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, Feb 2013, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Genre / Columbia Global Center, May 2013, Reid Hall, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profession : policière. Quelles héroïnes dans les séries télévisées françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La féminisation des professions et des métiers (XIXè-XXIè siècle) : images, archives, textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le colloque &amp;quot;Genre et jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Derfoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Games Studies à la française. Les jeux vidéo au pluriel. Quelle diversité ? ", Institut de Recherche et d'Innovation, OMNSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, Feb 2013, Louvain-la-Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stéréotypes de genre dans les manuels de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Genre et sciences", ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaliser et analyser des films de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Griggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études VISA (Vidéo de situations d'enseignement et d'apprentissage)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lignon</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des femmes et des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le féminisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du genre et des Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes rencontres nationales passeurs d'images, éducation à l'image et action culturelle cinématographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps d'hommes et corps de femmes en vidéoludie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interuniversitaire, Commission scientifique, Réseau national Education et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanfeust de Troy : la BD au service d'une égalité de &amp;quot; genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Lire et produire des bandes dessinées à l'école "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corps et des identités : hommes et femmes dans les jeux vidéo d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "L'image" (ARIAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des images et des jeux vidéo : quel sort pour la littérature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude " Qui résiste à la littérature ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender, education and videogames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Regulation and Resistance ", Gender and Education Association, 7th International Conference, Institute of Education, University of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Barker's Jericho : the bright side of horror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Thinking After Dark / Penser après la tombée de la nuit ", Université de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations féminines et masculines dans les jeux video de tir subjectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, cinéma, média : médias et représentations du féminin et du masculin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM de Lyon, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424748v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00424750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse, du genre et des jeux video</w:t>
               </w:r>
@@ -8714,730 +8714,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transmission et formation en IUFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et dynamiques interculturelles : la transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.127-129, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Images d'héroïnes, transmission et transgression : Nariko, femme virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et dynamiques interculturelles : la transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.143-154, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.127-129, 2012</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecole Normale d'Institutrices de Lyon en photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art-Image-Histoire. L'école : représentation(s), mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41 à 49, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer à se faire peur : quels procédés de mises en scènes dans les jeux vidéo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication in Debate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, p. 207 à 209, 2011, Arte, Tecnologia, Comunicaçao</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp.41 à 49, 2011</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teach Them All!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Third IEEE International Conference on Digital Game and Intelligent Toy Enhanced Learning, DIGITEL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.182 à 184, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un film fixe de sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fixité de l'image et mobilité des corps. L'enseignement de l'éducation physique et des sports par le film</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diazo, pp.59 à 77, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp.182 à 184, 2010</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eaux Claires, p. 97 à 103, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Eaux Claires, p. 97 à 103, 2007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich von Stroheim, mythe et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienne et Berlin à Hollywood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, p. 125 à 145, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, PUF, p. 125 à 145, 2006</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich von Stroheim, l'art d'être méchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les bons et les méchants dans le cinéma anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publidix, pp.311 à 316, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image de la femme dans les jeux vidéo de combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et Genre. XIXème-XXème : objets, arts et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 4, L'Harmattan, p. 171 à 185, 2005, Espaces et Temps du Sport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424727v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00520825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence virtuelle : Lara Croft</w:t>
               </w:r>
@@ -10035,151 +10035,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'esprit d'un siècle : Lyon 1800-1914. Les élèves maître(sse)s de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'IUFM de Lyon, images / propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424757v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00424758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le handicap à l'école : la scolarisation en questions</w:t>
               </w:r>
@@ -11025,51 +11025,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470550v1</w:t>
+                <w:t xml:space="preserve">hal-05470550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et jeux vidéo</w:t>
               </w:r>
@@ -11377,51 +11377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5AB0A9C"/>
+    <w:nsid w:val="A3AA96B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11608,51 +11608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-lignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8655-9985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055839495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22317004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032872031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.655.0026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rilala&#239;na Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.5101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Arnette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849919v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904097v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403459v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403456v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403453v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986653v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424751v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424739v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nourrisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caumeil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jannas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lechenet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durif-Varembont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849916v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470550v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754560v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03904027v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-lignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8655-9985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055839495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22317004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032872031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.655.0026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rilala&#239;na Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.5101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Arnette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849919v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904097v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403459v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424751v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424739v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nourrisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caumeil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jannas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lechenet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durif-Varembont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849916v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470550v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754560v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03904027v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>