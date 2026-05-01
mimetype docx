--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -612,856 +612,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les impensés de l’éducation aux images animées en contexte d’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.9644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04329332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les jeux vidéo pour dépasser les normes de genre : le cas Assassin’s Creed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lys Arnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travestissement, ou l’art de déconstruire les identités de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02493773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corvées domestiques sont-elles solubles dans le jeu vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Représentation et non-représentation des Roms en Espagne et en France, 45, pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.045.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser les jeux vidéo grand public en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction du masculin et du féminin dans les productions des industries culturelles contemporaines : le cas &amp;quot;Elodie Bradford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les séries euro-méditerranéennes à l’épreuve du genre, 1, pp.31-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les séries euro-méditerranéennes à l’épreuve du genre, 1, pp.31-48</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séduction et virtualité : l'amour au pays des Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849919v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Driscoll, Girls: Feminine Adolescence in Popular Culture and Cultural Theory / Modernist Cultural Studies / Teen Film: A Critical Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, https://journals.openedition.org/clio/12052?lang=en. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.12052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des jeux vidéo et des adolescents : à quoi jouent les jeunes filles et garçons des collèges et lycées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.143 à 160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.143 à 160</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sims et des simsettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux vidéo de catch : du sexisme à l'égalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poiésis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (7), p.156 à 172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635226v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00652830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et jeux vidéo : quels outils pour la classe de langue ?</w:t>
               </w:r>
@@ -2181,5070 +2181,5070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Esika ya mwasi na masano : les représentations genrées dans les jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novembre numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de la République du Congo, Nov 2025, Kinshasa, Lubumbashi, Congo-Kinshasa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations genrées dans les jeux vidéo : évolution et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre·S et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Mons, Nov 2025, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour le sexisme dans les jeux vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GLAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Thalim - Université Sorbonne Nouvelle, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Personnages joueurs. Infra-personnages ou ultra-personnages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes et pratiques de récits vidéoludiques et para-vidéoludiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Côte d'Azur, May 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éthique des jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Louvain GameLab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de Louvain, May 2025, Louvain la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, université de Mons, Nov 2025, Mons, Belgique</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment développer l’esprit critique des étudiant·es des masters MEEF face aux images produites par les systèmes d’intelligence artificielle générative (IAG) grand public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réévaluer la créativité humaine face à la génération artificielle du contenu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, webinaire GenIAL #2, Mar 2025, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Thalim - Université Sorbonne Nouvelle, Oct 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprendre sa place : les leviers du possible,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et numérique : work in progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes / Université de Bretagne Occidentale, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, université Côte d'Azur, May 2025, Nice, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les personnages de jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IMPEC / ICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lignon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer la pensée réflexive des étudiant·es face aux images générées par les GenIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ticemed 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imsic (Université de Toulon et Aix Marseille Universités); Crem (Université de Lorraine); Université Française d’Égypte, Caire, Oct 2024, Le Caire, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet de recherche IACRIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réévaluer la créativité humaine face à la génération artificielle du contenu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, webinaire GenIAL #2, Mar 2025, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Intelligence artificielle et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Nov 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naître et mourir dans les jeux vidéo : une question de genre ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Thalim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Thalim, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes / Université de Bretagne Occidentale, Jun 2025, Rennes, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les albums pour la jeunesse : le jeu du chat et de la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pralije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Esika ya mwasi na masano : les représentations genrées dans les jeux vidéo</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnages vidéoludiques, un outil pour enseigner l'égalité F/G, F/H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre et la sexualité dans le jeu : jeux de rôles, imaginaires et possibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impensés de l’éducation aux images animées en contexte d’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TICEMED 13, « Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme et jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novembre numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Français de la République du Congo, Nov 2025, Kinshasa, Lubumbashi, Congo-Kinshasa</w:t>
+              <w:t xml:space="preserve">, Institut Français d'Algérie, Nov 2022, Alger, Anaba, Oran, Tlemcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lignon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Neige au cinéma : Miroir, miroir sur l'écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pralije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, Jan 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les albums jeunesse en termes de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée littérature de jeunesse et genre : écrire pour la jeunesse, œuvrer pour l’égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexisme et jeux vidéo : où en est-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mission Egalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire l’égalité F/H avec les jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femme et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger les jeux vidéo sous l’angle du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts et les nouveaux médias (XXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo et partage des tâches ménagères : quand le virtuel vient au secours du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Addiction(s) et consommation(s) ont-elles un genre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas Assassin's Creed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence de genre : de la visibilité à la censure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Saint Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catalogues de jouets : une fabrique des filles et des garçons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des jeux vidéo et des adolescents. À quoi jouent les élèves filles et garçons des collèges et lycées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapports sociaux et nouvelles technologies en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Course on Frankenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pralije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des gones et des gorgones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous de l’Antiquité de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser les images pour former à l'égalité entre les femmes et les hommes : les atouts des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude. « Egalité fictionnelle, égalité réelle ? Représentations des filles et des garçons dans les productions pour la jeunesse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le genre avec les images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Enseigner le genre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des hommes, des femmes et des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Enseigner autrement », </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Thizy les Bourgs, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation à l'égalité filles/garçons : pourquoi ? Comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, May 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international Educa 2017 « Inégalités : quelles contributions des "éducations à…" »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Thalim, Apr 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des filles, des garçons et des avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude pluridisciplinaire « Genre, générations, structure sociale et territoires à l'ère du numérique : méthodes et analyses croisées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Imsic (Université de Toulon et Aix Marseille Universités); Crem (Université de Lorraine); Université Française d’Égypte, Caire, Oct 2024, Le Caire, Égypte</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort dans les jeux vidéo : une question de genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Eternités numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, Oct 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experiencing death and gender differentiation in video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossroad in Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sydney and Western Sydney University, Dec 2016, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...1439 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexisme et jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias, jeux vidéo, Internet : 
 enjeux et outils face aux images et violences sexistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Délégation aux droits des femmes, Assemblée nationale, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Cultural Performances and the Politics of Transvestism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of Performance and Play. Feminist Matters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Philosophy, Leiden University, Jul 2016, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation ouvrage « Genre et jeux vidéo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Observatoire des Mondes Numériques et des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OMNSH, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, University of Sydney and Western Sydney University, Dec 2016, Sydney, Australia</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yes, Wii Can !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et numérique, y a-t-il un bug ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universciences/Centre Hubertine Auclert, Oct 2015, Cité des sciences et de l'Industrie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des adolescent-e-s et des avatars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « GénérationS « genre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York University, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Universciences/Centre Hubertine Auclert, Oct 2015, Cité des sciences et de l'Industrie, Paris, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation ouvrage « Genre et jeux vidéo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Institut Emilie du Châtelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Emilie du Châtelet, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Institut Emilie du Châtelet, Nov 2015, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mii hommes, Mii femmes : quand Nintendo trouble le jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international « Histoire des problématiques de genre dans les jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal, Jun 2015, Montréal, Canada</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images stéréotypées : une chance pour l'éducation à l'égalité entre les femmes et les hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Genre dans les sphères de l'éducation, de la formation et du travail. Mises en images et représentations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Oct 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, Oct 2015, Reims, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Mii et du genre : quelles images, dans les jeux vidéo, pour construire le masculin féminin neutre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de genre en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre et enseigner l’égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et égalité hommes/femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence des Directeurs des Ecoles Françaises d’Ingénieurs (CDEFI), Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chore Wars : l'emmerdant et l'amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études, "Sexisme, jeux vidéo et culture geek", laboratoire junior GenERe, ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des adolescent-e-s et des jeux vidéo : quels héros, quelles héroïnes, pour les unes, pour les uns ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, genre et technologies de l'information et de la communication (Europe, XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx EHNE et Institut des Sciences de la Communication du CNRS, May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux vidéo : l'arme ultime pour lutter contre le sexisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études, "Quelle lutte contre le sexisme à l'adolescence ?", Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, LabEx EHNE et Institut des Sciences de la Communication du CNRS, May 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux vidéo : un outil pour construire l'égalité entre les femmes et les hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Jeux vidéo et bibliothèques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque des Sciences et de l'Industrie / Centre National de la Littérature pour la Jeunesse / Bibliothèque Nationale de France, Cité des Sciences et de l’Industrie, May 2014, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du genre et des jeux vidéo de combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Game studies 2", Université Paris III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conférence des Directeurs des Ecoles Françaises d’Ingénieurs (CDEFI), Jun 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mercredis du jeu vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, Feb 2013, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du genre et des jeux vidéo d'aventure action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Game studies : les apports disciplinaires francophones", Université Paris III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque des Sciences et de l'Industrie / Centre National de la Littérature pour la Jeunesse / Bibliothèque Nationale de France, Cité des Sciences et de l’Industrie, May 2014, La Villette, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction du féminin et du masculin dans les industries culturelles contemporaines : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire commun ARIAS/LABEX Transfers "Transculturalité des arts : centres / périphéries culturelles", INHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games 4 Change Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre, instruire, éduquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de l'IEC, "La culture contre le sexisme", Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des images pour construire l'égalité de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral international et interdisciplinaire ALFA3 - RIAPE3 « Equité et cohésion sociale dans l'enseignement supérieur : enjeux et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux vidéo au prisme du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Genre, cultures et sexualités", New York University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'ESPE, Université Lyon 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l’ouvrage d’Angeline Durand-Vallot, Margaret Sanger et la croisade pour le contrôle des naissances (ENS Éditions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre / Columbia Global Center, May 2013, Reid Hall, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des programmes vidéoludiques fréquentés par les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Genre et violence dans les institutions éducatives", Université Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profession : policière. Quelles héroïnes dans les séries télévisées françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La féminisation des professions et des métiers (XIXè-XXIè siècle) : images, archives, textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Jun 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le colloque &amp;quot;Genre et jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Derfoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Games Studies à la française. Les jeux vidéo au pluriel. Quelle diversité ? ", Institut de Recherche et d'Innovation, OMNSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stéréotypes de genre dans les manuels de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Genre et sciences", ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps d'hommes et corps de femmes en vidéoludie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interuniversitaire, Commission scientifique, Réseau national Education et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Genre / Columbia Global Center, May 2013, Reid Hall, Paris, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaliser et analyser des films de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Griggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études VISA (Vidéo de situations d'enseignement et d'apprentissage)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, Feb 2013, Louvain-la-Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des femmes et des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le féminisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du genre et des Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes rencontres nationales passeurs d'images, éducation à l'image et action culturelle cinématographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lignon</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanfeust de Troy : la BD au service d'une égalité de &amp;quot; genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Lire et produire des bandes dessinées à l'école "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corps et des identités : hommes et femmes dans les jeux vidéo d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "L'image" (ARIAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des images et des jeux vidéo : quel sort pour la littérature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude " Qui résiste à la littérature ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Barker's Jericho : the bright side of horror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Thinking After Dark / Penser après la tombée de la nuit ", Université de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations féminines et masculines dans les jeux video de tir subjectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, cinéma, média : médias et représentations du féminin et du masculin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM de Lyon, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender, education and videogames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Regulation and Resistance ", Gender and Education Association, 7th International Conference, Institute of Education, University of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424750v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00424748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse, du genre et des jeux video</w:t>
               </w:r>
@@ -8021,51 +8021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Genre en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Jannas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8714,730 +8714,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Images d'héroïnes, transmission et transgression : Nariko, femme virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et dynamiques interculturelles : la transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.143-154, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transmission et formation en IUFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et dynamiques interculturelles : la transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.127-129, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.143-154, 2012</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer à se faire peur : quels procédés de mises en scènes dans les jeux vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication in Debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, p. 207 à 209, 2011, Arte, Tecnologia, Comunicaçao</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ecole Normale d'Institutrices de Lyon en photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art-Image-Histoire. L'école : représentation(s), mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41 à 49, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2, p. 207 à 209, 2011, Arte, Tecnologia, Comunicaçao</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d'un film fixe de sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixité de l'image et mobilité des corps. L'enseignement de l'éducation physique et des sports par le film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diazo, pp.59 à 77, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teach Them All!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third IEEE International Conference on Digital Game and Intelligent Toy Enhanced Learning, DIGITEL 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.182 à 184, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Diazo, pp.59 à 77, 2010</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eaux Claires, p. 97 à 103, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Eaux Claires, p. 97 à 103, 2007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich von Stroheim, mythe et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienne et Berlin à Hollywood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, p. 125 à 145, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, PUF, p. 125 à 145, 2006</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image de la femme dans les jeux vidéo de combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport et Genre. XIXème-XXème : objets, arts et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. 4, L'Harmattan, p. 171 à 185, 2005, Espaces et Temps du Sport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich von Stroheim, l'art d'être méchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bons et les méchants dans le cinéma anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publidix, pp.311 à 316, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520825v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00424727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence virtuelle : Lara Croft</w:t>
               </w:r>
@@ -9780,406 +9780,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Ruban blanc : des raisons de l'horreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Folies de femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciné Lycée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05485877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sorcières animées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire, lire, écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IUFM de Lyon, images / propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'esprit d'un siècle : Lyon 1800-1914. Les élèves maître(sse)s de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424758v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00424757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le handicap à l'école : la scolarisation en questions</w:t>
               </w:r>
@@ -11170,146 +11170,52 @@
               <w:t xml:space="preserve">, 2017, https://www.oxfordbibliographies.com/display/document/obo-9780199791286/obo-9780199791286-0095.xml</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...92 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11377,51 +11283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3AA96B2"/>
+    <w:nsid w:val="09DABB1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11608,51 +11514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-lignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8655-9985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055839495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22317004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032872031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.655.0026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rilala&#239;na Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.5101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Arnette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849919v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904097v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403459v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424751v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424739v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nourrisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caumeil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jannas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lechenet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durif-Varembont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849916v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470550v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754560v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03904027v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-lignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8655-9985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055839495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22317004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032872031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.655.0026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rilala&#239;na Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.5101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Arnette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849919v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481304v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904097v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403456v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986653v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986657v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424751v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424739v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nourrisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caumeil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jannas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487375v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lechenet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durif-Varembont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849916v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470550v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754560v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>