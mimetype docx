--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -612,856 +612,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les jeux vidéo pour dépasser les normes de genre : le cas Assassin’s Creed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lys Arnette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les impensés de l’éducation aux images animées en contexte d’enseignement à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.9644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dms.9644⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-04329332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travestissement, ou l’art de déconstruire les identités de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lys Arnette</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02493773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corvées domestiques sont-elles solubles dans le jeu vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Représentation et non-représentation des Roms en Espagne et en France, 45, pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.045.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser les jeux vidéo grand public en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction du masculin et du féminin dans les productions des industries culturelles contemporaines : le cas &amp;quot;Elodie Bradford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les séries euro-méditerranéennes à l’épreuve du genre, 1, pp.31-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séduction et virtualité : l'amour au pays des Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes et médias, les cahiers francophones de l'éducation aux médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.109-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849919v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Driscoll, Girls: Feminine Adolescence in Popular Culture and Cultural Theory / Modernist Cultural Studies / Teen Film: A Critical Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, https://journals.openedition.org/clio/12052?lang=en. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.12052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...72 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des jeux vidéo et des adolescents : à quoi jouent les jeunes filles et garçons des collèges et lycées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.143 à 160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux vidéo de catch : du sexisme à l'égalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poiésis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (7), p.156 à 172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sims et des simsettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652830v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00635226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et jeux vidéo : quels outils pour la classe de langue ?</w:t>
               </w:r>
@@ -2181,5070 +2181,5070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éthique des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Louvain GameLab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, May 2025, Louvain la Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations genrées dans les jeux vidéo : évolution et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre·S et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Mons, Nov 2025, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour le sexisme dans les jeux vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GLAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Thalim - Université Sorbonne Nouvelle, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Personnages joueurs. Infra-personnages ou ultra-personnages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes et pratiques de récits vidéoludiques et para-vidéoludiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Côte d'Azur, May 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment développer l’esprit critique des étudiant·es des masters MEEF face aux images produites par les systèmes d’intelligence artificielle générative (IAG) grand public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réévaluer la créativité humaine face à la génération artificielle du contenu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, webinaire GenIAL #2, Mar 2025, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les personnages de jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IMPEC / ICAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Nov 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprendre sa place : les leviers du possible,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et numérique : work in progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes / Université de Bretagne Occidentale, Jun 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Esika ya mwasi na masano : les représentations genrées dans les jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novembre numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français de la République du Congo, Nov 2025, Kinshasa, Lubumbashi, Congo-Kinshasa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, université de Mons, Nov 2025, Mons, Belgique</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet de recherche IACRIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence artificielle et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Thalim - Université Sorbonne Nouvelle, Oct 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naître et mourir dans les jeux vidéo : une question de genre ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Thalim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Thalim, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, université Côte d'Azur, May 2025, Nice, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer la pensée réflexive des étudiant·es face aux images générées par les GenIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ticemed 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imsic (Université de Toulon et Aix Marseille Universités); Crem (Université de Lorraine); Université Française d’Égypte, Caire, Oct 2024, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, May 2025, Louvain la Neuve, Belgique</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les albums pour la jeunesse : le jeu du chat et de la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pralije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lignon</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme et jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novembre numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français d'Algérie, Nov 2022, Alger, Anaba, Oran, Tlemcen, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnages vidéoludiques, un outil pour enseigner l'égalité F/G, F/H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre et la sexualité dans le jeu : jeux de rôles, imaginaires et possibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impensés de l’éducation aux images animées en contexte d’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, webinaire GenIAL #2, Mar 2025, Distanciel, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TICEMED 13, « Hybridation des formations : de la continuité à l’innovation pédagogique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes / Université de Bretagne Occidentale, Jun 2025, Rennes, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Neige au cinéma : Miroir, miroir sur l'écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pralije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, Jan 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Nov 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire l’égalité F/H avec les jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femme et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valentine Favel-Kapoian</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger les jeux vidéo sous l’angle du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts et les nouveaux médias (XXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux vidéo et partage des tâches ménagères : quand le virtuel vient au secours du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Addiction(s) et consommation(s) ont-elles un genre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexisme et jeux vidéo : où en est-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mission Egalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les albums jeunesse en termes de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée littérature de jeunesse et genre : écrire pour la jeunesse, œuvrer pour l’égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas Assassin's Creed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence de genre : de la visibilité à la censure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Saint Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catalogues de jouets : une fabrique des filles et des garçons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rendez-vous de l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des jeux vidéo et des adolescents. À quoi jouent les élèves filles et garçons des collèges et lycées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapports sociaux et nouvelles technologies en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Course on Frankenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Pralije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des gones et des gorgones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous de l’Antiquité de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser les images pour former à l'égalité entre les femmes et les hommes : les atouts des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude. « Egalité fictionnelle, égalité réelle ? Représentations des filles et des garçons dans les productions pour la jeunesse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des hommes, des femmes et des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Enseigner autrement », </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Thizy les Bourgs, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des filles, des garçons et des avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude pluridisciplinaire « Genre, générations, structure sociale et territoires à l'ère du numérique : méthodes et analyses croisées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort dans les jeux vidéo : une question de genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Eternités numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation à l'égalité filles/garçons : pourquoi ? Comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Imsic (Université de Toulon et Aix Marseille Universités); Crem (Université de Lorraine); Université Française d’Égypte, Caire, Oct 2024, Le Caire, Égypte</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international Educa 2017 « Inégalités : quelles contributions des "éducations à…" »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 1 - Inspé, May 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le genre avec les images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Enseigner le genre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...1254 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...300 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexisme et jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias, jeux vidéo, Internet : 
 enjeux et outils face aux images et violences sexistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Délégation aux droits des femmes, Assemblée nationale, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01403461v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender Cultural Performances and the Politics of Transvestism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Politics of Performance and Play. Feminist Matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Philosophy, Leiden University, Jul 2016, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Cultural Performances and the Politics of Transvestism</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Philosophy, Leiden University, Jul 2016, Leiden, Netherlands</w:t>
+                <w:t xml:space="preserve">Présentation ouvrage « Genre et jeux vidéo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Observatoire des Mondes Numériques et des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OMNSH, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403459v1</w:t>
+                <w:t xml:space="preserve">hal-05487380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experiencing death and gender differentiation in video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossroad in Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Sydney and Western Sydney University, Dec 2016, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des adolescent-e-s et des avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « GénérationS « genre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York University, May 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yes, Wii Can !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et numérique, y a-t-il un bug ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universciences/Centre Hubertine Auclert, Oct 2015, Cité des sciences et de l'Industrie, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation ouvrage « Genre et jeux vidéo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Observatoire des Mondes Numériques et des Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OMNSH, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Institut Emilie du Châtelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Emilie du Châtelet, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universciences/Centre Hubertine Auclert, Oct 2015, Cité des sciences et de l'Industrie, Paris, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mii hommes, Mii femmes : quand Nintendo trouble le jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international « Histoire des problématiques de genre dans les jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, New York University, May 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images stéréotypées : une chance pour l'éducation à l'égalité entre les femmes et les hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Genre dans les sphères de l'éducation, de la formation et du travail. Mises en images et représentations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Oct 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Emilie du Châtelet, Nov 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des adolescent-e-s et des jeux vidéo : quels héros, quelles héroïnes, pour les unes, pour les uns ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, genre et technologies de l'information et de la communication (Europe, XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx EHNE et Institut des Sciences de la Communication du CNRS, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal, Jun 2015, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux vidéo : l'arme ultime pour lutter contre le sexisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études, "Quelle lutte contre le sexisme à l'adolescence ?", Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, Oct 2015, Reims, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Mii et du genre : quelles images, dans les jeux vidéo, pour construire le masculin féminin neutre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de genre en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre et enseigner l’égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et égalité hommes/femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence des Directeurs des Ecoles Françaises d’Ingénieurs (CDEFI), Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Conférence des Directeurs des Ecoles Françaises d’Ingénieurs (CDEFI), Jun 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chore Wars : l'emmerdant et l'amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études, "Sexisme, jeux vidéo et culture geek", laboratoire junior GenERe, ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux vidéo : un outil pour construire l'égalité entre les femmes et les hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Jeux vidéo et bibliothèques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque des Sciences et de l'Industrie / Centre National de la Littérature pour la Jeunesse / Bibliothèque Nationale de France, Cité des Sciences et de l’Industrie, May 2014, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LabEx EHNE et Institut des Sciences de la Communication du CNRS, May 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du genre et des jeux vidéo de combat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Game studies 2", Université Paris III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Dijon, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des images pour construire l'égalité de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral international et interdisciplinaire ALFA3 - RIAPE3 « Equité et cohésion sociale dans l'enseignement supérieur : enjeux et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque des Sciences et de l'Industrie / Centre National de la Littérature pour la Jeunesse / Bibliothèque Nationale de France, Cité des Sciences et de l’Industrie, May 2014, La Villette, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux vidéo au prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Genre, cultures et sexualités", New York University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre, instruire, éduquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises de l'IEC, "La culture contre le sexisme", Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du genre et des jeux vidéo d'aventure action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Game studies : les apports disciplinaires francophones", Université Paris III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction du féminin et du masculin dans les industries culturelles contemporaines : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire commun ARIAS/LABEX Transfers "Transculturalité des arts : centres / périphéries culturelles", INHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games 4 Change Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'ESPE, Université Lyon 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des programmes vidéoludiques fréquentés par les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Genre et violence dans les institutions éducatives", Université Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l’ouvrage d’Angeline Durand-Vallot, Margaret Sanger et la croisade pour le contrôle des naissances (ENS Éditions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre / Columbia Global Center, May 2013, Reid Hall, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mercredis du jeu vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de Louvain, Feb 2013, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profession : policière. Quelles héroïnes dans les séries télévisées françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La féminisation des professions et des métiers (XIXè-XXIè siècle) : images, archives, textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le colloque &amp;quot;Genre et jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Derfoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" Games Studies à la française. Les jeux vidéo au pluriel. Quelle diversité ? ", Institut de Recherche et d'Innovation, OMNSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Jun 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stéréotypes de genre dans les manuels de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Genre et sciences", ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réaliser et analyser des films de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Griggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études VISA (Vidéo de situations d'enseignement et d'apprentissage)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des femmes et des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le féminisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du genre et des Sims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes rencontres nationales passeurs d'images, éducation à l'image et action culturelle cinématographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps d'hommes et corps de femmes en vidéoludie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interuniversitaire, Commission scientifique, Réseau national Education et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Genre / Columbia Global Center, May 2013, Reid Hall, Paris, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanfeust de Troy : la BD au service d'une égalité de &amp;quot; genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Lire et produire des bandes dessinées à l'école "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corps et des identités : hommes et femmes dans les jeux vidéo d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "L'image" (ARIAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des images et des jeux vidéo : quel sort pour la littérature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude " Qui résiste à la littérature ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender, education and videogames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Regulation and Resistance ", Gender and Education Association, 7th International Conference, Institute of Education, University of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Barker's Jericho : the bright side of horror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Thinking After Dark / Penser après la tombée de la nuit ", Université de Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations féminines et masculines dans les jeux video de tir subjectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, cinéma, média : médias et représentations du féminin et du masculin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM de Lyon, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...603 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424748v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00424750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse, du genre et des jeux video</w:t>
               </w:r>
@@ -8021,51 +8021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Genre en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Jannas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8714,730 +8714,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transmission et formation en IUFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Baurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et dynamiques interculturelles : la transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.127-129, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Images d'héroïnes, transmission et transgression : Nariko, femme virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et dynamiques interculturelles : la transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.143-154, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.127-129, 2012</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecole Normale d'Institutrices de Lyon en photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art-Image-Histoire. L'école : représentation(s), mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41 à 49, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer à se faire peur : quels procédés de mises en scènes dans les jeux vidéo ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication in Debate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, p. 207 à 209, 2011, Arte, Tecnologia, Comunicaçao</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp.41 à 49, 2011</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teach Them All!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Third IEEE International Conference on Digital Game and Intelligent Toy Enhanced Learning, DIGITEL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.182 à 184, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un film fixe de sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fixité de l'image et mobilité des corps. L'enseignement de l'éducation physique et des sports par le film</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diazo, pp.59 à 77, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp.182 à 184, 2010</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eaux Claires, p. 97 à 103, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Eaux Claires, p. 97 à 103, 2007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich von Stroheim, mythe et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienne et Berlin à Hollywood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, p. 125 à 145, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, PUF, p. 125 à 145, 2006</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich von Stroheim, l'art d'être méchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les bons et les méchants dans le cinéma anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publidix, pp.311 à 316, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image de la femme dans les jeux vidéo de combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et Genre. XIXème-XXème : objets, arts et médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 4, L'Harmattan, p. 171 à 185, 2005, Espaces et Temps du Sport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424727v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00520825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence virtuelle : Lara Croft</w:t>
               </w:r>
@@ -9780,406 +9780,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Folies de femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciné Lycée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05485877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sorcières animées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Ruban blanc : des raisons de l'horreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire, lire, écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esprit d'un siècle : Lyon 1800-1914. Les élèves maître(sse)s de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IUFM de Lyon, images / propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424757v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00424758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le handicap à l'école : la scolarisation en questions</w:t>
               </w:r>
@@ -11283,51 +11283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09DABB1B"/>
+    <w:nsid w:val="BDB18539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11514,51 +11514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-lignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8655-9985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055839495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22317004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032872031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.655.0026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rilala&#239;na Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.5101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9644" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Arnette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849919v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481304v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904107v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904097v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638161v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403456v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403454v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986653v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986657v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588409v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424751v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424750v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424739v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nourrisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caumeil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jannas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476246v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485877v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487375v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lechenet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durif-Varembont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849916v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470550v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754560v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-lignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8655-9985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055839495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22317004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000032872031" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.655.0026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rilala&#239;na Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.5101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lys Arnette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Favel-Kapoian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Castaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.045.0157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849919v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481176v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903982v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903941v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904097v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638161v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403461v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403459v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403458v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403452v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403454v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403450v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986656v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986660v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derfoufi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588409v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424751v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424739v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752040v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nourrisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caumeil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jannas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02051429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850020v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520825v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485877v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487408v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424758v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424757v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mercader" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lechenet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durif-Varembont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849916v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470550v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754560v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>