--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -1582,248 +1582,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les techniques fabriquent la ville (XIVe-XXIe siècle)&amp;quot; : Table ronde des Rendez-vous de l’histoire à Blois, le 11 octobre 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Guffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bothereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.287-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14bhi⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les utopies techniques, entre imaginaires politiques et mobilisations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaël Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 142, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/flux1.142.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491391v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-05135764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le réseau énergétique en projet »</w:t>
               </w:r>
@@ -2476,166 +2476,166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Diversité infrastructurelle et micro-réseaux, vers la fin d’un modèle énergétique unique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, les cahiers de la métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp. 32-38.
+</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le réseau énergétique en projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553342v1</w:t>
-              </w:r>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04548717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Logement jeune, de nouvelles formes d’habiter</w:t>
               </w:r>
@@ -3337,303 +3337,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Planète à bout de flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Une conversation discussion entre Gwenola Wagon et Fanny Lopez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jeu de Paume, Dec 2022, Paris Auditorium du Jeu de Paume, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Latent Energy Futures »,.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SUPERSTUDIO / EPFL Winter Semester</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Marot, Nov 2022, EPFL Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Pour une redirection des réseaux électriques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée de recherche Réinventer l’énergie et sa gestion à horizon 2050, au sein du laboratoire interdisciplinaire i3 (sociologie, gestion et économie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l’Ecole polytechnique, de l’Ecole des Mines et de Telecom, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Redirection infrastructurelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, colloque intitulé "Travail, nature et technique dans l'Anthropocène. Une discussion politique entre marxismes et éologismes".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Paul Guilibert, Vincent Beaubois, Alexis Cukier, Fabrice Flipo et Daria Saburova, Dec 2022, Université Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553352v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04553388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Historiographie de la crise des réseaux de l’urbanisme moderne »</w:t>
               </w:r>
@@ -5478,51 +5478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E70E8702"/>
+    <w:nsid w:val="3B7C12BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5709,51 +5709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-lopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Fanny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6605-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.142.0001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guffroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bothereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bhi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carabedian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Marrec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Gawlik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-lopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Fanny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6605-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guffroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bothereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.142.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carabedian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Marrec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Gawlik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>