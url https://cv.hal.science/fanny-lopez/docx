--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -322,265 +322,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ordre électrique Infrastructures énergétiques et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MetisPresse. , 2019, 978-2-94-0563-38-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Local energy autonomy: spaces, scales, politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02133457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de l’autonomie énergétique : espaces, échelles et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lopez Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Margot Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiley. 2019</w:t>
+              <w:t xml:space="preserve">ISTE. Collection Génie urbain (vol. 1), 2019, 9781784055981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lopez Fanny</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02428842v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04531767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rêve d'une déconnexion. De la maison autonome à la cité auto-énergétique De la maison à la cité auto-énergétique</w:t>
               </w:r>
@@ -813,410 +813,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures in practice: the evolution of demand in networked societies</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-sufficiency in architectural and urban project: toward a small pipe engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lopez Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructures in practice: the evolution of demand in networked societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrastructures in practice: the evolution of demand in networked societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infrastructures in practice: the evolution of demand in networked societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 9781138476165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopez Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOPEZ, F., PELLEGRINO, M., COUTARD, O. (dir.) Local energy autonomy : spaces, scales, politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordre électrique, Infrastructures énergétiques et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures in practice: the evolution of demand in networked societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elizabeth Shove and Frank Trentmann (eds.), Infrastructures in practice: the evolution of demand in networked societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548613v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02128411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La perte du lieu : les infrastructures du capitalocène »</w:t>
               </w:r>
@@ -1271,51 +1271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keep the lights on ! La décentralisation énergétique à Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopez Fanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergies nouvelles, terriroires autonomes ? (Gilles Lepesant)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Inalco, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1340,51 +1340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The monuments of the energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopez Fanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Electric Worlds / Mondes électriques. Creations, Circulations, Tensions, Transitions (19th–21st C.) Edited By Alain Beltran, Léonard Laborie, Pierre Lanthier and Stéphanie Le Gallic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang B, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1752,51 +1752,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 142, pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025/4 (142), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/flux1.142.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2243,50 +2243,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Data-centers derrière la façade, le coût réel des données virtuelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du crieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le ciment de la smart city »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2295,139 +2377,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n°271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548705v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04548711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les touristes du nucléaire : l’enjeu de l’accessibilité des sites de production EDF, 1974-1991</w:t>
               </w:r>
@@ -2615,234 +2615,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Logement jeune, de nouvelles formes d’habiter</w:t>
+                <w:t xml:space="preserve">« La déconnexion ou l’histoire de l’autonomie énergétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.54-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Logement jeune, de nouvelles formes d’habiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMC Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp. 31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utopie énergétique d’Alexander Pike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marnes, documents d’architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n°2, pp. 133-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133454v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04548732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4165,165 +4165,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les limites de la croissance de la smart city : énergie, territoires, numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres EDF du Grand Paris,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Introduction&amp;quot; International Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Limits to Growth of the Smart City: spaces and energies of digital infrastructures”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Fanny Lopez et Cécile Diguet, Jun 2019, Paris Université Gustave Eiffel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553399v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04553397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Inverser la hiérarchie du système électrique : les micro-réseaux électriques à New-York. »</w:t>
               </w:r>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anael Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 142, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5478,51 +5478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B7C12BD"/>
+    <w:nsid w:val="4F600AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5709,51 +5709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-lopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Fanny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6605-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guffroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bothereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.142.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carabedian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Marrec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Gawlik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-lopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Fanny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6605-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guffroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bothereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.142.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carabedian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548705v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Marrec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Gawlik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>