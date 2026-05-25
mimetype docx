--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -322,265 +322,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Local energy autonomy: spaces, scales, politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de l’autonomie énergétique : espaces, échelles et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lopez Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE. Collection Génie urbain (vol. 1), 2019, 9781784055981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ordre électrique Infrastructures énergétiques et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MetisPresse. , 2019, 978-2-94-0563-38-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531767v1</w:t>
-              </w:r>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">hal-02428842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rêve d'une déconnexion. De la maison autonome à la cité auto-énergétique De la maison à la cité auto-énergétique</w:t>
               </w:r>
@@ -813,410 +813,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-sufficiency in architectural and urban project: toward a small pipe engineering</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrastructures in practice: the evolution of demand in networked societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructures in practice: the evolution of demand in networked societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, 9781138476165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordre électrique, Infrastructures énergétiques et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lopez Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOPEZ, F., PELLEGRINO, M., COUTARD, O. (dir.) Local energy autonomy : spaces, scales, politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures in practice: the evolution of demand in networked societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elizabeth Shove and Frank Trentmann (eds.), Infrastructures in practice: the evolution of demand in networked societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-sufficiency in architectural and urban project: toward a small pipe engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lopez Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrastructures in practice: the evolution of demand in networked societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2019, 9781138476165</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...188 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-04548613v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La perte du lieu : les infrastructures du capitalocène »</w:t>
               </w:r>
@@ -1271,51 +1271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keep the lights on ! La décentralisation énergétique à Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopez Fanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergies nouvelles, terriroires autonomes ? (Gilles Lepesant)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Inalco, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1340,51 +1340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The monuments of the energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopez Fanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Electric Worlds / Mondes électriques. Creations, Circulations, Tensions, Transitions (19th–21st C.) Edited By Alain Beltran, Léonard Laborie, Pierre Lanthier and Stéphanie Le Gallic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang B, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2010,191 +2010,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital Territories and energy transition: the limits to growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contesti. Città, Territori, Progetti </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.108-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Retrouver l’utopie sur les chemins de la science-fiction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Carabedian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548661v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04553345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’effondrement des grandes infrastructures : l’opportunité d’une transformation radicale»</w:t>
               </w:r>
@@ -2243,50 +2243,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le ciment de la smart city »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMC Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Data-centers derrière la façade, le coût réel des données virtuelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2295,554 +2377,472 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du crieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Cécile Diguet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les touristes du nucléaire : l’enjeu de l’accessibilité des sites de production EDF, 1974-1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de l'électricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Alain Beltran (dir) Ménager et aménager la France électrique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Diversité infrastructurelle et micro-réseaux, vers la fin d’un modèle énergétique unique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris, les cahiers de la métropole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp. 32-38.
+</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau énergétique en projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Logement jeune, de nouvelles formes d’habiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n°271</w:t>
+              <w:t xml:space="preserve">, 2011, pp. 31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les touristes du nucléaire : l’enjeu de l’accessibilité des sites de production EDF, 1974-1991</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie énergétique d’Alexander Pike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales historiques de l'électricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Alain Beltran (dir) Ménager et aménager la France électrique</w:t>
+              <w:t xml:space="preserve">Marnes, documents d’architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°2, pp. 133-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...160 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La déconnexion ou l’histoire de l’autonomie énergétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC Le Moniteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548732v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02133454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3337,372 +3337,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Historiographie de la crise des réseaux de l’urbanisme moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lab|Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab|Architecture et politique, Jun 2022, Faculté d'Architecture Université de Liège, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Planète à bout de flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Une conversation discussion entre Gwenola Wagon et Fanny Lopez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jeu de Paume, Dec 2022, Paris Auditorium du Jeu de Paume, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Latent Energy Futures »,.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUPERSTUDIO / EPFL Winter Semester</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Marot, Nov 2022, EPFL Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une redirection des réseaux électriques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée de recherche Réinventer l’énergie et sa gestion à horizon 2050, au sein du laboratoire interdisciplinaire i3 (sociologie, gestion et économie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l’Ecole polytechnique, de l’Ecole des Mines et de Telecom, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Redirection infrastructurelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, colloque intitulé "Travail, nature et technique dans l'Anthropocène. Une discussion politique entre marxismes et éologismes".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Paul Guilibert, Vincent Beaubois, Alexis Cukier, Fabrice Flipo et Daria Saburova, Dec 2022, Université Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553352v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04553354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Habiter l’infrastructure, tenir la technique proche »</w:t>
               </w:r>
@@ -4165,165 +4165,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Introduction&amp;quot; International Symposium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Limits to Growth of the Smart City: spaces and energies of digital infrastructures”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Fanny Lopez et Cécile Diguet, Jun 2019, Paris Université Gustave Eiffel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les limites de la croissance de la smart city : énergie, territoires, numérique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres EDF du Grand Paris,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553397v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04553399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Inverser la hiérarchie du système électrique : les micro-réseaux électriques à New-York. »</w:t>
               </w:r>
@@ -4887,104 +4887,104 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopies techniques (1/2)</w:t>
+                <w:t xml:space="preserve">Utopies techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anael Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 142, 2025</w:t>
+              <w:t xml:space="preserve">, 142-143, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05491288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -5478,51 +5478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F600AFF"/>
+    <w:nsid w:val="94706ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5709,51 +5709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-lopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Fanny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6605-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guffroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bothereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.142.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carabedian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548705v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Marrec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Gawlik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-lopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531781v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez Fanny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6605-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guffroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bothereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marrec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.142.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carabedian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548705v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553388v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Marrec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Gawlik" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>