--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Marteau-Chasserieau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur (École de Psychologues Praticiens, Institut Catholique de Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-marteau-chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6229-4070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168347202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheuse à l’École de Psychologues Praticiens (EPP) - Institut Catholique de Paris. École délivrant le diplôme de psychologue. Poste équivalent Maître de Conférences avec un service de 192h ETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologue clinicienne, psychothérapeute et superviseur en cabinet libéral enregistrée sur la liste Adeli : 759318348.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifiée en section CNU 16 (Comité Nationale des Universités) - Psychologie, psychologie clinique, psychologie sociale dans le corps des Maîtres de Conférences (n°13216229000).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliations académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche &amp;quot;Religion, Culture et Société&amp;quot; (EA 7403), équipe &amp;quot;Fragilité et Institutions&amp;quot; de l'Institut Catholique de Paris. Reconnue équipe d'accueil par le ministère de l'enseignement supérieur et de la recherche .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’équipe VCR de l’École de Psychologues Praticiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : Membre active de la Society for Psychotherapy Research (SPR).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Membre active de l’Association Française de Thérapie Comportementale et Cognitive, AFTCC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du séminaire validant D.E.S. de psychiatrie avec Dr Yoann Loisel et Dr Luc Surjous : &amp;quot;La relation soignant-soigné et l'alliance thérapeutique, au vu des pratiques et recherches en psychothérapie&amp;quot;. Institut Mutualiste Montsouris, Université Paris Cité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du séminaire clinique et de recherche sur la supervision : &amp;quot;L’apport de la supervision clinique groupale pour le psychologue de demain&amp;quot;, École de Psychologues Praticiens - Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique de la supervision à l’École de Psychologues Praticiens de l'Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du Diplôme Universitaire &amp;quot;L’écoute dans le soin&amp;quot;, Dir Blandine Humbert, École de la santé, Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche portent principalement sur l'étude de l'alliance thérapeutique et des facteurs communs aux psychothérapies, dans une perspective visant à mieux comprendre les processus impliqués dans le changement clinique, indépendamment des modèles thérapeutiques spécifiques. Mes activités de recherche s'inscrivent à l'interface entre la recherche et la clinique. Mes travaux ont mis en évidence les limites du modèle médical appliqué à la psychothérapie et soutiennent le développement du modèle contextuel envisagé comme un changement de paradigme. Dans ce cadre mes recherches visent à approfondir l'analyse des facteurs communs (relation soignant-soigné, alliance thérapeutique, supervision, etc.) impliqués dans le changement clinique, en tenant compte des dimensions relationnelles, contextuelles, processuelles, techniques, subjectives et intuitives à l'œuvre dans les psychothérapies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s'appuient sur plusieurs cadres théoriques issus de différents champs de la psychologie. Elles mobilisent notamment le modèle d'alliance thérapeutique proposé par Bordin (1979), repris et approfondi par Wampold et Flückiger en 2023, dont les études montrent que la qualité de l'alliance constitue l'un des déterminants majeurs de l’évolution clinique du patient, indépendamment de l'orientation psychothérapeutique. Mes travaux s'inscrivent également dans la lignée des travaux de Winnicott (1964), qui mettent en évidence l'unité indissociable entre l'enfant et son environnement, et qui ont servi de fondement à la conceptualisation de la triple alliance thérapeutique. Enfin, mes recherches s'appuient sur le modèle contextuel initialement élaboré par Rosenzweig (1936), puis développé par Luborsky et Singer (1975), et plus récemment par Wampold (2015), qui souligne le rôle central de la relation intersubjective entre le patient et le thérapeute, ainsi que l'importance des facteurs communs dans l'efficacité des psychothérapies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La méthodologie utilisée dans le cadre de mes recherches repose sur une approche plurielle combinant méthodes quantitatives et qualitatives, afin de bénéficier de la complémentarité des différentes approches. Les méthodes quantitatives s'inscrivent dans un paradigme centré sur les résultats (études comparatives), tandis que les approches qualitatives permettent une analyse processuelle articulant le vécu subjectif des sujets (patients, thérapeute, famille) et les dynamiques du processus thérapeutique. Mes recherches comprennent notamment des essais en milieu écologique avec des mesures par questionnaires et des méthodes qualitatives s'appuyant sur une collecte de données par entretiens et observations (analyse de contenu thématique, codage de séquences filmées, vignettes cliniques, étude de cas).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s'inscrivent dans le champ international des recherches sur les facteurs communs, tout en cherchant à explorer certains aspects encore peu étudiés, comme les spécificités de l'alliance thérapeutique chez l'enfant ou la modélisation de l'alliance dans des contextes de vulnérabilités. Mes travaux se déploient ainsi à plusieurs niveaux complémentaires : théorique, conceptuel, méthodologique et processuel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le plan théorique, Ils ont donné lieu à des revues systématiques selon la méthode PRISMA, des revues narratives et des revues de questions, ainsi qu'à la coordination d'un ouvrage collectif consacré à l’alliance thérapeutique. Sur le plan conceptuel, mes travaux ont conduit à la modélisation de la triple alliance thérapeutique chez l'enfant (thèse, Université Lille 3), qui intègre les spécificités développementales et intersubjectives propres à la psychothérapie de l'enfant. Mes recherches ont ensuite permis de préciser les spécificités de l'alliance thérapeutique chez l'adulte dans des contextes de vulnérabilité (en cours, Institut Catholique de Paris).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le plan méthodologique, j'ai notamment développé l'outil PsyRep, destiné à ajuster les représentations de la thérapie entre l’enfant, le parent et le thérapeute afin de tendre vers un mythe partagé susceptible de soutenir le processus de changement et la qualité de l’alliance thérapeutique (Thèse, Université Lille 3). J'ai ). J'ai encadré une recherche ayant conduit à l'élaboration de l'EREEP, une échelle d’évaluation des émotions de l’enfant polyhandicapé fondée sur l'analyse vidéo des expressions faciales des enfants (ATER, encadrement d'un Master, Université Paris 8). J'ai encadré une thèse ayant conduit à l'élaboration et à la validation d'un questionnaire de gratitude en contexte francophone et d'une échelle de gratitude envers soi auprès d'un public francophone et anglophone (encadrement doctoral, Université Lyon 2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le plan processuel, mes recherches portent sur le vécu de la psychothérapie au sein de la triade Patient-Famille-Thérapeute ; sur l'identification des processus communs aux différentes approches à partir d'une méthode d’analyse mobilisant l’intelligence artificielle (étude interuniversitaire) ; sur les déterminants de l'alliance thérapeutique liés au patient, au thérapeute et aux techniques ; avec notamment une recherche sur les effets de l'espoir du thérapeute sur la qualité de l'alliance et sur les résultats cliniques dans des contextes de vulnérabilité (étude pilote menée au GHU Sainte-Anne, encadrement doctoral interrompu, Université Paris 8) ; ainsi qu'une étude sur l'influence des états modifiés de conscience du thérapeute sur son bien-être et sur la dynamique de l'alliance (encadrement doctoral inter-ED, CNRS en préparation).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à ces travaux, je suis engagée dans des interventions de diffusion de la recherche et de formation, notamment à travers l'animation d'un séminaire pour les superviseurs et d'un séminaire clinique et de recherche à l'Institut Mutualiste Montsouris, validant pour les internes, consacré à la relation soignant-soigné et à l’alliance thérapeutique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Triple Alliance Thérapeutique, Efficacité des psychothérapies, Vulnérabilité, Facteurs communs, Dispositifs de supervision de groupe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviewer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour des revues scientifiques à comité de lecture : Psychologie Française ; Bulletin de psychologie ; Revue Européenne de psychologie appliquée ; Pratiques psychologiques ; Annales Médico-psychologiques ; Revue Francophone de clinique comportementale et cognitive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour un ouvrage collectif : Parayre, S., Poujol, A.-L., & F. Serina-Karsky (Eds.), Visage des vulnérabilités. Regards pluridisciplinaires et expérientiels au prisme des acteurs, des trajectoires et des institutions. L'Harmattan.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 :Guillaume Tachon (2023). Gratitude envers soi : Perspectives fondamentale et appliquée à la promotion de la santé mentale. [Thèse de doctorat, Université Lumière Lyon 2].Co-direction : Pr Rebecca Schankland (PU, Laboratoire DIPHE, Université Lumière Lyon 2) & Fanny Marteau-Chasserieau. Soutenue le : 21 Novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 : Thèse interrompueMadeleine Azubuike. Penser l’efficacité des psychothérapies dans le paradigme des facteurs communs : Comment l’espoir du thérapeute contribuent-il à maintenir une alliance thérapeutique solide et prédictive d’une évolution thérapeutique favorable ?Co-direction : Pr Nathalie Duriez (PU, Laboratoire LPPC, Université Paris 8) & Fanny Marteau-Chasserieau. Début : Septembre 2023, interrompue en 2025 pour raisons personnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de sélection COS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de sélection d’un poste de MCF en psychologie du développement clinique. Université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de suivi de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 : Miglianico Marine : Approche appréciative et utilisation des forces en milieu organisationnel : une étude comparative. Université de Lorraine, APEMAC. Université Québec à trois Rivières. Sous la direction de Charles Martin-Krumm et Philippe Dubreuil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024 : Étude DEV-IA, développement d’un modèle intégratif et transdiagnostique aux psychothérapies basé sur une analyse par intelligence artificielle. Responsable scientifique Alexis Vancappel (Univ Lille 3). En collaboration avec F. Marteau-Chasserieau (EPP-ICP) ; T. Kosinski, R. Courtois & W. El Hage (Univ Lille 3) ; L. Romo & Y. Morvan (Univ Nanterre) ; G. Tapia (Univ Bordeaux) ; C. Besche-Richard (Univ Reims), A. Carre (Univ Savoie Montblanc) ; C. Bortolon & C. Baeyens (Univ Grenoble Alpes) ; R. Saur & E. Fourel (Axioma).  Financement obtenu 8500€ MSH.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 : Étude « IFSI sans tabac » sur la prévention en milieu socio-éducatif du tabagisme féminin « impact d’une formation de courte durée sur le processus de changement des représentations et des comportements tabagiques chez les étudiantes en école de soins infirmiers », financé par le groupement régional d’île de France pour le Réseau des Établissements de Santé pour la Prévention des Addictions (RESPADD). Date : Juillet 2008-Juillet 2009. Responsables scientifiques : Fanny Marteau & Nicolas Bonnet (PH, CH de la Pitié-Salpêtrière, Pharmacien). Financement obtenu : 8000 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 : Membre du jury de fin d’année de l’École de Psychologues Praticiens - Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 : Membre du jury de sélection des candidats à l'entrée à l’École de Psychologues Praticiens - Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Membre du jury du comité de sélection des candidats pour l’entrée en Master 2 de psychologie clinique, parcours psychothérapie, Université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : Membre du jury du comité de sélection pour l’entrée en Institut de Formation en Soins Infirmiers (IFSI) de Caen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité de séminaire de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">J'interviens régulièrement dans des séminaires de recherches : notamment en tant que coresponsable du séminaire validant  pour les internes en psychiatrie, avec Dr Yoann Loisel et Dr Luc Surjous : &amp;quot;La relation soignant-soigné et l’alliance thérapeutique au vu des pratiques et recherches en psychothérapie&amp;quot;, Institut Mutualiste Montsouris, Université Paris-Cité ; et en tant que responsable du séminaire clinique et de recherche sur la supervision : &amp;quot;L’apport de la supervision pour le psychologue de demain &amp;quot;, École de Psychologues Praticiens - Institut Catholique de Paris. J'interviens également ou mes étudiants dans des séminaires de laboratoires de recherche à l'Université ou dans des ateliers recherches en psychothérapie du GHU Paris.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., Surjous, L., & Loisel, Y. (2025, 20 Novembre). Les facteurs constitutifs de la triple alliance chez l'enfant : enjeux développementaux et intersubjectifs. [Communication orale]. Séminaire la relation soignant-soigné et l'alliance thérapeutique au vu des pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris-Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., Surjous, L., & Loisel, Y. (2025, 16 Octobre). Modèle médical/Modèle (s) psychothérapeutique (s) : des relations différentes ? réflexions et résultats de la recherche. [Communication orale]. Séminaire la relation soignant-soigné et l'alliance thérapeutique au vu des pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Despland, J.N. (2025, 13 Juin). Enjeux et modalités de la supervision de crise : l'investigation psychodynamique brève. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2025, 31 Mars). L'évaluation du rapport de stage, point d'orgue de l'apprentissage des étudiants.  Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2025, 21 janvier). L’alliance thérapeutique et les facteurs communs : vers une approche processuelle des troubles mentaux et un modèle contextuel des psychothérapies. [Communication orale]. Séminaire recherche VCR, École de Psychologues Praticiens, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2025, 13 Janvier). Maintenir une démarche scientifique de supervision : la tentation collective de la surinterprétation. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2024, 12 décembre). Comprendre les facteurs qui façonnent l’alliance thérapeutique [Communication orale]. Séminaire l’alliance thérapeutique : pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., Surjous, L., & Loisel, Y. (2024, 22 octobre). L’objet, l’enjeu, l’objeu de la psychothérapie. [Communication orale]. Séminaire l’alliance thérapeutique : pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2024, 7 Octobre). L'intentionnalité du travail de supervision guidée par l'évaluation du niveau individuel et collectif. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2024, 13 et 14 Juin). La méthode Balint : un outil de travail à la conduite de la supervision clinique groupale ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2024, 14 Mars). Le rapport de stage : un indicateur de l'évolution des supervisés. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2024, 11 janvier). Les facteurs contribuant à la qualité de l’alliance thérapeutique : spécificités du patient, du thérapeute, et techniques thérapeutiques [Communication orale]. Séminaire de Recherches et pratiques en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2023, 4 décembre). La dynamique de groupe : entre le savoir-faire du superviseur et les résistances individuelles et collectives. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Shankland, R., & Marteau-Chasserieau, F. (2023, 17 octobre). Gratitude envers soi :  Perspectives fondamentales et appliquée à la promotion de la santé mentale. [Communication orale]. Séminaire de recherche DIPHE, Université Lyon 2, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2023, 19 Septembre). Entre évolution des supervisés et évaluation de leurs compétences. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Desjardins, D. (2023, 15 et 16 Juin). Entre réflexivité et agir des étudiants : Tenir le cadre de la supervision clinique. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Shankland, R., & Marteau-Chasserieau, F. (2023, 21 mars). Gratitude envers soi et santé mentale : Premières données empiriques. [Communication orale]. Séminaire de recherche DIPHE, Université Lyon 2, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2023, 16 Mars). Entre évolution des supervisés et évaluation de leurs compétences. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Azubuike, M.*, & Marteau-Chasserieau, F. (2023, 16 janvier). Etude pilote E.S.P.O.I.R. Efficacité. Singularité. PsychOthérapie. AllIance. Ajustement Relationnel. [Communication orale]. Atelier recherche en psychothérapie, GHU Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 5 décembre). Fluctuation de l'alliance au fil des séances : entre le savoir-faire du superviseur et la dynamique du groupe. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 20 Septembre). L'alliance de supervision au sein du groupe : quelles sont les conditions d'instauration du cadre ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 24 Mai). Quelles sont les attentes des superviseurs concernant les compétences des supervisés selon les années ?  Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Desjardins, D. (2022, 12 et 13 Mai). Le développement de la compétence à la supervision clinique. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 29 Mars). Les enjeux de la supervision à l'EPP. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 25 Janvier). Comment amener nos supervisés à développer une pensée réflexive ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2021, 23 Novembre). Comment tenir le cadre de la supervision avec les tensions, les caméras, les absences, les silences ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2021, 28 Septembre). Introduction au séminaire : &amp;quot;L'apport de la supervision pour le psychologue de demain&amp;quot;. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2021, 6 Mai). Conclusion : L'apport de la supervision pour le psychologue demain.  Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2021, 6 janvier). Partage d'expériences : L'apport de la supervision pour le psychologue demain. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2020, 16 Nov). Introduction : L'apport de la supervision pour le psychologue demain. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Marteau-Chasserieau, F., & Shankland, R. (2020, 12 novembre). Présentation du modèle théorique d’efficacité des pratiques de gratitude dans l’accompagnement et la prévention des problématiques dépressives. Communication orale. Séminaire de laboratoire VCR, Ecole de psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Shankland, R., & Marteau-Chasserieau, F. (2020, 20 octobre). De l’analyse du prototype aux pratiques de gratitude envers soi dans l’accompagnement et la prévention des problématiques dépressives. Communication orale. Séminaire de laboratoire DIPHE, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2020, 8 Juin). Évaluation du dispositif mis en place : cadre, commun, rapport de stage, séminaire. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2020, 3 février). Quel cadre théorique commun pour les supervisions ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2019, 10 décembre). Vers un modèle de supervision commun aux diverses obédiences ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2019, 3 juillet). Identification d’un objet de recherches EPP-APEMAC : L’alliance thérapeutique. Communication orale. Séminaire de recherches VCR, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2019, 13 Juin). Le rapport de stage : un instrument essentiel à la supervision ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 3 décembre). Identifier les objectifs de la supervision selon les années. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens de l'Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 25 Juin). État des lieux de la supervision à l'EPP. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 5 juin). Étude de l’amélioration de l’efficacité des psychothérapies. Séminaire de recherches APEMAC, Université Lorraine, Metz, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 17 mai). Le numérique, de l’usage à l’addiction pour nos enfants ? Communication orale. École élémentaire Boileau, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau, F. (2012, 8 nov). Alliance thérapeutique en psychothérapie de l’enfant : représentations de la situation thérapeutique des acteurs. Communication orale. Séminaire LPN, Université Paris 8, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau, F. (2009, 28 mai). Comment favoriser l'alliance thérapeutique : Étude sur les divergences de représentations en psychothérapie d'enfant. Communication orale. Séminaire PSITEC, Université Lille Nord de France, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau, F. (2007, 3 avril). L'analyse des schémas cognitifs en psychothérapie d'enfants : vers une co-construction d'un référentiel commun. Communication orale. Séminaire PSITEC, Université Lille Nord de France, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solaine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : un paradigme trans-théorique pour les psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (4), pp.793-810. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2024.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissage de l’alliance thérapeutique en service de soins aigus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2024.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical activity and passion color the passage of time: A response with ultra-trail runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paucsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.934308. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.934308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : vers un nouveau paradigme des facteurs communs en psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ppsy/2023622147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : vers un nouveau paradigme des facteurs communs en psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ppsy/2023622147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude Moderates the Relation between Daily Hassles and Satisfaction with Life in University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilios Kotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.13005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une Échelle d’évaluation du Ressenti Émotionnel de l’enfant polyhandicapé (EREEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (S2), pp.64-65. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2013.09.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du bonheur est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study of a Scale of Emotional State for Children with Intellectual and Multiple Disabilities (EREEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Kaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child and Family Behavior Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07317107.2016.1135697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Psyrep : outil médiateur de l’alliance thérapeutique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173 (6), pp.488-493. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2012.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des expressions faciales et inférence de l’état émotionnel de l’enfant polyhandicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.146-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple alliance en psychothérapie de l’enfant : mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration clinique d’un nouvel outil favorisant le développement de la triple alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des expressions faciales et inférence de l’état émotionnel de l’enfant polyhandicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (S2), pp.64-65. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2013.09.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance Thérapeutique et Divergences de Représentations en Psychothérapie de l’Enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Bias in Childhood-Event Interpretation by Adults with Generalized Anxiety Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Servant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Medical Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 01 (03), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojmp.2012.13005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche critique du développement des schémas en psychopathologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.57-61. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2008.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche émotivo-rationnelle et apprentissage des soins infirmiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayy Frédérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique et les facteurs communs : vers une approche processuelle des troubles mentaux et un modèle contextuel des psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche VCR, École de Psychologues Praticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les facteurs qui façonnent l’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : L’alliance thérapeutique : pratiques et recherches en psychothérapie. Institut Mutualiste Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs contribuant à la qualité de l’alliance thérapeutique : spécificités du patient, du thérapeute, et techniques thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherches et pratiques en psychothérapie de l’institut Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs influençant l’alliance thérapeutique : ajustement, espoir et contexte de soins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les identités plurielles des psychologues des psychologues d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité en réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la vulnérabilité : perspectives internationales et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vancappel, A., Serres, B., Fourel, E., Besche-Richard, C., Tapia, G., Saur, R., Kosinski, T., Bouyer, C., Marteau-Chasserieau, F., Morvan, Y., Romo, L., Carre, A., Baeyens, C., Bortolon, C., El-Hage, W., & Courtois, R. Les TCC et au-delà : Dépasser les cloisonnements théorico-cliniques grâce à l’intelligence artificielle : Une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 52eme congrès de l’AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclinaison de l’alliance thérapeutique thérapeutique selon les contextes : une définition commune est-elle envisageable dans ces conditions ? Une mise au défi du thérapeute. [Symposium].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves De Roten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les identités plurielles des psychologues des psychologues d’aujourd’hui,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vancappel, A., Serres, B., Fourel, E., Besche-Richard, C., Tapia, G., Saur, R., Kosinski, T., Bouyer, C., Courtois, R., Marteau-Chasserieau, F., Morvan, Y., Carre, A., Baeyens, C., Bortolon, C., El-Hage, W., & Romo, L. Dépasser les cloisonnements théorico-cliniques grâce à l’intelligence artificielle : Une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique : L’intelligence artificielle dans la recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet, l’enjeu, l’objeu de la psychothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : L’alliance thérapeutique : pratiques et recherches en psychothérapie. Institut Mutualiste Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs contribuant à la qualité de l’alliance thérapeutique : spécificités du patient, du thérapeute, et techniques thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherches et pratiques en psychothérapie de l’institut Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la nature de l'alliance thérapeutique auprès de patients ayant un trouble de la personnalité borderline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les identités plurielles des psychologues d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi et santé mentale : Premières données empiriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de gratitude en contexte de psychothérapie : influence sur la symptomatologie dépressive et l’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote E.S.P.O.I.R. Efficacité. Singularité. PsychOthérapie. AllIance. Ajustement Relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier recherche en psychothérapie GHU Paris,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi : Perspectives fondamentales et appliquée à la promotion de la santé mentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu du processus thérapeutique par la dyade patient-thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Innovation et recherche en psychothérapie » du Collège des Psychologues du GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi et santé mentale : Premières données empiriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu du processus thérapeutique par la dyade patient-thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherche en psychothérapie GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique un paradigme contextuel pour les psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence fil good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude et bien-être chez les étudiants.es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaire Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilios Kotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes entretiens Francophones de la psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote E.S.P.O.I.R. Efficacité. Singularité. PsychOthérapie. AllIance. Ajustement Relationnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier recherche en psychothérapie GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu du processus thérapeutique par la dyade patient-thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Innovation et recherche en psychothérapie » du Collège des Psychologues du GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’espoir mobilise le potentiel de guérison en psychothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peurs et cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque écart-psy « Autour de la peur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu de couples ayant renoncé à l’AMP après plusieurs tentatives infructueuses - Une analyse phénoménologique interprétative - Vers un dialogue entre clinique et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 - Université Lausanne, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thematic analysis of self-gratitude and pride in french adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Européen de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation à soi, aux autres et à la nature dans l’expérience émotionnelle des coureurs de trail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : vers un nouveau paradigme des facteurs communs en psychothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 - Université Lausanne, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un art de guérir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque écart-psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi et approche du prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès Français et Francophone de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gratitude envers soi : développement et validation d'une échelle de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaire Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée francophone de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du modèle théorique d’efficacité des pratiques de gratitude dans l’accompagnement et la prévention des problématiques dépressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire VCR de l'EPP de l'ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse du prototype aux pratiques de gratitude envers soi dans l’accompagnement et la prévention des problématiques dépressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’un objet de recherches EPP-APEMAC : L’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches VCR de l’École de Psychologues Praticiens de l'ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’amélioration de l’efficacité des psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches APEMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lorraine, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, de l’usage à l’addiction pour nos enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On en parle@Boileau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports de la triple alliance thérapeutique : comment favoriser une alliance solide avec l’enfant et les parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel du réseau de périnatalité de Haute Normandie « actualités dans la prise en charge précoce »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des éducateurs sur le bien-être de l’enfant polyhandicapé sont-elles en concordance avec son ressenti émotionnel réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée aux Journées Régionales de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du développement cognitif sur les représentations de l’enfant dans le cadre de la triple alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès Annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Psyrep renforce t-il la triple alliance thérapeutique chez l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Congrès Annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance thérapeutique en psychothérapie de l’enfant : représentations de la situation thérapeutique des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LPN de l’Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des divergences de représentations en psychothérapie d'enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée aux Journées Régionales de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l'alliance thérapeutique : Étude sur les divergences de représentations en psychothérapie d'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PSITEC de l’Université Lille Nord de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des schémas cognitifs en psychothérapie d'enfants : vers une co-construction d'un référentiel commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PSITEC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille Nord de France, Apr 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du tabagisme en IFSI : enquête cas témoin sur 8 IFSI d’île de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès de la Société Française de Tabacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique à l’épreuve du trauma : Comment instaurer la confiance dès le premier entretien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie positive à l’école : Impact d’un outil de psychologie positive sur l’estime de soi des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Maison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratitude envers soi comme levier face à la dépression : Résultats de trois études corrélationnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychologiques à l’origine du choix d’un métier du soin : le cas des infirmiers – Vers un dialogue en clinique et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu de couples ayant renoncé à l’AMP après plusieurs tentatives infructueuses - Une analyse phénoménologique interprétative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70 ans de l’École de Psychologues Praticiens de l’Institut Catholique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’alliance thérapeutique est un facteur de changement durant la psychothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soumet-Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ms Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Congrès Annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des expressions faciales et inférence de l’état émotionnel de l’enfant polyhandicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, PARIS, France. 40, 2014, L’Encéphale : Revue de psychiatrie clinique biologique et thérapeutique, Nouvelle série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une échelle d’évaluation de l’enfant polyhandicapé (EREEP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabac et cannabis : une prise en charge simultanée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Tabacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. 2008, 2e Congrès de la Société Française de Tabacologie : Recueil des abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The therapeutic alliance: paradigm of common factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais pour psychologues. Deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.36-39, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive psychology interventions for depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais pour psychologues. Deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.44-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soumet-Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les principaux modèles d'alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : une variable intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.49-54, 2021, Aide-mémoire, 978-2-10-082088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principaux modèles d’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.55-60, 2021, Aide-mémoire, 978-2-10-082088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple alliance thérapeutique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.93-100, 2021, Aide-mémoire, 978-2-10-082088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soumet-Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.273, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les résistances en résonance avec les mouvements d'alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruptures d’alliance comme moteur de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de Roten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, Aide-mémoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance thérapeutique : une variable intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie positive : un nouvel élan pour la psychothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se relaxer, c’est facile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le guide psycho. Réponses et conseils pour aller mieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la décision entrepreneuriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et création d’entreprise, de l’idée à l’organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thérapies comportementales et cognitives (TCC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Temkin Beck (né en 1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy (pp. 366-368)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ellis (1913-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERAPEUTIC ALLIANCE IN CHILD PSYCHOTHERAPY: EVALUATION AND CONGRUENCE REPRESENTATIONS OF DIFFERENT ACTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychology. Science de L’homme et de la Société (SHS) de l’Université de Lille, 2011. English. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02952871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Marteau-Chasserieau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur (École de Psychologues Praticiens, Institut Catholique de Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-marteau-chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6229-4070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168347202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheuse à l’École de Psychologues Praticiens (EPP) - Institut Catholique de Paris. École délivrant le diplôme de psychologue. Poste équivalent Maître de Conférences avec un service de 192h ETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologue clinicienne, psychothérapeute et superviseur en cabinet libéral enregistrée sur la liste Adeli : 759318348.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifiée en section CNU 16 (Comité Nationale des Universités) - Psychologie, psychologie clinique, psychologie sociale dans le corps des Maîtres de Conférences (n°13216229000).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliations académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche &amp;quot;Religion, Culture et Société&amp;quot; (EA 7403), équipe &amp;quot;Fragilité et Institutions&amp;quot; de l'Institut Catholique de Paris. Reconnue équipe d'accueil par le ministère de l'enseignement supérieur et de la recherche .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’équipe VCR de l’École de Psychologues Praticiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : Membre active de la Society for Psychotherapy Research (SPR).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du séminaire validant D.E.S. de psychiatrie avec Dr Yoann Loisel (psychiatre, psychanalyste) et Dr Luc Surjous (psychiatre) : &amp;quot;La relation soignant-soigné et l'alliance thérapeutique, au vu des pratiques et recherches en psychothérapie&amp;quot;. Institut Mutualiste Montsouris, Université Paris Cité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du séminaire clinique et de recherche sur la supervision, animé avec Florence Reznik (psychologue clincienne, psychanalyste) : &amp;quot;L’apport de la supervision clinique groupale pour le psychologue de demain&amp;quot;, École de Psychologues Praticiens - Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique de la supervision à l’École de Psychologues Praticiens de l'Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du Diplôme Universitaire &amp;quot;L’écoute dans le soin&amp;quot;, Dir Blandine Humbert, École de la santé, Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche portent principalement sur l'étude de l'alliance thérapeutique, dans une perspective visant à mieux comprendre les processus impliqués dans le changement clinique, indépendamment des modèles thérapeutiques spécifiques. Mes activités de recherche s'inscrivent à l'interface entre recherche et clinique. Mes travaux ont mis en évidence les limites du modèle médical appliqué à la psychothérapie et soutiennent le développement du modèle contextuel envisagé comme un changement de paradigme. Dans ce cadre, mes recherches sont centrés sur : 1/ l'évolution de la recherche sur l'évaluation des psychothérapies ; 2/ l'alliance thérapeutique chez l'adulte dans des contextes de vulnérabilité ; 3/ la conceptualisation de la triple alliance thérapeutique chez l'enfant intégrant ses spécificités développementales et intersubjectives ; ainsi que sur 4/ les dispositifs de supervision clinique groupale impliqués dans le changement clinique et les processus d'élaboration psychique, en tenant compte des dimensions relationnelles, contextuelles, processuelles, techniques, subjectives et intuitives à l'œuvre dans les psychothérapies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s'appuient sur plusieurs cadres théoriques issus de différents champs de la psychologie. Elles mobilisent notamment le modèle d'alliance thérapeutique proposé par Elizabeth Zetzel (1956), repris par Bordin (1979), et approfondi par Wampold et Flückiger (2023), dont les études montrent que la qualité de l'alliance constitue l'un des déterminants majeurs de l’évolution clinique du patient, indépendamment de l'orientation psychothérapeutique. Mes travaux s'inscrivent également dans la lignée des recherches de Pinsof (1995) sur le modèle d'alliance systémique, ainsi que sur les études de Winnicott (1964), qui mettent en évidence l'unité indissociable entre l'enfant et son environnement, et qui ont servi de fondement à la conceptualisation de la triple alliance thérapeutique. Enfin, mes recherches s'appuient sur le modèle contextuel initialement élaboré par Rosenzweig (1936), puis développé par Luborsky et Singer (1975), et plus récemment par Wampold (2015), qui souligne le rôle central de la relation intersubjective entre le patient et le thérapeute, ainsi que du contexte dans l'efficacité des psychothérapies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La méthodologie utilisée dans le cadre de mes recherches repose sur une approche plurielle combinant méthodes quantitatives et qualitatives, afin de bénéficier de la complémentarité des différentes approches. Les méthodes quantitatives s'inscrivent dans un paradigme centré sur les résultats (notamment à travers des études comparatives), tandis que les approches qualitatives permettent une analyse processuelle articulant le vécu subjectif des sujets (patients, thérapeutes, familles) et les dynamiques du processus thérapeutique. Mes recherches incluent notamment des essais en milieu écologique avec des mesures par questionnaires et des méthodes qualitatives s'appuyant sur une collecte de données par entretiens et observations (analyses de contenu thématique, codage de séquences filmées, vignettes cliniques, étude de cas).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s'inscrivent dans le champ international des recherches sur les facteurs communs, tout en cherchant à explorer certains aspects encore peu étudiés, comme les spécificités de l'alliance thérapeutique chez l'enfant ou la modélisation de l'alliance dans des contextes de vulnérabilité. Mes travaux se déploient ainsi à plusieurs niveaux complémentaires : théorique, conceptuel et méthodologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le plan théorique, ils ont donné lieu à des revues systématiques selon la méthode PRISMA, des revues narratives et des revues de questions, ainsi qu'à la coordination d'un ouvrage collectif consacré notamment à l'évolution de la recherche sur l'évaluation des psychothérapies ; au modèle médical versus contextuel ; à l'alliance thérapeutique chez l'adulte dans des contextes de vulnérabilité ; aux déclinaisons de l'alliance selon les contextes de soin ; à la relation intersubjective soignant-soigné ; ainsi qu'à la conceptualisation de la triple alliance thérapeutique chez l'enfant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le plan conceptuel, mes travaux ont conduit à la modélisation de la triple alliance thérapeutique chez l'enfant, intégrant ses spécificités développementales et intersubjectives, visant à recueillir les représentations subjectives de la thérapie de l’enfant, de ses parents et du thérapeute afin de tendre vers un mythe partagé, susceptible de soutenir à la fois le processus de changement et la qualité de l’alliance thérapeutique (thèse, Université de Lille). Par ailleurs, mes travaux explorent les déterminants de l’alliance thérapeutique chez l'adulte, en tenant compte des facteurs liés au patient et au thérapeute. Une recherche réalisée avec Anne-Laure Poujol et Jacques Arènes a permis de modéliser le tissage de l'alliance thérapeutique chez l'adulte dans un service de réanimation, en intégrant la temporalité de l'urgence, la pluralité des acteurs impliqués dans la prise en charge et la question du maintien de l'autonomie d'un patient parfois absent psychiquement à la relation (Institut Catholique de Paris, service de réanimation, groupe hospitalier de la Pitié-Salpêtrière). Une autre étude menée avec Anne-Laure Poujol et Jacques Arènes a permis de préciser comment le thérapeute concilie la grande vulnérabilité du patient et l’incertitude en un levier thérapeutique participant à la création de l’alliance thérapeutique (Institut Catholique de Paris). J'ai également encadré une étude pilote au GHU Sainte-Anne portant sur les effets de l’espoir du thérapeute sur la qualité de l’alliance et sur les résultats cliniques (encadrement doctoral interrompu, GHU Sainte-Anne, Université Paris 8). Un encadrement doctoral est en projet sur l’influence des états modifiés de conscience sur la qualité de l’alliance thérapeutique (encadrement doctoral inter-ED, Université d'Aix-Marseille). Je participe également à une étude interuniversitaire portant sur l’identification des processus communs aux différentes approches psychothérapeutiques, à partir d’une méthode d’analyse mobilisant l’intelligence artificielle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le plan méthodologique, j'ai notamment développé l'outil PsyRep, destiné à ajuster les représentations de la thérapie entre l’enfant, le parent et le thérapeute afin de tendre vers un mythe partagé susceptible de soutenir le processus de changement et la qualité de l’alliance thérapeutique (Thèse, Université Lille). J'ai encadré la recherche de Maggy Dalmat-Kasten ayant conduit à l'élaboration de l'EREEP, une échelle d’évaluation des émotions de l’enfant polyhandicapé fondée sur l'analyse vidéo des expressions faciales des enfants (ATER, Université Paris 8). J'ai encadré la thèse de Guillaume Tachon ayant conduit à l'élaboration et la validation d'un questionnaire de gratitude en contexte francophone et d'une échelle de gratitude envers soi auprès d'un public francophone et anglophone (encadrement doctoral, Université Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Alliance Thérapeutique ; Vulnérabilité ; Processus thérapeutiques ; Modèle contextuel ; Dispositifs de supervision de groupe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviewer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour des revues scientifiques à comité de lecture : Psychologie Française ; Bulletin de psychologie ; Revue Européenne de psychologie appliquée ; Pratiques psychologiques ; Annales Médico-psychologiques ; Revue Francophone de clinique comportementale et cognitive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour un ouvrage collectif : Parayre, S., Poujol, A.-L., & F. Serina-Karsky (Eds.), Visage des vulnérabilités. Regards pluridisciplinaires et expérientiels au prisme des acteurs, des trajectoires et des institutions. L'Harmattan.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 :Guillaume Tachon (2023). Gratitude envers soi : Perspectives fondamentale et appliquée à la promotion de la santé mentale. [Thèse de doctorat, Université Lumière Lyon 2].Co-direction : Pr Rebecca Schankland (PU, Laboratoire DIPHE, Université Lumière Lyon 2) & Fanny Marteau-Chasserieau. Soutenue le : 21 Novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 : Thèse interrompueMadeleine Azubuike. Penser l’efficacité des psychothérapies dans le paradigme des facteurs communs : Comment l’espoir du thérapeute contribuent-il à maintenir une alliance thérapeutique solide et prédictive d’une évolution thérapeutique favorable ?Co-direction : Pr Nathalie Duriez (PU, Laboratoire LPPC, Université Paris 8) & Fanny Marteau-Chasserieau. Début : Septembre 2023, interrompue en 2025 pour raisons personnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de sélection COS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de sélection d’un poste de MCF en psychologie du développement clinique. Université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de suivi de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 : Miglianico Marine : Approche appréciative et utilisation des forces en milieu organisationnel : une étude comparative. Université de Lorraine, APEMAC. Université Québec à trois Rivières. Sous la direction de Charles Martin-Krumm et Philippe Dubreuil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024 : Étude DEV-IA, développement d’un modèle intégratif et transdiagnostique aux psychothérapies basé sur une analyse par intelligence artificielle. Responsable scientifique Alexis Vancappel (Univ Lille 3). En collaboration avec F. Marteau-Chasserieau (EPP-ICP) ; T. Kosinski, R. Courtois & W. El Hage (Univ Lille 3) ; L. Romo & Y. Morvan (Univ Nanterre) ; G. Tapia (Univ Bordeaux) ; C. Besche-Richard (Univ Reims), A. Carre (Univ Savoie Montblanc) ; C. Bortolon & C. Baeyens (Univ Grenoble Alpes) ; R. Saur & E. Fourel (Axioma).  Financement obtenu 8500€ MSH.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 : Étude « IFSI sans tabac » sur la prévention en milieu socio-éducatif du tabagisme féminin « impact d’une formation de courte durée sur le processus de changement des représentations et des comportements tabagiques chez les étudiantes en école de soins infirmiers », financé par le groupement régional d’île de France pour le Réseau des Établissements de Santé pour la Prévention des Addictions (RESPADD). Date : Juillet 2008-Juillet 2009. Responsables scientifiques : Fanny Marteau & Nicolas Bonnet (PH, CH de la Pitié-Salpêtrière, Pharmacien). Financement obtenu : 8000 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 : Membre du jury de fin d’année de l’École de Psychologues Praticiens - Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 : Membre du jury de sélection des candidats à l'entrée à l’École de Psychologues Praticiens - Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Membre du jury du comité de sélection des candidats pour l’entrée en Master 2 de psychologie clinique, parcours psychothérapie, Université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : Membre du jury du comité de sélection pour l’entrée en Institut de Formation en Soins Infirmiers (IFSI) de Caen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Surjous, L., Marteau-Chasserieau, F., Romanos, M. & Loisel, Y. (2026, 21 Mai). Intervision : un cas clinique discuté selon trois modèles de psychothérapie. [Communication orale]. Séminaire la relation soignant-soigné et l'alliance thérapeutique au vu des pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., Surjous, L., & Loisel, Y. (2025, 20 Novembre). Les facteurs constitutifs de la triple alliance chez l'enfant : enjeux développementaux et intersubjectifs. [Communication orale]. Séminaire la relation soignant-soigné et l'alliance thérapeutique au vu des pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris-Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., Surjous, L., & Loisel, Y. (2025, 16 Octobre). Modèle médical/Modèle (s) psychothérapeutique (s) : des relations différentes ? réflexions et résultats de la recherche. [Communication orale]. Séminaire la relation soignant-soigné et l'alliance thérapeutique au vu des pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Despland, J.N. (2025, 13 Juin). Enjeux et modalités de la supervision de crise : l'investigation psychodynamique brève. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2025, 31 Mars). L'évaluation du rapport de stage, point d'orgue de l'apprentissage des étudiants.  Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2025, 21 janvier). L’alliance thérapeutique et les facteurs communs : vers une approche processuelle des troubles mentaux et un modèle contextuel des psychothérapies. [Communication orale]. Séminaire recherche VCR, École de Psychologues Praticiens, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2025, 13 Janvier). Maintenir une démarche scientifique de supervision : la tentation collective de la surinterprétation. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2024, 12 décembre). Comprendre les facteurs qui façonnent l’alliance thérapeutique [Communication orale]. Séminaire l’alliance thérapeutique : pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., Surjous, L., & Loisel, Y. (2024, 22 octobre). L’objet, l’enjeu, l’objeu de la psychothérapie. [Communication orale]. Séminaire l’alliance thérapeutique : pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2024, 7 Octobre). L'intentionnalité du travail de supervision guidée par l'évaluation du niveau individuel et collectif. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2024, 13 et 14 Juin). La méthode Balint : un outil de travail à la conduite de la supervision clinique groupale ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2024, 14 Mars). Le rapport de stage : un indicateur de l'évolution des supervisés. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2024, 11 janvier). Les facteurs contribuant à la qualité de l’alliance thérapeutique : spécificités du patient, du thérapeute, et techniques thérapeutiques [Communication orale]. Séminaire de Recherches et pratiques en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2023, 4 décembre). La dynamique de groupe : entre le savoir-faire du superviseur et les résistances individuelles et collectives. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Shankland, R., & Marteau-Chasserieau, F. (2023, 17 octobre). Gratitude envers soi :  Perspectives fondamentales et appliquée à la promotion de la santé mentale. [Communication orale]. Séminaire de recherche DIPHE, Université Lyon 2, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2023, 19 Septembre). Entre évolution des supervisés et évaluation de leurs compétences. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Desjardins, D. (2023, 15 et 16 Juin). Entre réflexivité et agir des étudiants : Tenir le cadre de la supervision clinique. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Shankland, R., & Marteau-Chasserieau, F. (2023, 21 mars). Gratitude envers soi et santé mentale : Premières données empiriques. [Communication orale]. Séminaire de recherche DIPHE, Université Lyon 2, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2023, 16 Mars). Entre évolution des supervisés et évaluation de leurs compétences. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Azubuike, M.*, & Marteau-Chasserieau, F. (2023, 16 janvier). Etude pilote E.S.P.O.I.R. Efficacité. Singularité. PsychOthérapie. AllIance. Ajustement Relationnel. [Communication orale]. Atelier recherche en psychothérapie, GHU Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 5 décembre). Fluctuation de l'alliance au fil des séances : entre le savoir-faire du superviseur et la dynamique du groupe. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 20 Septembre). L'alliance de supervision au sein du groupe : quelles sont les conditions d'instauration du cadre ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 24 Mai). Quelles sont les attentes des superviseurs concernant les compétences des supervisés selon les années ?  Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Desjardins, D. (2022, 12 et 13 Mai). Le développement de la compétence à la supervision clinique. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 29 Mars). Les enjeux de la supervision à l'EPP. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 25 Janvier). Comment amener nos supervisés à développer une pensée réflexive ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2021, 23 Novembre). Comment tenir le cadre de la supervision avec les tensions, les caméras, les absences, les silences ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2021, 28 Septembre). Introduction au séminaire : &amp;quot;L'apport de la supervision pour le psychologue de demain&amp;quot;. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2021, 6 Mai). Conclusion : L'apport de la supervision pour le psychologue demain.  Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2021, 6 janvier). Partage d'expériences : L'apport de la supervision pour le psychologue demain. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2020, 16 Nov). Introduction : L'apport de la supervision pour le psychologue demain. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Marteau-Chasserieau, F., & Shankland, R. (2020, 12 novembre). Présentation du modèle théorique d’efficacité des pratiques de gratitude dans l’accompagnement et la prévention des problématiques dépressives. Communication orale. Séminaire de laboratoire VCR, Ecole de psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Shankland, R., & Marteau-Chasserieau, F. (2020, 20 octobre). De l’analyse du prototype aux pratiques de gratitude envers soi dans l’accompagnement et la prévention des problématiques dépressives. Communication orale. Séminaire de laboratoire DIPHE, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2020, 8 Juin). Évaluation du dispositif mis en place : cadre, commun, rapport de stage, séminaire. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2020, 3 février). Quel cadre théorique commun pour les supervisions ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2019, 10 décembre). Vers un modèle de supervision commun aux diverses obédiences ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2019, 3 juillet). Identification d’un objet de recherches EPP-APEMAC : L’alliance thérapeutique. Communication orale. Séminaire de recherches VCR, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2019, 13 Juin). Le rapport de stage : un instrument essentiel à la supervision ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 3 décembre). Identifier les objectifs de la supervision selon les années. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens de l'Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 25 Juin). État des lieux de la supervision à l'EPP. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 5 juin). Étude de l’amélioration de l’efficacité des psychothérapies. Séminaire de recherches APEMAC, Université Lorraine, Metz, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 17 mai). Le numérique, de l’usage à l’addiction pour nos enfants ? Communication orale. École élémentaire Boileau, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau, F. (2012, 8 nov). Alliance thérapeutique en psychothérapie de l’enfant : représentations de la situation thérapeutique des acteurs. Communication orale. Séminaire LPN, Université Paris 8, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau, F. (2009, 28 mai). Comment favoriser l'alliance thérapeutique : Étude sur les divergences de représentations en psychothérapie d'enfant. Communication orale. Séminaire PSITEC, Université Lille Nord de France, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau, F. (2007, 3 avril). L'analyse des schémas cognitifs en psychothérapie d'enfants : vers une co-construction d'un référentiel commun. Communication orale. Séminaire PSITEC, Université Lille Nord de France, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solaine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : un paradigme trans-théorique pour les psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (4), pp.793-810. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2024.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissage de l’alliance thérapeutique en service de soins aigus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2024.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical activity and passion color the passage of time: A response with ultra-trail runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paucsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.934308. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.934308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : vers un nouveau paradigme des facteurs communs en psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ppsy/2023622147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : vers un nouveau paradigme des facteurs communs en psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ppsy/2023622147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude Moderates the Relation between Daily Hassles and Satisfaction with Life in University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilios Kotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.13005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une Échelle d’évaluation du Ressenti Émotionnel de l’enfant polyhandicapé (EREEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (S2), pp.64-65. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2013.09.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du bonheur est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study of a Scale of Emotional State for Children with Intellectual and Multiple Disabilities (EREEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Kaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child and Family Behavior Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07317107.2016.1135697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Psyrep : outil médiateur de l’alliance thérapeutique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173 (6), pp.488-493. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2012.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des expressions faciales et inférence de l’état émotionnel de l’enfant polyhandicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.146-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple alliance en psychothérapie de l’enfant : mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration clinique d’un nouvel outil favorisant le développement de la triple alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance Thérapeutique et Divergences de Représentations en Psychothérapie de l’Enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des expressions faciales et inférence de l’état émotionnel de l’enfant polyhandicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (S2), pp.64-65. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2013.09.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Bias in Childhood-Event Interpretation by Adults with Generalized Anxiety Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Servant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Medical Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 01 (03), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojmp.2012.13005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche critique du développement des schémas en psychopathologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.57-61. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2008.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche émotivo-rationnelle et apprentissage des soins infirmiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayy Frédérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique et les facteurs communs : vers une approche processuelle des troubles mentaux et un modèle contextuel des psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche VCR, École de Psychologues Praticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les facteurs qui façonnent l’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : L’alliance thérapeutique : pratiques et recherches en psychothérapie. Institut Mutualiste Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs contribuant à la qualité de l’alliance thérapeutique : spécificités du patient, du thérapeute, et techniques thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherches et pratiques en psychothérapie de l’institut Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs influençant l’alliance thérapeutique : ajustement, espoir et contexte de soins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les identités plurielles des psychologues des psychologues d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité en réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la vulnérabilité : perspectives internationales et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vancappel, A., Serres, B., Fourel, E., Besche-Richard, C., Tapia, G., Saur, R., Kosinski, T., Bouyer, C., Marteau-Chasserieau, F., Morvan, Y., Romo, L., Carre, A., Baeyens, C., Bortolon, C., El-Hage, W., & Courtois, R. Les TCC et au-delà : Dépasser les cloisonnements théorico-cliniques grâce à l’intelligence artificielle : Une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 52eme congrès de l’AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclinaison de l’alliance thérapeutique thérapeutique selon les contextes : une définition commune est-elle envisageable dans ces conditions ? Une mise au défi du thérapeute. [Symposium].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves De Roten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les identités plurielles des psychologues des psychologues d’aujourd’hui,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vancappel, A., Serres, B., Fourel, E., Besche-Richard, C., Tapia, G., Saur, R., Kosinski, T., Bouyer, C., Courtois, R., Marteau-Chasserieau, F., Morvan, Y., Carre, A., Baeyens, C., Bortolon, C., El-Hage, W., & Romo, L. Dépasser les cloisonnements théorico-cliniques grâce à l’intelligence artificielle : Une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique : L’intelligence artificielle dans la recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet, l’enjeu, l’objeu de la psychothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : L’alliance thérapeutique : pratiques et recherches en psychothérapie. Institut Mutualiste Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs contribuant à la qualité de l’alliance thérapeutique : spécificités du patient, du thérapeute, et techniques thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherches et pratiques en psychothérapie de l’institut Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la nature de l'alliance thérapeutique auprès de patients ayant un trouble de la personnalité borderline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les identités plurielles des psychologues d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote E.S.P.O.I.R. Efficacité. Singularité. PsychOthérapie. AllIance. Ajustement Relationnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier recherche en psychothérapie GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu du processus thérapeutique par la dyade patient-thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Innovation et recherche en psychothérapie » du Collège des Psychologues du GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi et santé mentale : Premières données empiriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de gratitude en contexte de psychothérapie : influence sur la symptomatologie dépressive et l’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote E.S.P.O.I.R. Efficacité. Singularité. PsychOthérapie. AllIance. Ajustement Relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier recherche en psychothérapie GHU Paris,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi : Perspectives fondamentales et appliquée à la promotion de la santé mentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu du processus thérapeutique par la dyade patient-thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Innovation et recherche en psychothérapie » du Collège des Psychologues du GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi et santé mentale : Premières données empiriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu du processus thérapeutique par la dyade patient-thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherche en psychothérapie GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique un paradigme contextuel pour les psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence fil good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude et bien-être chez les étudiants.es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaire Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilios Kotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes entretiens Francophones de la psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’espoir mobilise le potentiel de guérison en psychothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peurs et cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque écart-psy « Autour de la peur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu de couples ayant renoncé à l’AMP après plusieurs tentatives infructueuses - Une analyse phénoménologique interprétative - Vers un dialogue entre clinique et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 - Université Lausanne, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thematic analysis of self-gratitude and pride in french adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Européen de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : vers un nouveau paradigme des facteurs communs en psychothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 - Université Lausanne, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation à soi, aux autres et à la nature dans l’expérience émotionnelle des coureurs de trail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un art de guérir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque écart-psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi et approche du prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès Français et Francophone de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gratitude envers soi : développement et validation d'une échelle de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaire Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée francophone de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du modèle théorique d’efficacité des pratiques de gratitude dans l’accompagnement et la prévention des problématiques dépressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire VCR de l'EPP de l'ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse du prototype aux pratiques de gratitude envers soi dans l’accompagnement et la prévention des problématiques dépressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’un objet de recherches EPP-APEMAC : L’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches VCR de l’École de Psychologues Praticiens de l'ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’amélioration de l’efficacité des psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches APEMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lorraine, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, de l’usage à l’addiction pour nos enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On en parle@Boileau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports de la triple alliance thérapeutique : comment favoriser une alliance solide avec l’enfant et les parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel du réseau de périnatalité de Haute Normandie « actualités dans la prise en charge précoce »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des éducateurs sur le bien-être de l’enfant polyhandicapé sont-elles en concordance avec son ressenti émotionnel réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée aux Journées Régionales de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du développement cognitif sur les représentations de l’enfant dans le cadre de la triple alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès Annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Psyrep renforce t-il la triple alliance thérapeutique chez l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Congrès Annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance thérapeutique en psychothérapie de l’enfant : représentations de la situation thérapeutique des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LPN de l’Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des divergences de représentations en psychothérapie d'enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée aux Journées Régionales de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l'alliance thérapeutique : Étude sur les divergences de représentations en psychothérapie d'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PSITEC de l’Université Lille Nord de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des schémas cognitifs en psychothérapie d'enfants : vers une co-construction d'un référentiel commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PSITEC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille Nord de France, Apr 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du tabagisme en IFSI : enquête cas témoin sur 8 IFSI d’île de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès de la Société Française de Tabacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie positive à l’école : Impact d’un outil de psychologie positive sur l’estime de soi des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Maison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique à l’épreuve du trauma : Comment instaurer la confiance dès le premier entretien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychologiques à l’origine du choix d’un métier du soin : le cas des infirmiers – Vers un dialogue en clinique et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratitude envers soi comme levier face à la dépression : Résultats de trois études corrélationnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu de couples ayant renoncé à l’AMP après plusieurs tentatives infructueuses - Une analyse phénoménologique interprétative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70 ans de l’École de Psychologues Praticiens de l’Institut Catholique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’alliance thérapeutique est un facteur de changement durant la psychothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soumet-Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ms Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Congrès Annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des expressions faciales et inférence de l’état émotionnel de l’enfant polyhandicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, PARIS, France. 40, 2014, L’Encéphale : Revue de psychiatrie clinique biologique et thérapeutique, Nouvelle série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une échelle d’évaluation de l’enfant polyhandicapé (EREEP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabac et cannabis : une prise en charge simultanée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Tabacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. 2008, 2e Congrès de la Société Française de Tabacologie : Recueil des abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The therapeutic alliance: paradigm of common factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais pour psychologues. Deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.36-39, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive psychology interventions for depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais pour psychologues. Deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.44-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les principaux modèles d'alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soumet-Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : une variable intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.49-54, 2021, Aide-mémoire, 978-2-10-082088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principaux modèles d’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.55-60, 2021, Aide-mémoire, 978-2-10-082088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple alliance thérapeutique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.93-100, 2021, Aide-mémoire, 978-2-10-082088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les résistances en résonance avec les mouvements d'alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soumet-Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.273, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruptures d’alliance comme moteur de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de Roten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, Aide-mémoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance thérapeutique : une variable intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se relaxer, c’est facile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le guide psycho. Réponses et conseils pour aller mieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie positive : un nouvel élan pour la psychothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la décision entrepreneuriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et création d’entreprise, de l’idée à l’organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thérapies comportementales et cognitives (TCC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Temkin Beck (né en 1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy (pp. 366-368)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ellis (1913-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERAPEUTIC ALLIANCE IN CHILD PSYCHOTHERAPY: EVALUATION AND CONGRUENCE REPRESENTATIONS OF DIFFERENT ACTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychology. Science de L’homme et de la Société (SHS) de l’Université de Lille, 2011. English. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02952871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F1D6063"/>
+    <w:nsid w:val="84C7617D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F34D262"/>
+    <w:nsid w:val="0FFBA673"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-marteau-chasserieau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6229-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168347202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919889v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Azubuike" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.10.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Deltour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ar&#232;nes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.06.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tachon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.934308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609334v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023622147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmat-Kasten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Castillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montreuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2013.09.170" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Dalmat-Kasten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montreuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317107.2016.1135697" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.08.030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lassalle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Servant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmp.2012.13005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.04.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayy Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609801v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609876v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaire Morgan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221019v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222379v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223222v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223230v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223236v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Belot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Maison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Du Peloux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614463v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Drouin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589087v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613239v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589091v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Roten" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Angel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bloch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02952871v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-marteau-chasserieau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6229-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168347202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Azubuike" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.10.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Deltour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ar&#232;nes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.06.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tachon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.934308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023622147" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmat-Kasten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Castillo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montreuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2013.09.170" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Dalmat-Kasten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montreuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317107.2016.1135697" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.08.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lassalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Servant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmp.2012.13005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952059v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.04.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayy Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919939v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222307v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaire Morgan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221033v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222379v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589097v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952856v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222357v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Maison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Belot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Du Peloux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Drouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627651v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589078v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589087v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613229v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217647v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613215v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Roten" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952100v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Angel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bloch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952102v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952108v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02952871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>