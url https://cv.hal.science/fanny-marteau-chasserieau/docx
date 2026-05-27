--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Marteau-Chasserieau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur (École de Psychologues Praticiens, Institut Catholique de Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-marteau-chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6229-4070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168347202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheuse à l’École de Psychologues Praticiens (EPP) - Institut Catholique de Paris. École délivrant le diplôme de psychologue. Poste équivalent Maître de Conférences avec un service de 192h ETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologue clinicienne, psychothérapeute et superviseur en cabinet libéral enregistrée sur la liste Adeli : 759318348.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifiée en section CNU 16 (Comité Nationale des Universités) - Psychologie, psychologie clinique, psychologie sociale dans le corps des Maîtres de Conférences (n°13216229000).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliations académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche &amp;quot;Religion, Culture et Société&amp;quot; (EA 7403), équipe &amp;quot;Fragilité et Institutions&amp;quot; de l'Institut Catholique de Paris. Reconnue équipe d'accueil par le ministère de l'enseignement supérieur et de la recherche .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’équipe VCR de l’École de Psychologues Praticiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : Membre active de la Society for Psychotherapy Research (SPR).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du séminaire validant D.E.S. de psychiatrie avec Dr Yoann Loisel (psychiatre, psychanalyste) et Dr Luc Surjous (psychiatre) : &amp;quot;La relation soignant-soigné et l'alliance thérapeutique, au vu des pratiques et recherches en psychothérapie&amp;quot;. Institut Mutualiste Montsouris, Université Paris Cité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du séminaire clinique et de recherche sur la supervision, animé avec Florence Reznik (psychologue clincienne, psychanalyste) : &amp;quot;L’apport de la supervision clinique groupale pour le psychologue de demain&amp;quot;, École de Psychologues Praticiens - Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique de la supervision à l’École de Psychologues Praticiens de l'Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du Diplôme Universitaire &amp;quot;L’écoute dans le soin&amp;quot;, Dir Blandine Humbert, École de la santé, Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche portent principalement sur l'étude de l'alliance thérapeutique, dans une perspective visant à mieux comprendre les processus impliqués dans le changement clinique, indépendamment des modèles thérapeutiques spécifiques. Mes activités de recherche s'inscrivent à l'interface entre recherche et clinique. Mes travaux ont mis en évidence les limites du modèle médical appliqué à la psychothérapie et soutiennent le développement du modèle contextuel envisagé comme un changement de paradigme. Dans ce cadre, mes recherches sont centrés sur : 1/ l'évolution de la recherche sur l'évaluation des psychothérapies ; 2/ l'alliance thérapeutique chez l'adulte dans des contextes de vulnérabilité ; 3/ la conceptualisation de la triple alliance thérapeutique chez l'enfant intégrant ses spécificités développementales et intersubjectives ; ainsi que sur 4/ les dispositifs de supervision clinique groupale impliqués dans le changement clinique et les processus d'élaboration psychique, en tenant compte des dimensions relationnelles, contextuelles, processuelles, techniques, subjectives et intuitives à l'œuvre dans les psychothérapies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s'appuient sur plusieurs cadres théoriques issus de différents champs de la psychologie. Elles mobilisent notamment le modèle d'alliance thérapeutique proposé par Elizabeth Zetzel (1956), repris par Bordin (1979), et approfondi par Wampold et Flückiger (2023), dont les études montrent que la qualité de l'alliance constitue l'un des déterminants majeurs de l’évolution clinique du patient, indépendamment de l'orientation psychothérapeutique. Mes travaux s'inscrivent également dans la lignée des recherches de Pinsof (1995) sur le modèle d'alliance systémique, ainsi que sur les études de Winnicott (1964), qui mettent en évidence l'unité indissociable entre l'enfant et son environnement, et qui ont servi de fondement à la conceptualisation de la triple alliance thérapeutique. Enfin, mes recherches s'appuient sur le modèle contextuel initialement élaboré par Rosenzweig (1936), puis développé par Luborsky et Singer (1975), et plus récemment par Wampold (2015), qui souligne le rôle central de la relation intersubjective entre le patient et le thérapeute, ainsi que du contexte dans l'efficacité des psychothérapies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La méthodologie utilisée dans le cadre de mes recherches repose sur une approche plurielle combinant méthodes quantitatives et qualitatives, afin de bénéficier de la complémentarité des différentes approches. Les méthodes quantitatives s'inscrivent dans un paradigme centré sur les résultats (notamment à travers des études comparatives), tandis que les approches qualitatives permettent une analyse processuelle articulant le vécu subjectif des sujets (patients, thérapeutes, familles) et les dynamiques du processus thérapeutique. Mes recherches incluent notamment des essais en milieu écologique avec des mesures par questionnaires et des méthodes qualitatives s'appuyant sur une collecte de données par entretiens et observations (analyses de contenu thématique, codage de séquences filmées, vignettes cliniques, étude de cas).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s'inscrivent dans le champ international des recherches sur les facteurs communs, tout en cherchant à explorer certains aspects encore peu étudiés, comme les spécificités de l'alliance thérapeutique chez l'enfant ou la modélisation de l'alliance dans des contextes de vulnérabilité. Mes travaux se déploient ainsi à plusieurs niveaux complémentaires : théorique, conceptuel et méthodologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le plan théorique, ils ont donné lieu à des revues systématiques selon la méthode PRISMA, des revues narratives et des revues de questions, ainsi qu'à la coordination d'un ouvrage collectif consacré notamment à l'évolution de la recherche sur l'évaluation des psychothérapies ; au modèle médical versus contextuel ; à l'alliance thérapeutique chez l'adulte dans des contextes de vulnérabilité ; aux déclinaisons de l'alliance selon les contextes de soin ; à la relation intersubjective soignant-soigné ; ainsi qu'à la conceptualisation de la triple alliance thérapeutique chez l'enfant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le plan conceptuel, mes travaux ont conduit à la modélisation de la triple alliance thérapeutique chez l'enfant, intégrant ses spécificités développementales et intersubjectives, visant à recueillir les représentations subjectives de la thérapie de l’enfant, de ses parents et du thérapeute afin de tendre vers un mythe partagé, susceptible de soutenir à la fois le processus de changement et la qualité de l’alliance thérapeutique (thèse, Université de Lille). Par ailleurs, mes travaux explorent les déterminants de l’alliance thérapeutique chez l'adulte, en tenant compte des facteurs liés au patient et au thérapeute. Une recherche réalisée avec Anne-Laure Poujol et Jacques Arènes a permis de modéliser le tissage de l'alliance thérapeutique chez l'adulte dans un service de réanimation, en intégrant la temporalité de l'urgence, la pluralité des acteurs impliqués dans la prise en charge et la question du maintien de l'autonomie d'un patient parfois absent psychiquement à la relation (Institut Catholique de Paris, service de réanimation, groupe hospitalier de la Pitié-Salpêtrière). Une autre étude menée avec Anne-Laure Poujol et Jacques Arènes a permis de préciser comment le thérapeute concilie la grande vulnérabilité du patient et l’incertitude en un levier thérapeutique participant à la création de l’alliance thérapeutique (Institut Catholique de Paris). J'ai également encadré une étude pilote au GHU Sainte-Anne portant sur les effets de l’espoir du thérapeute sur la qualité de l’alliance et sur les résultats cliniques (encadrement doctoral interrompu, GHU Sainte-Anne, Université Paris 8). Un encadrement doctoral est en projet sur l’influence des états modifiés de conscience sur la qualité de l’alliance thérapeutique (encadrement doctoral inter-ED, Université d'Aix-Marseille). Je participe également à une étude interuniversitaire portant sur l’identification des processus communs aux différentes approches psychothérapeutiques, à partir d’une méthode d’analyse mobilisant l’intelligence artificielle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le plan méthodologique, j'ai notamment développé l'outil PsyRep, destiné à ajuster les représentations de la thérapie entre l’enfant, le parent et le thérapeute afin de tendre vers un mythe partagé susceptible de soutenir le processus de changement et la qualité de l’alliance thérapeutique (Thèse, Université Lille). J'ai encadré la recherche de Maggy Dalmat-Kasten ayant conduit à l'élaboration de l'EREEP, une échelle d’évaluation des émotions de l’enfant polyhandicapé fondée sur l'analyse vidéo des expressions faciales des enfants (ATER, Université Paris 8). J'ai encadré la thèse de Guillaume Tachon ayant conduit à l'élaboration et la validation d'un questionnaire de gratitude en contexte francophone et d'une échelle de gratitude envers soi auprès d'un public francophone et anglophone (encadrement doctoral, Université Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Alliance Thérapeutique ; Vulnérabilité ; Processus thérapeutiques ; Modèle contextuel ; Dispositifs de supervision de groupe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviewer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour des revues scientifiques à comité de lecture : Psychologie Française ; Bulletin de psychologie ; Revue Européenne de psychologie appliquée ; Pratiques psychologiques ; Annales Médico-psychologiques ; Revue Francophone de clinique comportementale et cognitive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour un ouvrage collectif : Parayre, S., Poujol, A.-L., & F. Serina-Karsky (Eds.), Visage des vulnérabilités. Regards pluridisciplinaires et expérientiels au prisme des acteurs, des trajectoires et des institutions. L'Harmattan.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 :Guillaume Tachon (2023). Gratitude envers soi : Perspectives fondamentale et appliquée à la promotion de la santé mentale. [Thèse de doctorat, Université Lumière Lyon 2].Co-direction : Pr Rebecca Schankland (PU, Laboratoire DIPHE, Université Lumière Lyon 2) & Fanny Marteau-Chasserieau. Soutenue le : 21 Novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 : Thèse interrompueMadeleine Azubuike. Penser l’efficacité des psychothérapies dans le paradigme des facteurs communs : Comment l’espoir du thérapeute contribuent-il à maintenir une alliance thérapeutique solide et prédictive d’une évolution thérapeutique favorable ?Co-direction : Pr Nathalie Duriez (PU, Laboratoire LPPC, Université Paris 8) & Fanny Marteau-Chasserieau. Début : Septembre 2023, interrompue en 2025 pour raisons personnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de sélection COS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de sélection d’un poste de MCF en psychologie du développement clinique. Université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de suivi de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 : Miglianico Marine : Approche appréciative et utilisation des forces en milieu organisationnel : une étude comparative. Université de Lorraine, APEMAC. Université Québec à trois Rivières. Sous la direction de Charles Martin-Krumm et Philippe Dubreuil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024 : Étude DEV-IA, développement d’un modèle intégratif et transdiagnostique aux psychothérapies basé sur une analyse par intelligence artificielle. Responsable scientifique Alexis Vancappel (Univ Lille 3). En collaboration avec F. Marteau-Chasserieau (EPP-ICP) ; T. Kosinski, R. Courtois & W. El Hage (Univ Lille 3) ; L. Romo & Y. Morvan (Univ Nanterre) ; G. Tapia (Univ Bordeaux) ; C. Besche-Richard (Univ Reims), A. Carre (Univ Savoie Montblanc) ; C. Bortolon & C. Baeyens (Univ Grenoble Alpes) ; R. Saur & E. Fourel (Axioma).  Financement obtenu 8500€ MSH.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 : Étude « IFSI sans tabac » sur la prévention en milieu socio-éducatif du tabagisme féminin « impact d’une formation de courte durée sur le processus de changement des représentations et des comportements tabagiques chez les étudiantes en école de soins infirmiers », financé par le groupement régional d’île de France pour le Réseau des Établissements de Santé pour la Prévention des Addictions (RESPADD). Date : Juillet 2008-Juillet 2009. Responsables scientifiques : Fanny Marteau & Nicolas Bonnet (PH, CH de la Pitié-Salpêtrière, Pharmacien). Financement obtenu : 8000 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 : Membre du jury de fin d’année de l’École de Psychologues Praticiens - Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 : Membre du jury de sélection des candidats à l'entrée à l’École de Psychologues Praticiens - Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Membre du jury du comité de sélection des candidats pour l’entrée en Master 2 de psychologie clinique, parcours psychothérapie, Université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : Membre du jury du comité de sélection pour l’entrée en Institut de Formation en Soins Infirmiers (IFSI) de Caen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Surjous, L., Marteau-Chasserieau, F., Romanos, M. & Loisel, Y. (2026, 21 Mai). Intervision : un cas clinique discuté selon trois modèles de psychothérapie. [Communication orale]. Séminaire la relation soignant-soigné et l'alliance thérapeutique au vu des pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., Surjous, L., & Loisel, Y. (2025, 20 Novembre). Les facteurs constitutifs de la triple alliance chez l'enfant : enjeux développementaux et intersubjectifs. [Communication orale]. Séminaire la relation soignant-soigné et l'alliance thérapeutique au vu des pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris-Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., Surjous, L., & Loisel, Y. (2025, 16 Octobre). Modèle médical/Modèle (s) psychothérapeutique (s) : des relations différentes ? réflexions et résultats de la recherche. [Communication orale]. Séminaire la relation soignant-soigné et l'alliance thérapeutique au vu des pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Despland, J.N. (2025, 13 Juin). Enjeux et modalités de la supervision de crise : l'investigation psychodynamique brève. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2025, 31 Mars). L'évaluation du rapport de stage, point d'orgue de l'apprentissage des étudiants.  Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2025, 21 janvier). L’alliance thérapeutique et les facteurs communs : vers une approche processuelle des troubles mentaux et un modèle contextuel des psychothérapies. [Communication orale]. Séminaire recherche VCR, École de Psychologues Praticiens, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2025, 13 Janvier). Maintenir une démarche scientifique de supervision : la tentation collective de la surinterprétation. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2024, 12 décembre). Comprendre les facteurs qui façonnent l’alliance thérapeutique [Communication orale]. Séminaire l’alliance thérapeutique : pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., Surjous, L., & Loisel, Y. (2024, 22 octobre). L’objet, l’enjeu, l’objeu de la psychothérapie. [Communication orale]. Séminaire l’alliance thérapeutique : pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2024, 7 Octobre). L'intentionnalité du travail de supervision guidée par l'évaluation du niveau individuel et collectif. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2024, 13 et 14 Juin). La méthode Balint : un outil de travail à la conduite de la supervision clinique groupale ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2024, 14 Mars). Le rapport de stage : un indicateur de l'évolution des supervisés. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2024, 11 janvier). Les facteurs contribuant à la qualité de l’alliance thérapeutique : spécificités du patient, du thérapeute, et techniques thérapeutiques [Communication orale]. Séminaire de Recherches et pratiques en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2023, 4 décembre). La dynamique de groupe : entre le savoir-faire du superviseur et les résistances individuelles et collectives. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Shankland, R., & Marteau-Chasserieau, F. (2023, 17 octobre). Gratitude envers soi :  Perspectives fondamentales et appliquée à la promotion de la santé mentale. [Communication orale]. Séminaire de recherche DIPHE, Université Lyon 2, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2023, 19 Septembre). Entre évolution des supervisés et évaluation de leurs compétences. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Desjardins, D. (2023, 15 et 16 Juin). Entre réflexivité et agir des étudiants : Tenir le cadre de la supervision clinique. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Shankland, R., & Marteau-Chasserieau, F. (2023, 21 mars). Gratitude envers soi et santé mentale : Premières données empiriques. [Communication orale]. Séminaire de recherche DIPHE, Université Lyon 2, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2023, 16 Mars). Entre évolution des supervisés et évaluation de leurs compétences. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Azubuike, M.*, & Marteau-Chasserieau, F. (2023, 16 janvier). Etude pilote E.S.P.O.I.R. Efficacité. Singularité. PsychOthérapie. AllIance. Ajustement Relationnel. [Communication orale]. Atelier recherche en psychothérapie, GHU Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 5 décembre). Fluctuation de l'alliance au fil des séances : entre le savoir-faire du superviseur et la dynamique du groupe. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 20 Septembre). L'alliance de supervision au sein du groupe : quelles sont les conditions d'instauration du cadre ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 24 Mai). Quelles sont les attentes des superviseurs concernant les compétences des supervisés selon les années ?  Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Desjardins, D. (2022, 12 et 13 Mai). Le développement de la compétence à la supervision clinique. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 29 Mars). Les enjeux de la supervision à l'EPP. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 25 Janvier). Comment amener nos supervisés à développer une pensée réflexive ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2021, 23 Novembre). Comment tenir le cadre de la supervision avec les tensions, les caméras, les absences, les silences ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2021, 28 Septembre). Introduction au séminaire : &amp;quot;L'apport de la supervision pour le psychologue de demain&amp;quot;. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2021, 6 Mai). Conclusion : L'apport de la supervision pour le psychologue demain.  Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2021, 6 janvier). Partage d'expériences : L'apport de la supervision pour le psychologue demain. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2020, 16 Nov). Introduction : L'apport de la supervision pour le psychologue demain. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Marteau-Chasserieau, F., & Shankland, R. (2020, 12 novembre). Présentation du modèle théorique d’efficacité des pratiques de gratitude dans l’accompagnement et la prévention des problématiques dépressives. Communication orale. Séminaire de laboratoire VCR, Ecole de psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Shankland, R., & Marteau-Chasserieau, F. (2020, 20 octobre). De l’analyse du prototype aux pratiques de gratitude envers soi dans l’accompagnement et la prévention des problématiques dépressives. Communication orale. Séminaire de laboratoire DIPHE, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2020, 8 Juin). Évaluation du dispositif mis en place : cadre, commun, rapport de stage, séminaire. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2020, 3 février). Quel cadre théorique commun pour les supervisions ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2019, 10 décembre). Vers un modèle de supervision commun aux diverses obédiences ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2019, 3 juillet). Identification d’un objet de recherches EPP-APEMAC : L’alliance thérapeutique. Communication orale. Séminaire de recherches VCR, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2019, 13 Juin). Le rapport de stage : un instrument essentiel à la supervision ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 3 décembre). Identifier les objectifs de la supervision selon les années. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens de l'Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 25 Juin). État des lieux de la supervision à l'EPP. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 5 juin). Étude de l’amélioration de l’efficacité des psychothérapies. Séminaire de recherches APEMAC, Université Lorraine, Metz, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 17 mai). Le numérique, de l’usage à l’addiction pour nos enfants ? Communication orale. École élémentaire Boileau, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau, F. (2012, 8 nov). Alliance thérapeutique en psychothérapie de l’enfant : représentations de la situation thérapeutique des acteurs. Communication orale. Séminaire LPN, Université Paris 8, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau, F. (2009, 28 mai). Comment favoriser l'alliance thérapeutique : Étude sur les divergences de représentations en psychothérapie d'enfant. Communication orale. Séminaire PSITEC, Université Lille Nord de France, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau, F. (2007, 3 avril). L'analyse des schémas cognitifs en psychothérapie d'enfants : vers une co-construction d'un référentiel commun. Communication orale. Séminaire PSITEC, Université Lille Nord de France, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solaine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : un paradigme trans-théorique pour les psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (4), pp.793-810. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2024.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissage de l’alliance thérapeutique en service de soins aigus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2024.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical activity and passion color the passage of time: A response with ultra-trail runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paucsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.934308. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.934308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : vers un nouveau paradigme des facteurs communs en psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ppsy/2023622147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : vers un nouveau paradigme des facteurs communs en psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ppsy/2023622147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude Moderates the Relation between Daily Hassles and Satisfaction with Life in University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilios Kotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.13005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une Échelle d’évaluation du Ressenti Émotionnel de l’enfant polyhandicapé (EREEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (S2), pp.64-65. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2013.09.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du bonheur est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study of a Scale of Emotional State for Children with Intellectual and Multiple Disabilities (EREEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Kaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child and Family Behavior Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07317107.2016.1135697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Psyrep : outil médiateur de l’alliance thérapeutique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173 (6), pp.488-493. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2012.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des expressions faciales et inférence de l’état émotionnel de l’enfant polyhandicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.146-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple alliance en psychothérapie de l’enfant : mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration clinique d’un nouvel outil favorisant le développement de la triple alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance Thérapeutique et Divergences de Représentations en Psychothérapie de l’Enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des expressions faciales et inférence de l’état émotionnel de l’enfant polyhandicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (S2), pp.64-65. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2013.09.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Bias in Childhood-Event Interpretation by Adults with Generalized Anxiety Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Servant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Medical Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 01 (03), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojmp.2012.13005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche critique du développement des schémas en psychopathologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.57-61. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2008.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche émotivo-rationnelle et apprentissage des soins infirmiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayy Frédérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique et les facteurs communs : vers une approche processuelle des troubles mentaux et un modèle contextuel des psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche VCR, École de Psychologues Praticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les facteurs qui façonnent l’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : L’alliance thérapeutique : pratiques et recherches en psychothérapie. Institut Mutualiste Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs contribuant à la qualité de l’alliance thérapeutique : spécificités du patient, du thérapeute, et techniques thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherches et pratiques en psychothérapie de l’institut Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs influençant l’alliance thérapeutique : ajustement, espoir et contexte de soins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les identités plurielles des psychologues des psychologues d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité en réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la vulnérabilité : perspectives internationales et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vancappel, A., Serres, B., Fourel, E., Besche-Richard, C., Tapia, G., Saur, R., Kosinski, T., Bouyer, C., Marteau-Chasserieau, F., Morvan, Y., Romo, L., Carre, A., Baeyens, C., Bortolon, C., El-Hage, W., & Courtois, R. Les TCC et au-delà : Dépasser les cloisonnements théorico-cliniques grâce à l’intelligence artificielle : Une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 52eme congrès de l’AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclinaison de l’alliance thérapeutique thérapeutique selon les contextes : une définition commune est-elle envisageable dans ces conditions ? Une mise au défi du thérapeute. [Symposium].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves De Roten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les identités plurielles des psychologues des psychologues d’aujourd’hui,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vancappel, A., Serres, B., Fourel, E., Besche-Richard, C., Tapia, G., Saur, R., Kosinski, T., Bouyer, C., Courtois, R., Marteau-Chasserieau, F., Morvan, Y., Carre, A., Baeyens, C., Bortolon, C., El-Hage, W., & Romo, L. Dépasser les cloisonnements théorico-cliniques grâce à l’intelligence artificielle : Une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique : L’intelligence artificielle dans la recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet, l’enjeu, l’objeu de la psychothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : L’alliance thérapeutique : pratiques et recherches en psychothérapie. Institut Mutualiste Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs contribuant à la qualité de l’alliance thérapeutique : spécificités du patient, du thérapeute, et techniques thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherches et pratiques en psychothérapie de l’institut Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la nature de l'alliance thérapeutique auprès de patients ayant un trouble de la personnalité borderline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les identités plurielles des psychologues d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote E.S.P.O.I.R. Efficacité. Singularité. PsychOthérapie. AllIance. Ajustement Relationnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier recherche en psychothérapie GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu du processus thérapeutique par la dyade patient-thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Innovation et recherche en psychothérapie » du Collège des Psychologues du GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi et santé mentale : Premières données empiriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de gratitude en contexte de psychothérapie : influence sur la symptomatologie dépressive et l’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote E.S.P.O.I.R. Efficacité. Singularité. PsychOthérapie. AllIance. Ajustement Relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier recherche en psychothérapie GHU Paris,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi : Perspectives fondamentales et appliquée à la promotion de la santé mentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu du processus thérapeutique par la dyade patient-thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Innovation et recherche en psychothérapie » du Collège des Psychologues du GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi et santé mentale : Premières données empiriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu du processus thérapeutique par la dyade patient-thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherche en psychothérapie GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique un paradigme contextuel pour les psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence fil good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude et bien-être chez les étudiants.es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaire Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilios Kotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes entretiens Francophones de la psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’espoir mobilise le potentiel de guérison en psychothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peurs et cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque écart-psy « Autour de la peur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu de couples ayant renoncé à l’AMP après plusieurs tentatives infructueuses - Une analyse phénoménologique interprétative - Vers un dialogue entre clinique et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 - Université Lausanne, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thematic analysis of self-gratitude and pride in french adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Européen de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : vers un nouveau paradigme des facteurs communs en psychothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 - Université Lausanne, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation à soi, aux autres et à la nature dans l’expérience émotionnelle des coureurs de trail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un art de guérir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque écart-psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi et approche du prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès Français et Francophone de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gratitude envers soi : développement et validation d'une échelle de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaire Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée francophone de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du modèle théorique d’efficacité des pratiques de gratitude dans l’accompagnement et la prévention des problématiques dépressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire VCR de l'EPP de l'ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse du prototype aux pratiques de gratitude envers soi dans l’accompagnement et la prévention des problématiques dépressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’un objet de recherches EPP-APEMAC : L’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches VCR de l’École de Psychologues Praticiens de l'ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’amélioration de l’efficacité des psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches APEMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lorraine, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, de l’usage à l’addiction pour nos enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On en parle@Boileau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports de la triple alliance thérapeutique : comment favoriser une alliance solide avec l’enfant et les parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel du réseau de périnatalité de Haute Normandie « actualités dans la prise en charge précoce »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des éducateurs sur le bien-être de l’enfant polyhandicapé sont-elles en concordance avec son ressenti émotionnel réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée aux Journées Régionales de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du développement cognitif sur les représentations de l’enfant dans le cadre de la triple alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès Annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Psyrep renforce t-il la triple alliance thérapeutique chez l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Congrès Annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance thérapeutique en psychothérapie de l’enfant : représentations de la situation thérapeutique des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LPN de l’Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des divergences de représentations en psychothérapie d'enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée aux Journées Régionales de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l'alliance thérapeutique : Étude sur les divergences de représentations en psychothérapie d'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PSITEC de l’Université Lille Nord de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des schémas cognitifs en psychothérapie d'enfants : vers une co-construction d'un référentiel commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PSITEC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille Nord de France, Apr 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du tabagisme en IFSI : enquête cas témoin sur 8 IFSI d’île de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès de la Société Française de Tabacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie positive à l’école : Impact d’un outil de psychologie positive sur l’estime de soi des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Maison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique à l’épreuve du trauma : Comment instaurer la confiance dès le premier entretien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychologiques à l’origine du choix d’un métier du soin : le cas des infirmiers – Vers un dialogue en clinique et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratitude envers soi comme levier face à la dépression : Résultats de trois études corrélationnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu de couples ayant renoncé à l’AMP après plusieurs tentatives infructueuses - Une analyse phénoménologique interprétative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70 ans de l’École de Psychologues Praticiens de l’Institut Catholique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’alliance thérapeutique est un facteur de changement durant la psychothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soumet-Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ms Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Congrès Annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des expressions faciales et inférence de l’état émotionnel de l’enfant polyhandicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, PARIS, France. 40, 2014, L’Encéphale : Revue de psychiatrie clinique biologique et thérapeutique, Nouvelle série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une échelle d’évaluation de l’enfant polyhandicapé (EREEP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabac et cannabis : une prise en charge simultanée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Tabacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. 2008, 2e Congrès de la Société Française de Tabacologie : Recueil des abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The therapeutic alliance: paradigm of common factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais pour psychologues. Deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.36-39, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive psychology interventions for depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais pour psychologues. Deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.44-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les principaux modèles d'alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soumet-Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : une variable intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.49-54, 2021, Aide-mémoire, 978-2-10-082088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principaux modèles d’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.55-60, 2021, Aide-mémoire, 978-2-10-082088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple alliance thérapeutique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.93-100, 2021, Aide-mémoire, 978-2-10-082088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les résistances en résonance avec les mouvements d'alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soumet-Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.273, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruptures d’alliance comme moteur de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de Roten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, Aide-mémoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance thérapeutique : une variable intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se relaxer, c’est facile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le guide psycho. Réponses et conseils pour aller mieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie positive : un nouvel élan pour la psychothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la décision entrepreneuriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et création d’entreprise, de l’idée à l’organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thérapies comportementales et cognitives (TCC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Temkin Beck (né en 1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy (pp. 366-368)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ellis (1913-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERAPEUTIC ALLIANCE IN CHILD PSYCHOTHERAPY: EVALUATION AND CONGRUENCE REPRESENTATIONS OF DIFFERENT ACTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychology. Science de L’homme et de la Société (SHS) de l’Université de Lille, 2011. English. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02952871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Marteau-Chasserieau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur (École de Psychologues Praticiens, Institut Catholique de Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-marteau-chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6229-4070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168347202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheuse à l’École de Psychologues Praticiens (EPP) - Institut Catholique de Paris. École délivrant le diplôme de psychologue. Poste équivalent Maître de Conférences avec un service de 192h ETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologue clinicienne, psychothérapeute et superviseur en cabinet libéral enregistrée sur la liste Adeli : 759318348.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifiée en section CNU 16 (Comité Nationale des Universités) - Psychologie, psychologie clinique, psychologie sociale dans le corps des Maîtres de Conférences (n°13216229000).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliations académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche &amp;quot;Religion, Culture et Société&amp;quot; (EA 7403), équipe &amp;quot;Fragilité et Institutions&amp;quot; de l'Institut Catholique de Paris. Reconnue équipe d'accueil par le ministère de l'enseignement supérieur et de la recherche .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’équipe VCR de l’École de Psychologues Praticiens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : Membre active de la Society for Psychotherapy Research (SPR).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coresponsable du séminaire validant D.E.S. de psychiatrie avec Dr Yoann Loisel (psychiatre, psychanalyste) et Dr Luc Surjous (psychiatre) : &amp;quot;La relation soignant-soigné et l'alliance thérapeutique, au vu des pratiques et recherches en psychothérapie&amp;quot;. Institut Mutualiste Montsouris, Université Paris Cité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du séminaire clinique et de recherche sur la supervision, animé avec Florence Reznik (psychologue clincienne, psychanalyste) : &amp;quot;L’apport de la supervision clinique groupale pour le psychologue de demain&amp;quot;, École de Psychologues Praticiens - Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique de la supervision à l’École de Psychologues Praticiens de l'Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique du Diplôme Universitaire &amp;quot;L’écoute dans le soin&amp;quot;, Dir Blandine Humbert, École de la santé, Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation des travaux de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche portent principalement sur l'étude de l'alliance thérapeutique, dans une perspective visant à mieux comprendre les processus impliqués dans le changement clinique, indépendamment des modèles thérapeutiques spécifiques. Mes activités de recherche s'inscrivent à l'interface entre recherche et clinique. Mes travaux ont mis en évidence les limites du modèle médical appliqué à la psychothérapie et soutiennent le développement du modèle contextuel envisagé comme un changement de paradigme. Dans ce cadre, mes recherches sont centrés sur : 1/ l'évolution de la recherche sur l'évaluation des psychothérapies ; 2/ l'alliance thérapeutique chez l'adulte dans des contextes de vulnérabilité ; 3/ la conceptualisation de la triple alliance thérapeutique chez l'enfant intégrant ses spécificités développementales et intersubjectives ; ainsi que sur 4/ les dispositifs de supervision clinique groupale impliqués dans le changement clinique et les processus d'élaboration psychique, en tenant compte des dimensions relationnelles, contextuelles, processuelles, techniques, subjectives et intuitives à l'œuvre dans les psychothérapies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches s'appuient sur plusieurs cadres théoriques issus de différents champs de la psychologie. Elles mobilisent notamment le modèle d'alliance thérapeutique proposé par Elizabeth Zetzel (1956), repris par Bordin (1979), et approfondi par Wampold et Flückiger (2023), dont les études montrent que la qualité de l'alliance constitue l'un des déterminants majeurs de l’évolution clinique du patient, indépendamment de l'orientation psychothérapeutique. Mes travaux s'inscrivent également dans la lignée des recherches de Pinsof (1995) sur le modèle d'alliance systémique, ainsi que sur les études de Winnicott (1964), qui mettent en évidence l'unité indissociable entre l'enfant et son environnement, et qui ont servi de fondement à la conceptualisation de la triple alliance thérapeutique. Enfin, mes recherches s'appuient sur le modèle contextuel initialement élaboré par Rosenzweig (1936), puis développé par Luborsky et Singer (1975), et plus récemment par Wampold (2015), qui souligne le rôle central de la relation intersubjective entre le patient et le thérapeute, ainsi que du contexte dans l'efficacité des psychothérapies.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La méthodologie utilisée dans le cadre de mes recherches repose sur une approche plurielle combinant méthodes quantitatives et qualitatives, afin de bénéficier de la complémentarité des différentes approches. Les méthodes quantitatives s'inscrivent dans un paradigme centré sur les résultats (notamment à travers des études comparatives), tandis que les approches qualitatives permettent une analyse processuelle articulant le vécu subjectif des sujets (patients, thérapeutes, familles) et les dynamiques du processus thérapeutique. Mes recherches incluent notamment des essais en milieu écologique avec des mesures par questionnaires et des méthodes qualitatives s'appuyant sur une collecte de données par entretiens et observations (analyses de contenu thématique, codage de séquences filmées, vignettes cliniques, étude de cas).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux s'inscrivent dans le champ international des recherches sur les facteurs communs, tout en cherchant à explorer certains aspects encore peu étudiés, comme les spécificités de l'alliance thérapeutique chez l'enfant ou la modélisation de l'alliance dans des contextes de vulnérabilité. Mes travaux se déploient ainsi à plusieurs niveaux complémentaires : théorique, conceptuel et méthodologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le plan théorique, ils ont donné lieu à des revues systématiques selon la méthode PRISMA, des revues narratives et des revues de questions, ainsi qu'à la coordination d'un ouvrage collectif consacré notamment à l'évolution de la recherche sur l'évaluation des psychothérapies ; au modèle médical versus contextuel ; à l'alliance thérapeutique chez l'adulte dans des contextes de vulnérabilité ; aux déclinaisons de l'alliance selon les contextes de soin ; à la relation intersubjective soignant-soigné ; ainsi qu'à la conceptualisation de la triple alliance thérapeutique chez l'enfant.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le plan conceptuel, mes travaux ont conduit à la modélisation de la triple alliance thérapeutique chez l'enfant, intégrant ses spécificités développementales et intersubjectives, visant à recueillir les représentations subjectives de la thérapie de l’enfant, de ses parents et du thérapeute afin de tendre vers un mythe partagé, susceptible de soutenir à la fois le processus de changement et la qualité de l’alliance thérapeutique (thèse, Université de Lille). Par ailleurs, mes travaux explorent les déterminants de l’alliance thérapeutique chez l'adulte, en tenant compte des facteurs liés au patient et au thérapeute. Une recherche réalisée avec Anne-Laure Poujol et Jacques Arènes a permis de modéliser le tissage de l'alliance thérapeutique chez l'adulte dans un service de réanimation, en intégrant la temporalité de l'urgence, la pluralité des acteurs impliqués dans la prise en charge et la question du maintien de l'autonomie d'un patient parfois absent psychiquement à la relation (Institut Catholique de Paris, service de réanimation, groupe hospitalier de la Pitié-Salpêtrière). Une autre étude menée avec Anne-Laure Poujol et Jacques Arènes a permis de préciser comment le thérapeute concilie la grande vulnérabilité du patient et l’incertitude en un levier thérapeutique participant à la création de l’alliance thérapeutique (Institut Catholique de Paris). J'ai également encadré une étude pilote au GHU Sainte-Anne portant sur les effets de l’espoir du thérapeute sur la qualité de l’alliance et sur les résultats cliniques (encadrement doctoral interrompu, GHU Sainte-Anne, Université Paris 8). Un encadrement doctoral est en projet sur l’influence des états modifiés de conscience sur la qualité de l’alliance thérapeutique (encadrement doctoral inter-ED, Université d'Aix-Marseille). Je participe également à une étude interuniversitaire portant sur l’identification des processus communs aux différentes approches psychothérapeutiques, à partir d’une méthode d’analyse mobilisant l’intelligence artificielle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur le plan méthodologique, j'ai notamment développé l'outil PsyRep, destiné à ajuster les représentations de la thérapie entre l’enfant, le parent et le thérapeute afin de tendre vers un mythe partagé susceptible de soutenir le processus de changement et la qualité de l’alliance thérapeutique (Thèse, Université Lille). J'ai encadré la recherche de Maggy Dalmat-Kasten ayant conduit à l'élaboration de l'EREEP, une échelle d’évaluation des émotions de l’enfant polyhandicapé fondée sur l'analyse vidéo des expressions faciales des enfants (ATER, Université Paris 8). J'ai encadré la thèse de Guillaume Tachon ayant conduit à l'élaboration et la validation d'un questionnaire de gratitude en contexte francophone et d'une échelle de gratitude envers soi auprès d'un public francophone et anglophone (encadrement doctoral, Université Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Alliance Thérapeutique ; Vulnérabilité ; Processus thérapeutiques ; Modèle contextuel ; Dispositifs de supervision de groupe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviewer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Expertises pour des revues scientifiques à comité de lecture : Psychologie Française ; Bulletin de psychologie ; Revue Européenne de psychologie appliquée ; Pratiques psychologiques ; Annales Médico-psychologiques ; Revue Francophone de clinique comportementale et cognitive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour un ouvrage collectif : Parayre, S., Poujol, A.-L., & F. Serina-Karsky (Eds.), Visage des vulnérabilités. Regards pluridisciplinaires et expérientiels au prisme des acteurs, des trajectoires et des institutions. L'Harmattan.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 :Guillaume Tachon (2023). Gratitude envers soi : Perspectives fondamentale et appliquée à la promotion de la santé mentale. [Thèse de doctorat, Université Lumière Lyon 2].Co-direction : Pr Rebecca Schankland (PU, Laboratoire DIPHE, Université Lumière Lyon 2) & Fanny Marteau-Chasserieau. Soutenue le : 21 Novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 : Thèse interrompueMadeleine Azubuike. Penser l’efficacité des psychothérapies dans le paradigme des facteurs communs : Comment l’espoir du thérapeute contribuent-il à maintenir une alliance thérapeutique solide et prédictive d’une évolution thérapeutique favorable ?Co-direction : Pr Nathalie Duriez (PU, Laboratoire LPPC, Université Paris 8) & Fanny Marteau-Chasserieau. Début : Septembre 2023, interrompue en 2025 pour raisons personnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de sélection COS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de sélection d’un poste de MCF en psychologie du développement clinique. Université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de suivi de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 : Miglianico Marine : Approche appréciative et utilisation des forces en milieu organisationnel : une étude comparative. Université de Lorraine, APEMAC. Université Québec à trois Rivières. Sous la direction de Charles Martin-Krumm et Philippe Dubreuil.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024 : Étude DEV-IA, développement d’un modèle intégratif et transdiagnostique aux psychothérapies basé sur une analyse par intelligence artificielle. Responsable scientifique Alexis Vancappel (Univ Lille 3). En collaboration avec F. Marteau-Chasserieau (EPP-ICP) ; T. Kosinski, R. Courtois & W. El Hage (Univ Lille 3) ; L. Romo & Y. Morvan (Univ Nanterre) ; G. Tapia (Univ Bordeaux) ; C. Besche-Richard (Univ Reims), A. Carre (Univ Savoie Montblanc) ; C. Bortolon & C. Baeyens (Univ Grenoble Alpes) ; R. Saur & E. Fourel (Axioma).  Financement obtenu 8500€ MSH.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009 : Étude « IFSI sans tabac » sur la prévention en milieu socio-éducatif du tabagisme féminin « impact d’une formation de courte durée sur le processus de changement des représentations et des comportements tabagiques chez les étudiantes en école de soins infirmiers », financé par le groupement régional d’île de France pour le Réseau des Établissements de Santé pour la Prévention des Addictions (RESPADD). Date : Juillet 2008-Juillet 2009. Responsables scientifiques : Fanny Marteau & Nicolas Bonnet (PH, CH de la Pitié-Salpêtrière, Pharmacien). Financement obtenu : 8000 €.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de Jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 : Membre du jury de fin d’année de l’École de Psychologues Praticiens - Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 : Membre du jury de sélection des candidats à l'entrée à l’École de Psychologues Praticiens - Institut Catholique de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2014 : Membre du jury du comité de sélection des candidats pour l’entrée en Master 2 de psychologie clinique, parcours psychothérapie, Université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2005 : Membre du jury du comité de sélection pour l’entrée en Institut de Formation en Soins Infirmiers (IFSI) de Caen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Surjous, L., Marteau-Chasserieau, F., Romanos, M. & Loisel, Y. (2026, 21 Mai). Intervision : un cas clinique discuté selon trois modèles de psychothérapie. [Communication orale]. Séminaire la relation soignant-soigné et l'alliance thérapeutique au vu des pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., Surjous, L., & Loisel, Y. (2025, 20 Novembre). Les facteurs constitutifs de la triple alliance chez l'enfant : enjeux développementaux et intersubjectifs. [Communication orale]. Séminaire la relation soignant-soigné et l'alliance thérapeutique au vu des pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris-Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., Surjous, L., & Loisel, Y. (2025, 16 Octobre). Modèle médical/Modèle (s) psychothérapeutique (s) : des relations différentes ? réflexions et résultats de la recherche. [Communication orale]. Séminaire la relation soignant-soigné et l'alliance thérapeutique au vu des pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Despland, J.N. (2025, 13 Juin). Enjeux et modalités de la supervision de crise : l'investigation psychodynamique brève. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2025, 31 Mars). L'évaluation du rapport de stage, point d'orgue de l'apprentissage des étudiants.  Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2025, 21 janvier). L’alliance thérapeutique et les facteurs communs : vers une approche processuelle des troubles mentaux et un modèle contextuel des psychothérapies. [Communication orale]. Séminaire recherche VCR, École de Psychologues Praticiens, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2025, 13 Janvier). Maintenir une démarche scientifique de supervision : la tentation collective de la surinterprétation. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2024, 12 décembre). Comprendre les facteurs qui façonnent l’alliance thérapeutique [Communication orale]. Séminaire l’alliance thérapeutique : pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., Surjous, L., & Loisel, Y. (2024, 22 octobre). L’objet, l’enjeu, l’objeu de la psychothérapie. [Communication orale]. Séminaire l’alliance thérapeutique : pratiques et recherches en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2024, 7 Octobre). L'intentionnalité du travail de supervision guidée par l'évaluation du niveau individuel et collectif. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2024, 13 et 14 Juin). La méthode Balint : un outil de travail à la conduite de la supervision clinique groupale ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2024, 14 Mars). Le rapport de stage : un indicateur de l'évolution des supervisés. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2024, 11 janvier). Les facteurs contribuant à la qualité de l’alliance thérapeutique : spécificités du patient, du thérapeute, et techniques thérapeutiques [Communication orale]. Séminaire de Recherches et pratiques en psychothérapie, Institut Mutualiste Montsouris, Université Paris Cité, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2023, 4 décembre). La dynamique de groupe : entre le savoir-faire du superviseur et les résistances individuelles et collectives. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Shankland, R., & Marteau-Chasserieau, F. (2023, 17 octobre). Gratitude envers soi :  Perspectives fondamentales et appliquée à la promotion de la santé mentale. [Communication orale]. Séminaire de recherche DIPHE, Université Lyon 2, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2023, 19 Septembre). Entre évolution des supervisés et évaluation de leurs compétences. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Desjardins, D. (2023, 15 et 16 Juin). Entre réflexivité et agir des étudiants : Tenir le cadre de la supervision clinique. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Shankland, R., & Marteau-Chasserieau, F. (2023, 21 mars). Gratitude envers soi et santé mentale : Premières données empiriques. [Communication orale]. Séminaire de recherche DIPHE, Université Lyon 2, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2023, 16 Mars). Entre évolution des supervisés et évaluation de leurs compétences. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Azubuike, M.*, & Marteau-Chasserieau, F. (2023, 16 janvier). Etude pilote E.S.P.O.I.R. Efficacité. Singularité. PsychOthérapie. AllIance. Ajustement Relationnel. [Communication orale]. Atelier recherche en psychothérapie, GHU Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 5 décembre). Fluctuation de l'alliance au fil des séances : entre le savoir-faire du superviseur et la dynamique du groupe. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 20 Septembre). L'alliance de supervision au sein du groupe : quelles sont les conditions d'instauration du cadre ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 24 Mai). Quelles sont les attentes des superviseurs concernant les compétences des supervisés selon les années ?  Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Desjardins, D. (2022, 12 et 13 Mai). Le développement de la compétence à la supervision clinique. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 29 Mars). Les enjeux de la supervision à l'EPP. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2022, 25 Janvier). Comment amener nos supervisés à développer une pensée réflexive ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2021, 23 Novembre). Comment tenir le cadre de la supervision avec les tensions, les caméras, les absences, les silences ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F., & Reznik, F. (2021, 28 Septembre). Introduction au séminaire : &amp;quot;L'apport de la supervision pour le psychologue de demain&amp;quot;. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2021, 6 Mai). Conclusion : L'apport de la supervision pour le psychologue demain.  Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2021, 6 janvier). Partage d'expériences : L'apport de la supervision pour le psychologue demain. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2020, 16 Nov). Introduction : L'apport de la supervision pour le psychologue demain. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Marteau-Chasserieau, F., & Shankland, R. (2020, 12 novembre). Présentation du modèle théorique d’efficacité des pratiques de gratitude dans l’accompagnement et la prévention des problématiques dépressives. Communication orale. Séminaire de laboratoire VCR, Ecole de psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tachon, G.*, Shankland, R., & Marteau-Chasserieau, F. (2020, 20 octobre). De l’analyse du prototype aux pratiques de gratitude envers soi dans l’accompagnement et la prévention des problématiques dépressives. Communication orale. Séminaire de laboratoire DIPHE, Lyon, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2020, 8 Juin). Évaluation du dispositif mis en place : cadre, commun, rapport de stage, séminaire. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2020, 3 février). Quel cadre théorique commun pour les supervisions ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2019, 10 décembre). Vers un modèle de supervision commun aux diverses obédiences ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2019, 3 juillet). Identification d’un objet de recherches EPP-APEMAC : L’alliance thérapeutique. Communication orale. Séminaire de recherches VCR, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2019, 13 Juin). Le rapport de stage : un instrument essentiel à la supervision ? Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 3 décembre). Identifier les objectifs de la supervision selon les années. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens de l'Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 25 Juin). État des lieux de la supervision à l'EPP. Séminaire clinique et de recherche sur la supervision, École de Psychologues Praticiens - Institut Catholique de Paris, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 5 juin). Étude de l’amélioration de l’efficacité des psychothérapies. Séminaire de recherches APEMAC, Université Lorraine, Metz, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau-Chasserieau, F. (2018, 17 mai). Le numérique, de l’usage à l’addiction pour nos enfants ? Communication orale. École élémentaire Boileau, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau, F. (2012, 8 nov). Alliance thérapeutique en psychothérapie de l’enfant : représentations de la situation thérapeutique des acteurs. Communication orale. Séminaire LPN, Université Paris 8, Paris, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau, F. (2009, 28 mai). Comment favoriser l'alliance thérapeutique : Étude sur les divergences de représentations en psychothérapie d'enfant. Communication orale. Séminaire PSITEC, Université Lille Nord de France, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Marteau, F. (2007, 3 avril). L'analyse des schémas cognitifs en psychothérapie d'enfants : vers une co-construction d'un référentiel commun. Communication orale. Séminaire PSITEC, Université Lille Nord de France, Lille, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solaine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : un paradigme trans-théorique pour les psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (4), pp.793-810. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2024.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissage de l’alliance thérapeutique en service de soins aigus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Deltour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2024.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical activity and passion color the passage of time: A response with ultra-trail runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paucsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.934308. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.934308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : vers un nouveau paradigme des facteurs communs en psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ppsy/2023622147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : vers un nouveau paradigme des facteurs communs en psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ppsy/2023622147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude Moderates the Relation between Daily Hassles and Satisfaction with Life in University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilios Kotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (24), pp.13005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une Échelle d’évaluation du Ressenti Émotionnel de l’enfant polyhandicapé (EREEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (S2), pp.64-65. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2013.09.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science du bonheur est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study of a Scale of Emotional State for Children with Intellectual and Multiple Disabilities (EREEP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Kaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child and Family Behavior Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07317107.2016.1135697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Psyrep : outil médiateur de l’alliance thérapeutique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173 (6), pp.488-493. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2012.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des expressions faciales et inférence de l’état émotionnel de l’enfant polyhandicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.146-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple alliance en psychothérapie de l’enfant : mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration clinique d’un nouvel outil favorisant le développement de la triple alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance Thérapeutique et Divergences de Représentations en Psychothérapie de l’Enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des expressions faciales et inférence de l’état émotionnel de l’enfant polyhandicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (S2), pp.64-65. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2013.09.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Bias in Childhood-Event Interpretation by Adults with Generalized Anxiety Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Servant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Medical Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 01 (03), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojmp.2012.13005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche critique du développement des schémas en psychopathologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rusinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.57-61. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2008.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche émotivo-rationnelle et apprentissage des soins infirmiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayy Frédérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique et les facteurs communs : vers une approche processuelle des troubles mentaux et un modèle contextuel des psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche VCR, École de Psychologues Praticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs contribuant à la qualité de l’alliance thérapeutique : spécificités du patient, du thérapeute, et techniques thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherches et pratiques en psychothérapie de l’institut Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs influençant l’alliance thérapeutique : ajustement, espoir et contexte de soins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les identités plurielles des psychologues des psychologues d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité en réanimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la vulnérabilité : perspectives internationales et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vancappel, A., Serres, B., Fourel, E., Besche-Richard, C., Tapia, G., Saur, R., Kosinski, T., Bouyer, C., Marteau-Chasserieau, F., Morvan, Y., Romo, L., Carre, A., Baeyens, C., Bortolon, C., El-Hage, W., & Courtois, R. Les TCC et au-delà : Dépasser les cloisonnements théorico-cliniques grâce à l’intelligence artificielle : Une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 52eme congrès de l’AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclinaison de l’alliance thérapeutique thérapeutique selon les contextes : une définition commune est-elle envisageable dans ces conditions ? Une mise au défi du thérapeute. [Symposium].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves De Roten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque les identités plurielles des psychologues des psychologues d’aujourd’hui,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vancappel, A., Serres, B., Fourel, E., Besche-Richard, C., Tapia, G., Saur, R., Kosinski, T., Bouyer, C., Courtois, R., Marteau-Chasserieau, F., Morvan, Y., Carre, A., Baeyens, C., Bortolon, C., El-Hage, W., & Romo, L. Dépasser les cloisonnements théorico-cliniques grâce à l’intelligence artificielle : Une preuve de concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique : L’intelligence artificielle dans la recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’objet, l’enjeu, l’objeu de la psychothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : L’alliance thérapeutique : pratiques et recherches en psychothérapie. Institut Mutualiste Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs contribuant à la qualité de l’alliance thérapeutique : spécificités du patient, du thérapeute, et techniques thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Recherches et pratiques en psychothérapie de l’institut Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la nature de l'alliance thérapeutique auprès de patients ayant un trouble de la personnalité borderline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les identités plurielles des psychologues d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les facteurs qui façonnent l’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : L’alliance thérapeutique : pratiques et recherches en psychothérapie. Institut Mutualiste Montsouris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote E.S.P.O.I.R. Efficacité. Singularité. PsychOthérapie. AllIance. Ajustement Relationnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier recherche en psychothérapie GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GHU Paris, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu du processus thérapeutique par la dyade patient-thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Innovation et recherche en psychothérapie » du Collège des Psychologues du GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi et santé mentale : Premières données empiriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de gratitude en contexte de psychothérapie : influence sur la symptomatologie dépressive et l’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pilote E.S.P.O.I.R. Efficacité. Singularité. PsychOthérapie. AllIance. Ajustement Relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier recherche en psychothérapie GHU Paris,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi : Perspectives fondamentales et appliquée à la promotion de la santé mentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu du processus thérapeutique par la dyade patient-thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Innovation et recherche en psychothérapie » du Collège des Psychologues du GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu du processus thérapeutique par la dyade patient-thérapeute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Recherche en psychothérapie GHU Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique un paradigme contextuel pour les psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence fil good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Alpes, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude et bien-être chez les étudiants.es.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaire Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilios Kotsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes entretiens Francophones de la psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi et santé mentale : Premières données empiriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’espoir mobilise le potentiel de guérison en psychothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peurs et cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque écart-psy « Autour de la peur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu de couples ayant renoncé à l’AMP après plusieurs tentatives infructueuses - Une analyse phénoménologique interprétative - Vers un dialogue entre clinique et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 - Université Lausanne, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thematic analysis of self-gratitude and pride in french adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Européen de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Reykjavik, Iceland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : vers un nouveau paradigme des facteurs communs en psychothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 - Université Lausanne, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un art de guérir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque écart-psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation à soi, aux autres et à la nature dans l’expérience émotionnelle des coureurs de trail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratitude envers soi et approche du prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès Français et Francophone de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gratitude envers soi : développement et validation d'une échelle de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaire Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée francophone de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du modèle théorique d’efficacité des pratiques de gratitude dans l’accompagnement et la prévention des problématiques dépressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire VCR de l'EPP de l'ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse du prototype aux pratiques de gratitude envers soi dans l’accompagnement et la prévention des problématiques dépressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire DIPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’un objet de recherches EPP-APEMAC : L’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches VCR de l’École de Psychologues Praticiens de l'ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’amélioration de l’efficacité des psychothérapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches APEMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lorraine, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique, de l’usage à l’addiction pour nos enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On en parle@Boileau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels apports de la triple alliance thérapeutique : comment favoriser une alliance solide avec l’enfant et les parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel du réseau de périnatalité de Haute Normandie « actualités dans la prise en charge précoce »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des éducateurs sur le bien-être de l’enfant polyhandicapé sont-elles en concordance avec son ressenti émotionnel réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée aux Journées Régionales de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du développement cognitif sur les représentations de l’enfant dans le cadre de la triple alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès Annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Psyrep renforce t-il la triple alliance thérapeutique chez l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40e Congrès Annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliance thérapeutique en psychothérapie de l’enfant : représentations de la situation thérapeutique des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LPN de l’Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des divergences de représentations en psychothérapie d'enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée aux Journées Régionales de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l'alliance thérapeutique : Étude sur les divergences de représentations en psychothérapie d'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PSITEC de l’Université Lille Nord de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des schémas cognitifs en psychothérapie d'enfants : vers une co-construction d'un référentiel commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PSITEC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille Nord de France, Apr 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du tabagisme en IFSI : enquête cas témoin sur 8 IFSI d’île de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e congrès de la Société Française de Tabacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie positive à l’école : Impact d’un outil de psychologie positive sur l’estime de soi des enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Maison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique à l’épreuve du trauma : Comment instaurer la confiance dès le premier entretien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratitude envers soi comme levier face à la dépression : Résultats de trois études corrélationnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychologiques à l’origine du choix d’un métier du soin : le cas des infirmiers – Vers un dialogue en clinique et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Du Peloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la recherche en psychothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vécu de couples ayant renoncé à l’AMP après plusieurs tentatives infructueuses - Une analyse phénoménologique interprétative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Azubuike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70 ans de l’École de Psychologues Praticiens de l’Institut Catholique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’alliance thérapeutique est un facteur de changement durant la psychothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soumet-Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ms Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Congrès Annuel de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des expressions faciales et inférence de l’état émotionnel de l’enfant polyhandicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, PARIS, France. 40, 2014, L’Encéphale : Revue de psychiatrie clinique biologique et thérapeutique, Nouvelle série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’une échelle d’évaluation de l’enfant polyhandicapé (EREEP).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Dalmat-Kasten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carmen Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Français de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabac et cannabis : une prise en charge simultanée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Tabacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. 2008, 2e Congrès de la Société Française de Tabacologie : Recueil des abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The therapeutic alliance: paradigm of common factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais pour psychologues. Deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.36-39, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive psychology interventions for depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais pour psychologues. Deuxième édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.44-48, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alliance thérapeutique : une variable intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.49-54, 2021, Aide-mémoire, 978-2-10-082088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principaux modèles d’alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.55-60, 2021, Aide-mémoire, 978-2-10-082088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple alliance thérapeutique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.93-100, 2021, Aide-mémoire, 978-2-10-082088-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les résistances en résonance avec les mouvements d'alliance thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Arènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soumet-Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand manuel de psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.273, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruptures d’alliance comme moteur de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves de Roten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2021, Aide-mémoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alliance thérapeutique : une variable intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, capabilité et rétablissement : un changement de modèle dans l’accompagnement psychologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Soumet-Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Martin-Krumm; Cyril Tarquinio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Manuel de la Psychologie Positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.271-288, 2021, 9782100822133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les principaux modèles d'alliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plantade-Gipch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se relaxer, c’est facile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le guide psycho. Réponses et conseils pour aller mieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie positive : un nouvel élan pour la psychothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la décision entrepreneuriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et création d’entreprise, de l’idée à l’organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thérapies comportementales et cognitives (TCC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Temkin Beck (né en 1921)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy (pp. 366-368)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ellis (1913-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien choisir sa psychothérapie. Comment s’y retrouver dans la galerie psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERAPEUTIC ALLIANCE IN CHILD PSYCHOTHERAPY: EVALUATION AND CONGRUENCE REPRESENTATIONS OF DIFFERENT ACTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychology. Science de L’homme et de la Société (SHS) de l’Université de Lille, 2011. English. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02952871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84C7617D"/>
+    <w:nsid w:val="C022E0B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FFBA673"/>
+    <w:nsid w:val="755CA3C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-marteau-chasserieau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6229-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168347202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Azubuike" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.10.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Deltour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ar&#232;nes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.06.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tachon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.934308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023622147" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmat-Kasten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Castillo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montreuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2013.09.170" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Dalmat-Kasten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montreuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317107.2016.1135697" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.08.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lassalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Servant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmp.2012.13005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952059v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.04.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayy Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919939v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222307v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaire Morgan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221033v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222379v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589100v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589097v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952856v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222357v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Maison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Belot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Du Peloux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Drouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627651v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589078v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589087v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613229v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217647v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613215v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Roten" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952100v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Angel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bloch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952102v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952108v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02952871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-marteau-chasserieau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6229-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168347202" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Azubuike" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.10.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Poujol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Deltour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ar&#232;nes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.06.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tachon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.934308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2023622147" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilios Kotsou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmat-Kasten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Castillo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montreuil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2013.09.170" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952070v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Dalmat-Kasten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Castillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montreuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07317107.2016.1135697" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.08.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lassalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Servant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmp.2012.13005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952059v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2008.04.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayy Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves De Roten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919936v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaire Morgan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Shankland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221033v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589097v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04609846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223213v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223222v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952856v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222357v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Maison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Belot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222317v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222348v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Du Peloux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Soumet-Leman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Drouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627651v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589078v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220997v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plantade-Gipch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613239v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589091v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Roten" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952100v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Angel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bloch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952102v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952112v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952108v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02952871v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>