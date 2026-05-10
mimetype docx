--- v0 (2026-03-24)
+++ v1 (2026-05-10)
@@ -403,165 +403,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le théâtre populaire viennois (XVIIIe -XIXe siècles), entre marges et centre(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Platelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.15-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05339266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adolf Bäuerles und Carl Meisls Bearbeitungen von französischen 'opéra comiques': Aline oder Wien in einem anderen Welttheile (1822), Die schwarze Frau (1825)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Platelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nestroyana : Blätter der Internationalen Nestroy-Gesellschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (3/4), pp.176-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998864v2</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05339266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pièces à fantômes et leurs parodies dans le théâtre (populaire) viennois de la fin du XVIIIe et du début du XIXe siècle (1790-1825)</w:t>
               </w:r>
@@ -2095,173 +2095,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Théâtre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Platelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Alain Montandon(dir.), Dictionnaire littéraire et culturel de l'insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 719-730, 2023, coll. « Dictionnaires et références », 9782745359599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La fonction des chants dans le théâtre populaire viennois de l’époque Biedermeier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Platelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Amblard; Jacqueline Bel; Till R. Kuhnle (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I (21), Shaker Verlag, p. 317-326, 2023, Les Cahiers du Littoral</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04328805v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04297063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Portrait de Jochen Mecke en personnage de la comédie viennoise »</w:t>
               </w:r>
@@ -3825,234 +3825,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignaz Franz Castelli</w:t>
+                <w:t xml:space="preserve">Karl Carl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Platelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04943761v1</w:t>
+                <w:t xml:space="preserve">halshs-04943805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Treumann</w:t>
+                <w:t xml:space="preserve">Ignaz Franz Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Platelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942550v1</w:t>
+                <w:t xml:space="preserve">halshs-04943761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Carl</w:t>
+                <w:t xml:space="preserve">Carl Treumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Platelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04943805v1</w:t>
+                <w:t xml:space="preserve">hal-04942550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4207,51 +4207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18922-0.p.0079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02998962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02998951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02998864v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02998934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343693v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02998921v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12440" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02998898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laplace-Claverie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ettinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kapp&#232;s-Le Moing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Viet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04297063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Vivre%20et%20travailler%20au%20m%C3%AAme%20endroit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02378043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03411282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999976v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000013v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00987878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04942550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18922-0.p.0079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02998962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02998951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02998864v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05339181v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02998934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343693v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02998921v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12440" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02998898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851757v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02374074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04232700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laplace-Claverie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Spitzl-Dupic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Ettinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elverdissen.dyndns.org/~nodus/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kapp&#232;s-Le Moing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Viet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05338692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04297063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04328770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Vivre%20et%20travailler%20au%20m%C3%AAme%20endroit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02378043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000168v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03411282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999976v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000013v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03000002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999971v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00987878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04942550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>