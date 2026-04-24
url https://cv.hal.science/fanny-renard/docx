--- v0 (2026-03-23)
+++ v1 (2026-04-24)
@@ -1853,226 +1853,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une approche sociologique des habitudes de lecture. Pour une étude conjointe des contextes scolaire et extra-scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (1), pp.41-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00979873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avoir bon genre&amp;quot; : les lectures à l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 163, pp.17-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.163.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lfa.163.0017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00979875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démêler les fils des légitimités culturelles : le cas des adaptations littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2123,51 +2123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vues à la télé : Cosette, Nana, Juliette et les autres...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 117, pp.133-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2205,51 +2205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démêler les fils des légitimités culturelles : le cas des adaptations littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compar(a)ison: an international journal of comparative literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2, pp.147-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3008,50 +3008,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02297742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emploi féminin en zone rurale et allégeances locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Parcours et trajectoires biographiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO, CITERES, Nov 2018, Université de Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Se former au lycée professionnel ou en centre de formation pour apprentis : des socialisations professionnelles différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3060,155 +3142,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontres “Jeunes et Sociétés en europe et autour de la Méditerranée”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01959250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intériorisation de la relation de service au cours de la préparation au CAP coiffure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Parcours et trajectoires biographiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRESCO, CITERES, Nov 2018, Université de Poitiers, France</w:t>
+              <w:t xml:space="preserve">7e Congrès de l'Association française de sociologie - RT50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces privés féminins en milieu rural : formes de sociabilité et développement de ressources propres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3224,126 +3293,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières du privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02052293v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04125906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction corporelle d'apprentis en CAP coiffure et mécanique automobile</w:t>
               </w:r>
@@ -3569,178 +3569,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relégation scolaire et aspirations professionnelles : les scolarités dans des CAP qui attirent les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00982043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'habitus littéraire n'est plus ce qu'il était ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude " Savoirs, disciplines et pratiques d'études ", Séance 3 du Séminaire inter-laboratoires " 50 ans après Les Héritiers ", organisée par le GRESCO, Université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979898v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00982043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la formation et la production : être en apprentissage coiffure</w:t>
               </w:r>
@@ -4360,51 +4360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les générations à l'épreuve d'une enquête empirique : les transmissions familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,204 +4494,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Réception et valorisation des biens culturels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierig Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Cultural consecration and legitimation – modes, agents and processes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540231v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02540235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5016,51 +5016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance à l'oeuvre. Luttes de classement artistique, processus, ambivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierig Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5278,234 +5278,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction enfantine de la confiance en soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraud Frédérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanhée Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Giraud, Gaële Henri-Panabière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières classes. Comment la reproduction sociale joue avant six ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paris Cité Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-148, 2025, Démêlés, 978-2-488244-01-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« À la campagne, tout le monde se connaît. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le cavalier bleu, pp.139-145, 2025, Idées reçues, 979-10-318-0740-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lcb.lechi.2025.01.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387867v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-05387841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec un « petit » diplôme, on peut se mettre à son compte</w:t>
               </w:r>
@@ -5829,50 +5829,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le langage comme capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Woollven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanhée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coiffure, une filière sans baccalauréat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Maillard, G. Moreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bac pro. Un baccalauréat comme les autres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès éditions, pp.187-197, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le clivage des sexes est plus marqué dans les classes populaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Masclet, Séverine Misset, Tristan Poullaouec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier bleu, pp.93-98, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Zélie, trop petite pour faire le jeu des grands »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5885,81 +6169,279 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, pp.273-318, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le langage comme capital</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La maternelle n’est pas qu’un jeu d’enfant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances de classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.981-1006, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La coiffure, une filière sans baccalauréat »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Maillard, Gilles Moreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 30 ans du bac pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.187-197, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire et parler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
@@ -5986,710 +6468,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Bernard Lahire (dir.), Enfances de classe. De l'inégalité parmi les enfants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maternelle n’est pas qu’un jeu d’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Seuil, 2019</w:t>
+              <w:t xml:space="preserve">, Le Seuil, p. 981-1006, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...498 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...84 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction. Processus de reconnaissance : études de genres artistiques dominés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierig Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7192,51 +7192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523355v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152e4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.005.0276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01577448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.037.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.027.0059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2015.4044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021160ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2013.3859" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.017.0075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1250" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.163.0017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Divert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959250v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumoulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Liz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierig Humeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528313v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lechi.2025.01.0139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.u-paris.fr/premieres-classes-comment-la-reproduction-sociale-joue-avant-six-ans/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-petits-diplomes/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540254v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540250v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979865v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523355v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152e4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.005.0276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01577448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.037.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.027.0059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2015.4044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021160ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2013.3859" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.017.0075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1250" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.163.0017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Divert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumoulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierig Humeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Liz&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540231v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528313v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.u-paris.fr/premieres-classes-comment-la-reproduction-sociale-joue-avant-six-ans/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lechi.2025.01.0139" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-petits-diplomes/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979865v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>