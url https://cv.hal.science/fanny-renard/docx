--- v1 (2026-04-24)
+++ v2 (2026-05-24)
@@ -1853,226 +1853,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avoir bon genre&amp;quot; : les lectures à l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 163, pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.163.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00979875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une approche sociologique des habitudes de lecture. Pour une étude conjointe des contextes scolaire et extra-scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (1), pp.41-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00979873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démêler les fils des légitimités culturelles : le cas des adaptations littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2123,51 +2123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vues à la télé : Cosette, Nana, Juliette et les autres...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 117, pp.133-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2205,51 +2205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démêler les fils des légitimités culturelles : le cas des adaptations littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compar(a)ison: an international journal of comparative literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2, pp.147-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3172,178 +3172,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01959250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espaces privés féminins en milieu rural : formes de sociabilité et développement de ressources propres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières du privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02052293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intériorisation de la relation de service au cours de la préparation au CAP coiffure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès de l'Association française de sociologie - RT50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125906v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02052293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction corporelle d'apprentis en CAP coiffure et mécanique automobile</w:t>
               </w:r>
@@ -3569,50 +3569,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'habitus littéraire n'est plus ce qu'il était ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude " Savoirs, disciplines et pratiques d'études ", Séance 3 du Séminaire inter-laboratoires " 50 ans après Les Héritiers ", organisée par le GRESCO, Université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00979898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relégation scolaire et aspirations professionnelles : les scolarités dans des CAP qui attirent les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3621,126 +3690,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00982043v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00979898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre la formation et la production : être en apprentissage coiffure</w:t>
               </w:r>
@@ -4360,51 +4360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les générations à l'épreuve d'une enquête empirique : les transmissions familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,728 +4494,859 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Cultural consecration and legitimation – modes, agents and processes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Réception et valorisation des biens culturels »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierig Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540235v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02540231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Premières classes. Comment la reproduction sociale joue avant six ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giraud Frédérique, Henri-Panabière Gaële (dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Paris Cité éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 172 p., 2025, Collection Démêlés, 978-2-488244-01-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Idées reçues sur les « petits » diplômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Depoilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier bleu éditions, 180 p., 2023, Idées reçues. Grand angle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des femmes qui tiennent la campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La dispute. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Depoilly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance à l'oeuvre. Luttes de classement artistique, processus, ambivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierig Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Cavalier bleu éditions, 180 p., 2023, Idées reçues. Grand angle</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Limoges. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lycéens et la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La dispute. 2022</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.334, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...267 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genesis of certitudo sui. How childhood socialization constructs social ease and reserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5248,366 +5379,616 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vandebroeck Dieter, Jappens Maaike, Lareau Annette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socializing inequality. Class, Culture and Cognition in Early Childhood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.182-199, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À la campagne, tout le monde se connaît. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le cavalier bleu, pp.139-145, 2025, Idées reçues, 979-10-318-0740-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcb.lechi.2025.01.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction enfantine de la confiance en soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Frédérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanhée Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Giraud, Gaële Henri-Panabière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières classes. Comment la reproduction sociale joue avant six ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Paris Cité Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-148, 2025, Démêlés, 978-2-488244-01-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec un « petit » diplôme, on peut se mettre à son compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séverine Depoilly; Gilles Moreau; Adrien Pégourdie; Fanny Renard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les « petits » diplômes : les coulisses de la formation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier bleu éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-147, 2023, Idées reçues. Grand angle, 979-10-318-0597-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Depoilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séverine Depoilly, Gilles Moreau, Adrien Pégourdie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées reçues sur les petits diplômes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalieu Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-10-318-0597-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Depoilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pégourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Séverine Depoilly, Gilles Moreau, Adrien Pégourdie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées reçues sur les petits diplômes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cavalier bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Idées reçues. Le cavalier bleu, 979-10-318-0597-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être préservés ou bénéficier de la condition salariale pour apprendre un métier ? La socialisation professionnelle dans les CAP coiffure et métiers de l'automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5627,73 +6008,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prisca Kergoat; Dominique Maillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Garçons et filles en apprentissage. Représentations, transformations, variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Edition, 2022, 978-2-36630-120-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les naturalisations de féminités populaires dans l'enseignement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Divert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5713,73 +6094,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séverine Depoilly, Joachim Benet Rivière (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalité de genre dans l'enseignement et la formation professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.77-91, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déclinaisons du privé dans les espaces propres féminins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5799,73 +6180,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arguence C.; Chihi A.; Michoux C.; Montmasson-Michel F.; Moubeyi-Koumba N.; Teillet G. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières du privé. Un travail du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.215-228, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Zélie, trop petite pour faire le jeu des grands »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lahire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances de classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.273-318, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage comme capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5924,73 +6391,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le clivage des sexes est plus marqué dans les classes populaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Masclet, Séverine Misset, Tristan Poullaouec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France d’en bas ? Idées reçues sur les classes populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier bleu, pp.93-98, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coiffure, une filière sans baccalauréat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6010,344 +6550,185 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Maillard, G. Moreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bac pro. Un baccalauréat comme les autres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès éditions, pp.187-197, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Le clivage des sexes est plus marqué dans les classes populaires »</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La maternelle n’est pas qu’un jeu d’enfant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...71 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Henri-Panabière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Le Seuil, pp.273-318, 2019</w:t>
+              <w:t xml:space="preserve">, Le Seuil, pp.981-1006, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La coiffure, une filière sans baccalauréat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6367,73 +6748,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Maillard, Gilles Moreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 30 ans du bac pro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.187-197, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et parler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Woollven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6488,73 +6869,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Bernard Lahire (dir.), Enfances de classe. De l'inégalité parmi les enfants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maternelle n’est pas qu’un jeu d’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6596,456 +6977,551 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Seuil, p. 981-1006, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction. Processus de reconnaissance : études de genres artistiques dominés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierig Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Laurence Ellena, Pierig Humeau, Fanny Renard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance à l’œuvre. Luttes de classement artistique, processus, ambivalence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULim, pp.9-21, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Processus de reconnaissance : études de genres artistiques dominés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ellena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierig Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reconnaissance à l’œuvre. Luttes de classement artistique, processus, ambivalence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp. 9-21, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparer un CAP coiffure par apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Marie-Hélène Jacques (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.227-240, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles sensibilisations aux livres dans les apprentissages scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loisy, J.-F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la librairie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Cercle de la Librairie, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00977153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les discours d'élèves sur la littérature par leurs habitudes lectorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lebrun M.; Rouxel A.; Vargas C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La littérature et l'école. Enjeux, résistances et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.273-292, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de cas : Sébastien Seyvoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lahire B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits sociologiques. Dispositions et variations individuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathan, pp.273-325, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7192,51 +7668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523355v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152e4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.005.0276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01577448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.037.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.027.0059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2015.4044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021160ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2013.3859" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.017.0075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1250" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979875v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.163.0017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Divert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumoulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540235v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierig Humeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Liz&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540231v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528313v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979860v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387841v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.u-paris.fr/premieres-classes-comment-la-reproduction-sociale-joue-avant-six-ans/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lechi.2025.01.0139" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-petits-diplomes/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979865v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523355v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152e4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ger.005.0276" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057213v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8238" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02383835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577448v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01577448" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.037.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.027.0059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2015.4044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235902v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.044.0413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021160ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2013.3859" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.017.0075" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1250" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D&#233;trez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.163.0017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Divert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumoulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Liz&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540235v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierig Humeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.u-pariscite.fr/premieres_classes/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125878v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellena" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lechi.2025.01.0139" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387841v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanh&#233;e Olivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.u-paris.fr/premieres-classes-comment-la-reproduction-sociale-joue-avant-six-ans/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-petits-diplomes/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Id&#233;es re&#231;ues. Grand angle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-petits-diplomes/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125891v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326282v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Henri-Panabi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540241v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975821v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540269v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979865v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>