--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -1,11851 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11800 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Rinck </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités - Sciences du Langage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3660-0716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113068697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">J’enseigne à l’Institut Supérieur du Professorat et de l’Éducation (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSPÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) de Grenoble dans le cadre de la formation des enseignants du primaire et du secondaire en didactique du français.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Linguistique et Didactique des Langues Étrangères et Maternelles, EA609) et rattachée à l'axe 2 de Didactique des langues :  je mène des recherches en didactique de l’écriture sur les écrits universitaires et scolaires. J’interviens en particulier dans des projets à l’articulation recherche-formation-enseignement sur l'enseignement de la production écrite.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Je participe également à des projets interdisciplinaires sur l'olfaction.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racconti di sé di fronte alla malattia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Milewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solferino, 2025, 9788828218302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ponctuation à l'aube du XXIème siècle. Perspectives historiques et usages contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ISBN/EAN 978-2-35935-172-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LETRAMENTO E FORMAÇÃO UNIVERSITÁRIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de l'écrit en formation. Revue Le Français Aujourd'hui, 184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.136, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation aux écrits professionnels : des écrits en situation de travail aux dispositifs de formation. Revue Le discours et la langue 5(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laborde-Milaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Libre de Bruxelles, pp.205, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de soi face à la maladie grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Lambert Lucas, pp.150, 2014, 978-2-35935-097-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01001859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de lecture et d'écriture dans la formation universitaire et/ou dans la vie professionnelle, Revista Scripta, 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Jane Quintiliano Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Aves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUC Minas, Brésil, pp.237, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants à intervenir efficacement dans le domaine de l’orthographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 232 (1), pp.107-120. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.232.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — L’adjectif, les adjectifs : regards linguistiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vap⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dossier génétique comme trace du travail de l’écriture en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231 (4), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.231.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des classes « écrivantes » : travailler ensemble le processus de l’écriture en cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dégeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/partages.432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des textes de l’IA générative pour former à l’enseignement de la production écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n1-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants à l'évaluation des textes d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195-196, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe : la dictée ne suffit pas à évaluer le niveau des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Littéracie et démarches pédagogiques engageantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.212.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs comme déclencheurs d’activités métalinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Métalinguistiques, HS-31, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.11033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser pour didactiser : le copier-coller dans le champ des littératies universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Co(n)textualisation(s), HS-27, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.7746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de travail en formation - Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les écrits de travail en formation - Varia, 52, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.6410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les écrits des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Que faire avec les écrits des élèves ?, 203, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.203.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01964888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un &amp;quot;corpus de littéracie avancée&amp;quot; : résultat et point de départ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécificités et contraintes des grands corpus de textes scolaires : problèmes de transcription, d'annotation et de traitement, 16, pp.217-237. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.2806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles d'auteur et références à d'autres sources. Comparaison entre écrit et oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjersti Fløttum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimera: Romance Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.117-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la notion d’auteur scientifique dans la formation universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diptyque : une collection du CEDOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Argumenter dans les écrits scientifiques, 33, pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former des enseignants spécialistes de l'écriture et de son enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former des enseignants spécialistes de l’écriture et de son enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171-172, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'écrit universitaire : un terrain pour la linguistique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Vogüé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores démonstratives dans les écrits d’étudiants de Master : comparaison avec les pratiques expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.131 - 150. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A navegação textual na didática da escrita : o exemplo das astruturas enumerativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mojahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linha d'Àgua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Col. "Linguagem e Tecnologia", Leitura, escrita e tecnologias da informação, Ana Elvira Luciano Gebara (28-1), pp.199-203. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2236-4242.v27i2p199-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic appreciation and verbal description of pleasant and unpleasant odors in untrained, trainee cooks, flavorists and perfumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sezille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.frontiersin.org/Journal/10.3389/fpsyg.2014.00012/full</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écrits de la formation à la didactique de l’écriture. Le Français Aujourd’hui, n° 184, pp. 3-13.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentir des adjectifs&amp;quot; et &amp;quot;penser avec le nez&amp;quot;. Le sentiment linguistique dans les métiers du sensoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Métalangage et sentiment linguistique profane, 6 (1), pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic appreciation and verbal description of pleasant and unpleasant odors in untrained, trainee cooks, flavorists, and perfumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sezille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littéracie à l'ère du numérique : le copier-coller chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léda Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguagem em (Dis)curso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.613-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination et création en cuisine gastronomique. Une analyse des discours de chefs cuisiniers français et marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154-155, pp.112-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des textes, hétérogénéité des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 157-158, pp.47-59. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une formation linguistique aux écrits professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153-154, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une formation linguistique aux écrits professionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à (et par) l'écrit de recherche. Quels enjeux, quelles exigences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (174), pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche énonciative de l'écrit scientifique. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of early experience on odor perception in humans: Psychological and physiological correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.458-465. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse linguistique des enjeux de connaissance dans le discours scientifique : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.427-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de soi dans un écrit d'initiation à la recherche en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (24), pp.157-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic knowledge influences prewired hedonic responses to odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ziessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Joussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (11), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual and sensorimotor differences between &amp;quot;good&amp;quot; and &amp;quot;poor&amp;quot; olfactory mental imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1170, pp.333-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual and Sensorimotor Differences between “Good” and “Poor” Olfactory Mental Imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1170 (1), pp.333-337. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.03915.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which format for odor images?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal cues modulate hedonic perception of odors in 5-year-old children as well as in adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (9), pp.855-862. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjm055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles d'auteur et singularité des textes. Approche stylométrique du genre de l'article en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135-136, pp.119-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario d'apprentissage collaboratif à distance et en ligne : des compétences relationnelles sollicitées et /ou développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformément à nos attentes...', les marqueurs de convergence/divergence dans l'article de linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la polyphonie dans les textes : le cas des passages entre guillemets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire au nom de la science et de sa discipline : la figure de l'auteur dans l'article en sciences humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67, pp.95-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la polyphonie et figure de l'auteur dans les parties théoriques de rapports de stage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.85-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of scientific activity through the research article: a comparison between linguistics and literary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academisk Prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surénonciation comme norme du genre : l'exemple de l'article de recherche et du dictionnaire en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (156), pp.34 - 50. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lgge.2004.962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la problématique d’un rapport de stage : les difficultés d’étudiants du second cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121-122, pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surénonciation comme norme du genre. L'exemple de l'article de recherche et du dictionnaire en linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 156, pp.34-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction didactique de la variation dans une classe de cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des fonctions syntaxiques par des étudiants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dan Van Raemdonck; Antoine Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire. Discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-46, 2026, Collection Gramm-R Etudes de linguistique française, 9783034350518. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b22755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte de la COP 28 : paradoxes et tensions de l’écriture journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rosier, A. Bureau, A. Schadeck et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeuse entre deux rives. Mélanges en l'honneur de Marie-Christine Pollet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULB, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de la linguistique sur l’écriture d’articles en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Le Bart; Florian Mazel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les sciences sociales, écrire en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSHB; Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-40, 2021, Collection Métier de Chercheur, 978-2-7535-8327-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité dans les écrits universitaires. Normes et variation dans les interrogatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Raineri; Martine Sekali; Agnès Leroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La correction en langue(s). Linguistic Correction/ Correctness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nanterre, pp.129-154, 2020, 978-2-84016-370-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and Punctuation: some difficulties encountered in French students’ writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Lopes Dias Ignacio Rodrigues; Jane Quintiliano Guimaraes Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em Letramento acadêmic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 3, , pp.165-184, 2020, Estudos aplicados à prática da escrita acadêmica, 978-65-88547-10-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acquisitions tardives en français écrit : une base de données sur les erreurs et maladresses à un niveau avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.06005, 2020, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207806005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part langagière de l'expertise olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Digonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une linguistique sensorielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-190, 2018, 9782745347282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castorin, maltolé, ozonique... La créativité lexicale dans les descriptions d’odeurs par des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Bernhard, Maryvonne Boisseau, Christophe Gérard, Thierry Grass, Amalia Todirascu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néologie en contexte : cultures, situations, textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2018, ISBN/EAN 978-2-35935-262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le texte. Ponctuation, anaphores et collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire dans l'enseignement supérieur, des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 2, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-99, 2015, collection Didaskein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A navegação textual na didática da escrita : o exemplo das astruturas enumerativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mojahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Luisa Tinoco Cabral et Jean-Luc Minel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leitura, escrita e tecnologias da informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terracota, pp.139-176, 2015, Coleção Linguagem e Tecnologia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des apprentis-linguistes. Propositions pour l'enseignement de l'écriture en littéracie avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Beaudet et Véronique Rey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures expertes en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-186, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en tant qu'apprenti-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Boch et Cathy Frier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire dans l’enseignement supérieur : des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-247, 2015, ISBN-10 284310307X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letramento e formaçao universitaria : a presentaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rinck F.; Boch F.; Assis J. Alves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letramento a formaçao universitaria : formar para a escrita e pela escrita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 11-26, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils de Scientext Au Service de l'expertise de La Proposition de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grossmann, Francis and Tutin, Agnès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrit Scientifique : Du Lexique Au Discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse universitaire de Rennes, pp.183--198, 2014, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer le rôle des guillemets dans un corpus : une voie d'accès à l'énonciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Barbazan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enonciation, texte, grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.135-148, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer les sources dans un article de recherche? Un scénario didactique pour les apprentis-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Desoutter; C. Mellet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté : approches linguistiques et perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-196, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enunciative Strategies and Expertise Levels in Academic Writing: How do Writers Manage Point of View and Sources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Castello, C. Donahue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Writing: Selves and Texts in Academic Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing, pp.111-128, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et écrits de recherche. Propositions pour une formation universitaire à et par la littéracie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Glorieux et Marie-Christine Pollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la maîtrise du français aux littéracies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Presses Universitaires de Namur, 2012, Diptyque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evaluation of conference paper proposals in linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bazerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Advances in Writing Research: Cultures, Places, Measures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for the Advancement of Writing Research, WAC Clearinghouse, and Parlor Press, pp.467-484, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propriétés grammaticales du genre de l'offre d'emploi aux fondements d'une méthode de classement automatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Despierres &amp; Mustapha Krazem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les genres de discours provoquent la grammaire.. et réciproquement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lambert Lucas, pp.203-222, 2012, Linguistique, 978-2-35935-028-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisances olfactives et qualité de vie : crises et risques de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Beltran-Vidal; F. Maniez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots de la santé et psychoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.249-260, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des genres textuels aux communautés discursives. La recherche en sciences humaines entre modèle scientifique et modèle savant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVe CILPR Congrès International de Linguistique et de Philologie Romanes, Section Pragmatique synchronique et historique, analyse du discours et analyse conversationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, De Gruyter, pp.531-540, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory nuisance and its impact on quality of life: discourses of residents in a crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses and the City. An Interdisciplinary View of Urban Sensescapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lit Verlag, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'nouveaux entrants' dans le champ scientifique : analyse des spécificités des articles de doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Defays; Annick Englebert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTEURS ET CONTEXTES DES DISCOURS UNIVERSITAIRES TOME II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-110, 2010, 978-2-296-10595-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage théorique dans l'article scientifique : un lieu propice à la circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M. Lôpez Munoz, S. Marnette et L. Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international Ci-Dit La circulation des discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, pp.23-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques lieux de variation du positionnement énonciatif dans l'article de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Millet, Marielle Rispail, Patricia Lambert, Cyril Trimaille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations au cœur et aux marges de la sociolinguistique - Hommages à Jacqueline Billiez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.285-296, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’articulation recherche-terrain-formation : l’exemple de dispositifs sur la production écrite au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, wébinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des littéracies universitaires aux littéracies avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Luddes. Quelles approches de la langue pour quelles didactiques des discours dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des besoins des scripteurs par l’identification des écarts dans leurs textes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecri+ Accompagner l’écrit dans le supérieur : formation, évaluation, certification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écri+collecte : un outil collaboratif pour consulter, déposer, commenter des extraits de texte d’étudiants (https://ecripluscollecte.univ-grenoble-alpes.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner l’écrit dans le supérieur - Le projet écri+ dans le champ des littératies un</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ana Chiarutini, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en mots de l’odeur de la vanille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le parfum de la vanille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fanny Rinck et Erika Wicky, Université Grenoble Alpes, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes d'élèves et production écrite au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l’Inspé de l’académie de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé de l’académie de Grenoble, Nov 2024, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des fonctions syntaxiques dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Retour sur la grammaire scolaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Van Raemdonck, A. Gautier, Université Libre de Bruxelles, Aug 2023, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ des littéracies universitaires et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques Langagières, Construction des Savoirs - Littéracies &amp; Oralité (PLCS-L&amp;O)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique (LLL, UMR7270), Mar 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lire-écrire : levier pour les apprentissages et enjeu de lutte contre les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFEV (Association de lutte contre les inégalités sociales et scolaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEV; Bibliothèque Kateb Yacine, Oct 2022, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics errors and inappropriate uses in students’ academic writing: presentation of a large corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Boarders V (WRAB) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les erreurs orthographiques des étudiants: l'exemple des formes verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Enseigner et apprendre l'orthographe à l'heure du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est Créteil, Oct 2021, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les erreurs orthographiques des étudiants : l’exemple des formes verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Enseigner et apprendre l’orthographe à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Oct 2021, CRETEIL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terminologie dans les interventions de futurs enseignants du premier et du second degré corrigeant une copie d’élève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Travailler (avec) les textes d’élèves,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé de Grenoble et Université Grenoble Alpes, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones de résistance orthographique des étudiants : entre connaissances non-maitrisées et procédures de révision défaillantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ° Colloque International Association Internationale pour la Recherche en Didactique du Français 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser pour didactiser : le copier-coller dans le champ des littéracies universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ASL "Co(n)textualisation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des pratiques orthographiques de scripteurs ordinaires et de scripteurs en difficulté avec l’écrit à partir de l’analyse d’une dictée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès mondial de linguistique française (CMLF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162707003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences rédactionnelles à l'université : un corpus et un projet Pedagotice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et réécriture enregistrées : comment représenter la dynamique scripturale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude L'écriture de haut niveau : de la conception du texte à sa réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Marseiille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs comme déclencheurs de l'activité métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métalinguistique comme source et lieu d'hétérogénéités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique fondamentale et appliquée à base de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TRELA, Terrains de recherche en linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castorin, Maltolé, Ozonique... La créativité lexicale dans les descriptions d'odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées LTT 2015, La créativité lexicale en situation : texte, genres, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de littéracie avancée : structuration et métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse linguistique de grands corpus d’écrits scolaires : problèmes de transcription, d’annotation et de traitement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms d'auteurs et sources dans les écrits universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le nom d'auteur : référence, textes et genres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syntaxique et ponctuation : quelques difficultés dans les textes d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Borders (WRAB III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer selon les genres. Quand on réforme les épreuves de concours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interpréter selon les genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire Modyco, Une pensée du nez?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des &amp;quot;apprentis-linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture experte : enjeux sociaux et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article de recherche en sciences humaines : approche en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Aspects concrets de la thèse, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une approche linguistique dans la formation à l'écriture de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Acculturation à l'écriture de recherche et formation à la didactique de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition naturelle experte : le cas de la perception olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres du pôle Grenoble Cognition, cognition naturelle-cognition artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et écrits de recherche. Propositions pour une formation universitaire à et par la littéracie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d'études du Centre de Méthodologie Universitaire " CMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belgique. pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagination des créateurs en cuisine, parfumerie et musique : analyse du discours et du fonctionnement cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Joussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création : acteurs, objets, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarité et structures syntaxiques de l'écrit : quelques difficultés dans les écrits d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference LPTS 2011 "Across the line of Speech and Writing Variation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se référer à d'autres travaux dans un article de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté : perspectives théoriques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bergamo, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des textes, hétérogénéité des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Conscila "Modèles et théories du genre en confrontation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05004834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination and creation in cooks and perfumers : a linguistic survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser l'écrit scientifique : la posture d'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lilpa Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des textes, hétérogénéité des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Conscila "Modèles et théories du genre en confrontation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment envisager le copier-coller chez les étudiants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Actualités de la recherche en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Novossibirsk, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de propositions de communication en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la proposition de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vals-Asla Les compétences langagières dans la formation et dans la vie professionnelle. Transitions et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Zurich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéités énonciatives : quelques formes de modalisation autonymique d'emprunt dans des genres de discours distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Croisements-Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écrit de recherche à l'écrit de recherche en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Centre de Méthodologie Universitaire de l'Université Libre de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une activité écologique est à la source de nuisances. Les revendications environnementales et éthiques des riverains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Discours écologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique des genres et comparaisons selon les disciplines et le niveau d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits Universitaires, Séminaire Ceditec, Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de discours et situations de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Action collective et processus d'individuation, Laboratoire MODYS, UMR 5264, CNRS/ Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of odor pleasantness during childhood and its relation to language development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thévenet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sarasota, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de ressources pédagogiques numériques : le lexique des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Ben Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Bloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International des étudiants-chercheurs en didactique des langues et linguistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I don't want to know about it !' Unpleasantness prevents odor identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on olfaction and taste, ISOT XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs enseignants-chercheurs de l'université. L'exemple du Centre d'Initiation de l'Enseignement Supérieur (CIES) de l'académie de Grenoble (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pigeonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l'AIPU, Vers un changement de culture en enseignement supérieur. Regards sur l'innovation, la collaboration et la valorisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario d'apprentissage collaboratif à distance et en ligne : des compétences relationnelles sollicitées et /ou développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tice Méditerranée - L'humain dans la formation à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité auctoriale dans l'écrit de recherche : une question de 'partage' de la prise en charge énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International La notion de prise en charge en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Anvers, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastes internes et variations stylistiques du genre de l'article en linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées d'analyse des données textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.785-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploitation de ressources linguistiques : enseignement et apprentissage du discours rapporté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées linguistique de corpus.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres scientifiques et styles d'auteur : des variations stylistiques de l'article de revue linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur Sève P., Ansart V. & Dégeorges S. (2024). La Fabrique de Grammaire du CE1 au CM2, Paris, Hatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.129-131. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.231.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq auteurs de jeunesse à faire absolument découvrir aux enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ramero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Monluçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de deux enquêtes sur les connaissances orthographiques et les pratiques de l’écrit des Rhônalpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Langues et Recherche, DGLFLF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche linguistique dans le champ des littéracies universitaires et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 3 Sorbonne nouvelle, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03989306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’article de recherche en Sciences du langage et en Lettres. Figure de l’auteur et identité disciplinaire du genre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble 3, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006FRE39039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01881445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surcouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 472 p., 2008, 978-2-7061-1427-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adjectif, les adjectifs : regards linguistiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, 2025, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vbg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la vulgarisation dans la culture professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, 2021, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.4079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracie et démarches pédagogiques engageantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 212, 2021, 9782200933630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de travail en formation - Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formar pela escrita e para a escrita – olhares sobre a formação e os futuros professores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angela Paulino Teixeira Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (48), 2019, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428.2019v23n48p17-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les écrits des élèves? Le Français Aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 203, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'écrit universitaire : un terrain pour la linguistique ? Linx n°72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Vogüé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énonciation et rhétorique dans l'écrit de recherche, Lidil 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, 2010, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11904,51 +105,354 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="9D4568D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="EE2EB8A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -11985,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-ponctuation-a-laube-du-xxie-siecle-perspectives-historiques-et-usages-contemporains/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Assis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercado-de-letras.com.br/resumos/pdf-22-09-15-16-40-50.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Milewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Jane Quintiliano Guimar&#227;es" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Aves Assis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03652912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7746" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6410" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Fl&#248;ttum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2806" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1631" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v27i2p199-203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sezille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;da Mansour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3606" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730268v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600002v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02343726v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Poncelet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.12.011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH8X8ZHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600007v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pouvreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02343722v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ziessel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joussain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013878" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.03915.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8ZDHJG3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bensafi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm055" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2004.962" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/52949" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880878v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10830-book-08534728-9782745347282.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-neologie-en-contexte/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uga-editions.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/17968" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100756800" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701039v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591606v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600017v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-acteurs_et_contextes_des_discours_universitaires_tome_ii_jean_marc_defays_annick_englebert-9782296105959-30093.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600018v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418179v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505946v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527443v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912619v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880875v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blondel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leblay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880882v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880884v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014886v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997904v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998093v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998098v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998103v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998104v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998105v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998096v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998101v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997902v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745379v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600022v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600021v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600020v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600024v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600025v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600026v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby," TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Hamou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bloquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418176v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pigeonnat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418166v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418169v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418186v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Monlu&#231;on" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929189v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03989306v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01881445v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006FRE39039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-rinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3660-0716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113068697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Milewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-ponctuation-a-laube-du-xxie-siecle-perspectives-historiques-et-usages-contemporains/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Assis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercado-de-letras.com.br/resumos/pdf-22-09-15-16-40-50.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Jane Quintiliano Guimar&#227;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Aves Assis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sinelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.232.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vap" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lagrange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0097" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;georges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.432" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03652912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12131" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2806" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Fl&#248;ttum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v27i2p199-203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sezille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;da Mansour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3606" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02343726v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Poncelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.12.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH8X8ZHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pouvreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02343722v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ziessel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joussain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013878" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.03915.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8ZDHJG3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169365v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bensafi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm055" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2004.962" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418127v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1463639" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22755" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/52949" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10830-book-08534728-9782745347282.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-neologie-en-contexte/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uga-editions.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880818v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/17968" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100756800" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587115v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745346v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880859v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997903v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600013v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-acteurs_et_contextes_des_discours_universitaires_tome_ii_jean_marc_defays_annick_englebert-9782296105959-30093.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570329v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527466v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912619v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865976v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blondel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880891v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880886v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leblay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880882v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880884v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014886v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998103v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998105v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998101v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745379v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591615v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004834v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600021v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600025v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600024v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600026v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet," TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby," TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Hamou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bloquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600027v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pigeonnat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418157v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600028v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418166v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418169v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570448v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0129" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748688v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Monlu&#231;on" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929189v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03989306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01881445v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006FRE39039" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vbg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4079" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170494v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02971059v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Paulino Teixeira Lopes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428.2019v23n48p17-25" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880491v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>