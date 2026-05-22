--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Rinck </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités - Sciences du Langage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3660-0716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113068697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">J’enseigne à l’Institut Supérieur du Professorat et de l’Éducation (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSPÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) de Grenoble dans le cadre de la formation des enseignants du primaire et du secondaire en didactique du français.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Linguistique et Didactique des Langues Étrangères et Maternelles, EA609) et rattachée à l'axe 2 de Didactique des langues :  je mène des recherches en didactique de l’écriture sur les écrits universitaires et scolaires. J’interviens en particulier dans des projets à l’articulation recherche-formation-enseignement sur l'enseignement de la production écrite.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Je participe également à des projets interdisciplinaires sur l'olfaction.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racconti di sé di fronte alla malattia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Milewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solferino, 2025, 9788828218302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ponctuation à l'aube du XXIème siècle. Perspectives historiques et usages contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ISBN/EAN 978-2-35935-172-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LETRAMENTO E FORMAÇÃO UNIVERSITÁRIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de l'écrit en formation. Revue Le Français Aujourd'hui, 184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.136, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation aux écrits professionnels : des écrits en situation de travail aux dispositifs de formation. Revue Le discours et la langue 5(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laborde-Milaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Libre de Bruxelles, pp.205, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de soi face à la maladie grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Lambert Lucas, pp.150, 2014, 978-2-35935-097-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01001859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de lecture et d'écriture dans la formation universitaire et/ou dans la vie professionnelle, Revista Scripta, 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Jane Quintiliano Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Aves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUC Minas, Brésil, pp.237, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants à intervenir efficacement dans le domaine de l’orthographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 232 (1), pp.107-120. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.232.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — L’adjectif, les adjectifs : regards linguistiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vap⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dossier génétique comme trace du travail de l’écriture en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231 (4), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.231.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des classes « écrivantes » : travailler ensemble le processus de l’écriture en cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dégeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/partages.432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des textes de l’IA générative pour former à l’enseignement de la production écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n1-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants à l'évaluation des textes d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195-196, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe : la dictée ne suffit pas à évaluer le niveau des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Littéracie et démarches pédagogiques engageantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.212.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs comme déclencheurs d’activités métalinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Métalinguistiques, HS-31, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.11033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser pour didactiser : le copier-coller dans le champ des littératies universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Co(n)textualisation(s), HS-27, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.7746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de travail en formation - Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les écrits de travail en formation - Varia, 52, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.6410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les écrits des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Que faire avec les écrits des élèves ?, 203, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.203.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01964888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un &amp;quot;corpus de littéracie avancée&amp;quot; : résultat et point de départ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécificités et contraintes des grands corpus de textes scolaires : problèmes de transcription, d'annotation et de traitement, 16, pp.217-237. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.2806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles d'auteur et références à d'autres sources. Comparaison entre écrit et oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjersti Fløttum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimera: Romance Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.117-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la notion d’auteur scientifique dans la formation universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diptyque : une collection du CEDOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Argumenter dans les écrits scientifiques, 33, pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former des enseignants spécialistes de l'écriture et de son enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former des enseignants spécialistes de l’écriture et de son enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171-172, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'écrit universitaire : un terrain pour la linguistique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Vogüé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores démonstratives dans les écrits d’étudiants de Master : comparaison avec les pratiques expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.131 - 150. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A navegação textual na didática da escrita : o exemplo das astruturas enumerativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mojahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linha d'Àgua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Col. "Linguagem e Tecnologia", Leitura, escrita e tecnologias da informação, Ana Elvira Luciano Gebara (28-1), pp.199-203. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2236-4242.v27i2p199-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic appreciation and verbal description of pleasant and unpleasant odors in untrained, trainee cooks, flavorists and perfumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sezille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.frontiersin.org/Journal/10.3389/fpsyg.2014.00012/full</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écrits de la formation à la didactique de l’écriture. Le Français Aujourd’hui, n° 184, pp. 3-13.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentir des adjectifs&amp;quot; et &amp;quot;penser avec le nez&amp;quot;. Le sentiment linguistique dans les métiers du sensoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Métalangage et sentiment linguistique profane, 6 (1), pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic appreciation and verbal description of pleasant and unpleasant odors in untrained, trainee cooks, flavorists, and perfumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sezille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littéracie à l'ère du numérique : le copier-coller chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léda Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguagem em (Dis)curso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.613-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination et création en cuisine gastronomique. Une analyse des discours de chefs cuisiniers français et marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154-155, pp.112-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des textes, hétérogénéité des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 157-158, pp.47-59. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une formation linguistique aux écrits professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153-154, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une formation linguistique aux écrits professionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à (et par) l'écrit de recherche. Quels enjeux, quelles exigences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (174), pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche énonciative de l'écrit scientifique. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of early experience on odor perception in humans: Psychological and physiological correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.458-465. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse linguistique des enjeux de connaissance dans le discours scientifique : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.427-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de soi dans un écrit d'initiation à la recherche en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (24), pp.157-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic knowledge influences prewired hedonic responses to odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ziessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Joussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (11), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual and sensorimotor differences between &amp;quot;good&amp;quot; and &amp;quot;poor&amp;quot; olfactory mental imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1170, pp.333-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual and Sensorimotor Differences between “Good” and “Poor” Olfactory Mental Imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1170 (1), pp.333-337. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.03915.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which format for odor images?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal cues modulate hedonic perception of odors in 5-year-old children as well as in adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (9), pp.855-862. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjm055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles d'auteur et singularité des textes. Approche stylométrique du genre de l'article en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135-136, pp.119-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario d'apprentissage collaboratif à distance et en ligne : des compétences relationnelles sollicitées et /ou développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformément à nos attentes...', les marqueurs de convergence/divergence dans l'article de linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la polyphonie dans les textes : le cas des passages entre guillemets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire au nom de la science et de sa discipline : la figure de l'auteur dans l'article en sciences humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67, pp.95-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la polyphonie et figure de l'auteur dans les parties théoriques de rapports de stage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.85-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of scientific activity through the research article: a comparison between linguistics and literary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academisk Prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surénonciation comme norme du genre : l'exemple de l'article de recherche et du dictionnaire en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (156), pp.34 - 50. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lgge.2004.962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la problématique d’un rapport de stage : les difficultés d’étudiants du second cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121-122, pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surénonciation comme norme du genre. L'exemple de l'article de recherche et du dictionnaire en linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 156, pp.34-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction didactique de la variation dans une classe de cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des fonctions syntaxiques par des étudiants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dan Van Raemdonck; Antoine Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire. Discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-46, 2026, Collection Gramm-R Etudes de linguistique française, 9783034350518. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b22755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte de la COP 28 : paradoxes et tensions de l’écriture journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rosier, A. Bureau, A. Schadeck et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeuse entre deux rives. Mélanges en l'honneur de Marie-Christine Pollet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULB, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de la linguistique sur l’écriture d’articles en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Le Bart; Florian Mazel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les sciences sociales, écrire en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSHB; Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-40, 2021, Collection Métier de Chercheur, 978-2-7535-8327-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité dans les écrits universitaires. Normes et variation dans les interrogatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Raineri; Martine Sekali; Agnès Leroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La correction en langue(s). Linguistic Correction/ Correctness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nanterre, pp.129-154, 2020, 978-2-84016-370-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and Punctuation: some difficulties encountered in French students’ writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Lopes Dias Ignacio Rodrigues; Jane Quintiliano Guimaraes Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em Letramento acadêmic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 3, , pp.165-184, 2020, Estudos aplicados à prática da escrita acadêmica, 978-65-88547-10-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acquisitions tardives en français écrit : une base de données sur les erreurs et maladresses à un niveau avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.06005, 2020, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207806005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part langagière de l'expertise olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Digonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une linguistique sensorielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-190, 2018, 9782745347282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castorin, maltolé, ozonique... La créativité lexicale dans les descriptions d’odeurs par des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Bernhard, Maryvonne Boisseau, Christophe Gérard, Thierry Grass, Amalia Todirascu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néologie en contexte : cultures, situations, textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2018, ISBN/EAN 978-2-35935-262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le texte. Ponctuation, anaphores et collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire dans l'enseignement supérieur, des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 2, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-99, 2015, collection Didaskein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A navegação textual na didática da escrita : o exemplo das astruturas enumerativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mojahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Luisa Tinoco Cabral et Jean-Luc Minel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leitura, escrita e tecnologias da informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terracota, pp.139-176, 2015, Coleção Linguagem e Tecnologia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des apprentis-linguistes. Propositions pour l'enseignement de l'écriture en littéracie avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Beaudet et Véronique Rey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures expertes en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-186, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en tant qu'apprenti-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Boch et Cathy Frier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire dans l’enseignement supérieur : des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-247, 2015, ISBN-10 284310307X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letramento e formaçao universitaria : a presentaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rinck F.; Boch F.; Assis J. Alves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letramento a formaçao universitaria : formar para a escrita e pela escrita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 11-26, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils de Scientext Au Service de l'expertise de La Proposition de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grossmann, Francis and Tutin, Agnès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrit Scientifique : Du Lexique Au Discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse universitaire de Rennes, pp.183--198, 2014, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer le rôle des guillemets dans un corpus : une voie d'accès à l'énonciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Barbazan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enonciation, texte, grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.135-148, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer les sources dans un article de recherche? Un scénario didactique pour les apprentis-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Desoutter; C. Mellet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté : approches linguistiques et perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-196, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enunciative Strategies and Expertise Levels in Academic Writing: How do Writers Manage Point of View and Sources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Castello, C. Donahue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Writing: Selves and Texts in Academic Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing, pp.111-128, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et écrits de recherche. Propositions pour une formation universitaire à et par la littéracie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Glorieux et Marie-Christine Pollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la maîtrise du français aux littéracies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Presses Universitaires de Namur, 2012, Diptyque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evaluation of conference paper proposals in linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bazerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Advances in Writing Research: Cultures, Places, Measures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for the Advancement of Writing Research, WAC Clearinghouse, and Parlor Press, pp.467-484, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propriétés grammaticales du genre de l'offre d'emploi aux fondements d'une méthode de classement automatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Despierres &amp; Mustapha Krazem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les genres de discours provoquent la grammaire.. et réciproquement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lambert Lucas, pp.203-222, 2012, Linguistique, 978-2-35935-028-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisances olfactives et qualité de vie : crises et risques de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Beltran-Vidal; F. Maniez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots de la santé et psychoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.249-260, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des genres textuels aux communautés discursives. La recherche en sciences humaines entre modèle scientifique et modèle savant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVe CILPR Congrès International de Linguistique et de Philologie Romanes, Section Pragmatique synchronique et historique, analyse du discours et analyse conversationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, De Gruyter, pp.531-540, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory nuisance and its impact on quality of life: discourses of residents in a crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses and the City. An Interdisciplinary View of Urban Sensescapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lit Verlag, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'nouveaux entrants' dans le champ scientifique : analyse des spécificités des articles de doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Defays; Annick Englebert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTEURS ET CONTEXTES DES DISCOURS UNIVERSITAIRES TOME II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-110, 2010, 978-2-296-10595-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage théorique dans l'article scientifique : un lieu propice à la circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M. Lôpez Munoz, S. Marnette et L. Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international Ci-Dit La circulation des discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, pp.23-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques lieux de variation du positionnement énonciatif dans l'article de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Millet, Marielle Rispail, Patricia Lambert, Cyril Trimaille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations au cœur et aux marges de la sociolinguistique - Hommages à Jacqueline Billiez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.285-296, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’articulation recherche-terrain-formation : l’exemple de dispositifs sur la production écrite au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, wébinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des littéracies universitaires aux littéracies avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Luddes. Quelles approches de la langue pour quelles didactiques des discours dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des besoins des scripteurs par l’identification des écarts dans leurs textes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecri+ Accompagner l’écrit dans le supérieur : formation, évaluation, certification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écri+collecte : un outil collaboratif pour consulter, déposer, commenter des extraits de texte d’étudiants (https://ecripluscollecte.univ-grenoble-alpes.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner l’écrit dans le supérieur - Le projet écri+ dans le champ des littératies un</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ana Chiarutini, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en mots de l’odeur de la vanille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le parfum de la vanille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fanny Rinck et Erika Wicky, Université Grenoble Alpes, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes d'élèves et production écrite au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l’Inspé de l’académie de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé de l’académie de Grenoble, Nov 2024, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des fonctions syntaxiques dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Retour sur la grammaire scolaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Van Raemdonck, A. Gautier, Université Libre de Bruxelles, Aug 2023, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ des littéracies universitaires et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques Langagières, Construction des Savoirs - Littéracies &amp; Oralité (PLCS-L&amp;O)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique (LLL, UMR7270), Mar 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lire-écrire : levier pour les apprentissages et enjeu de lutte contre les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFEV (Association de lutte contre les inégalités sociales et scolaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEV; Bibliothèque Kateb Yacine, Oct 2022, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics errors and inappropriate uses in students’ academic writing: presentation of a large corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Boarders V (WRAB) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les erreurs orthographiques des étudiants: l'exemple des formes verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Enseigner et apprendre l'orthographe à l'heure du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est Créteil, Oct 2021, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les erreurs orthographiques des étudiants : l’exemple des formes verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Enseigner et apprendre l’orthographe à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Oct 2021, CRETEIL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terminologie dans les interventions de futurs enseignants du premier et du second degré corrigeant une copie d’élève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Travailler (avec) les textes d’élèves,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé de Grenoble et Université Grenoble Alpes, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones de résistance orthographique des étudiants : entre connaissances non-maitrisées et procédures de révision défaillantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ° Colloque International Association Internationale pour la Recherche en Didactique du Français 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser pour didactiser : le copier-coller dans le champ des littéracies universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ASL "Co(n)textualisation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des pratiques orthographiques de scripteurs ordinaires et de scripteurs en difficulté avec l’écrit à partir de l’analyse d’une dictée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès mondial de linguistique française (CMLF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162707003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences rédactionnelles à l'université : un corpus et un projet Pedagotice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et réécriture enregistrées : comment représenter la dynamique scripturale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude L'écriture de haut niveau : de la conception du texte à sa réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Marseiille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs comme déclencheurs de l'activité métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métalinguistique comme source et lieu d'hétérogénéités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique fondamentale et appliquée à base de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TRELA, Terrains de recherche en linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castorin, Maltolé, Ozonique... La créativité lexicale dans les descriptions d'odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées LTT 2015, La créativité lexicale en situation : texte, genres, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de littéracie avancée : structuration et métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse linguistique de grands corpus d’écrits scolaires : problèmes de transcription, d’annotation et de traitement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms d'auteurs et sources dans les écrits universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le nom d'auteur : référence, textes et genres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syntaxique et ponctuation : quelques difficultés dans les textes d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Borders (WRAB III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer selon les genres. Quand on réforme les épreuves de concours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interpréter selon les genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire Modyco, Une pensée du nez?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des &amp;quot;apprentis-linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture experte : enjeux sociaux et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article de recherche en sciences humaines : approche en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Aspects concrets de la thèse, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une approche linguistique dans la formation à l'écriture de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Acculturation à l'écriture de recherche et formation à la didactique de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition naturelle experte : le cas de la perception olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres du pôle Grenoble Cognition, cognition naturelle-cognition artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et écrits de recherche. Propositions pour une formation universitaire à et par la littéracie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d'études du Centre de Méthodologie Universitaire " CMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belgique. pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagination des créateurs en cuisine, parfumerie et musique : analyse du discours et du fonctionnement cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Joussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création : acteurs, objets, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarité et structures syntaxiques de l'écrit : quelques difficultés dans les écrits d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference LPTS 2011 "Across the line of Speech and Writing Variation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se référer à d'autres travaux dans un article de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté : perspectives théoriques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bergamo, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des textes, hétérogénéité des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Conscila "Modèles et théories du genre en confrontation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05004834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination and creation in cooks and perfumers : a linguistic survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser l'écrit scientifique : la posture d'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lilpa Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des textes, hétérogénéité des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Conscila "Modèles et théories du genre en confrontation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment envisager le copier-coller chez les étudiants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Actualités de la recherche en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Novossibirsk, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de propositions de communication en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la proposition de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vals-Asla Les compétences langagières dans la formation et dans la vie professionnelle. Transitions et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Zurich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéités énonciatives : quelques formes de modalisation autonymique d'emprunt dans des genres de discours distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Croisements-Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écrit de recherche à l'écrit de recherche en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Centre de Méthodologie Universitaire de l'Université Libre de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une activité écologique est à la source de nuisances. Les revendications environnementales et éthiques des riverains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Discours écologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique des genres et comparaisons selon les disciplines et le niveau d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits Universitaires, Séminaire Ceditec, Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de discours et situations de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Action collective et processus d'individuation, Laboratoire MODYS, UMR 5264, CNRS/ Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of odor pleasantness during childhood and its relation to language development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thévenet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sarasota, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de ressources pédagogiques numériques : le lexique des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Ben Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Bloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International des étudiants-chercheurs en didactique des langues et linguistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I don't want to know about it !' Unpleasantness prevents odor identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on olfaction and taste, ISOT XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs enseignants-chercheurs de l'université. L'exemple du Centre d'Initiation de l'Enseignement Supérieur (CIES) de l'académie de Grenoble (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pigeonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l'AIPU, Vers un changement de culture en enseignement supérieur. Regards sur l'innovation, la collaboration et la valorisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario d'apprentissage collaboratif à distance et en ligne : des compétences relationnelles sollicitées et /ou développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tice Méditerranée - L'humain dans la formation à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité auctoriale dans l'écrit de recherche : une question de 'partage' de la prise en charge énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International La notion de prise en charge en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Anvers, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastes internes et variations stylistiques du genre de l'article en linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées d'analyse des données textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.785-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploitation de ressources linguistiques : enseignement et apprentissage du discours rapporté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées linguistique de corpus.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres scientifiques et styles d'auteur : des variations stylistiques de l'article de revue linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur Sève P., Ansart V. & Dégeorges S. (2024). La Fabrique de Grammaire du CE1 au CM2, Paris, Hatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.129-131. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.231.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq auteurs de jeunesse à faire absolument découvrir aux enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ramero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Monluçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de deux enquêtes sur les connaissances orthographiques et les pratiques de l’écrit des Rhônalpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Langues et Recherche, DGLFLF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche linguistique dans le champ des littéracies universitaires et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 3 Sorbonne nouvelle, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03989306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’article de recherche en Sciences du langage et en Lettres. Figure de l’auteur et identité disciplinaire du genre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble 3, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006FRE39039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01881445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surcouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 472 p., 2008, 978-2-7061-1427-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adjectif, les adjectifs : regards linguistiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, 2025, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vbg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la vulgarisation dans la culture professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, 2021, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.4079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracie et démarches pédagogiques engageantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 212, 2021, 9782200933630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de travail en formation - Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formar pela escrita e para a escrita – olhares sobre a formação e os futuros professores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angela Paulino Teixeira Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (48), 2019, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428.2019v23n48p17-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les écrits des élèves? Le Français Aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 203, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'écrit universitaire : un terrain pour la linguistique ? Linx n°72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Vogüé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énonciation et rhétorique dans l'écrit de recherche, Lidil 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, 2010, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Rinck </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités - Sciences du Langage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3660-0716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113068697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">J’enseigne à l’Institut Supérieur du Professorat et de l’Éducation (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSPÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) de Grenoble dans le cadre de la formation des enseignants du primaire et du secondaire en didactique du français.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Lidilem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Linguistique et Didactique des Langues Étrangères et Maternelles, EA609) et rattachée à l'axe 2 de Didactique des langues :  je mène des recherches en didactique de l’écriture sur les écrits universitaires et scolaires. J’interviens en particulier dans des projets à l’articulation recherche-formation-enseignement sur l'enseignement de la production écrite.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Je participe également à des projets interdisciplinaires sur l'olfaction.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racconti di sé di fronte alla malattia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Milewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solferino, 2025, 9788828218302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ponctuation à l'aube du XXIème siècle. Perspectives historiques et usages contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ISBN/EAN 978-2-35935-172-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LETRAMENTO E FORMAÇÃO UNIVERSITÁRIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de l'écrit en formation. Revue Le Français Aujourd'hui, 184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larousse, pp.136, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation aux écrits professionnels : des écrits en situation de travail aux dispositifs de formation. Revue Le discours et la langue 5(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laborde-Milaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Libre de Bruxelles, pp.205, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de soi face à la maladie grave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Milewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Lambert Lucas, pp.150, 2014, 978-2-35935-097-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01001859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de lecture et d'écriture dans la formation universitaire et/ou dans la vie professionnelle, Revista Scripta, 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silva Jane Quintiliano Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Aves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUC Minas, Brésil, pp.237, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants à intervenir efficacement dans le domaine de l’orthographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 232 (1), pp.107-120. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.232.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dossier génétique comme trace du travail de l’écriture en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231 (4), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.231.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. — L’adjectif, les adjectifs : regards linguistiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vap⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des classes « écrivantes » : travailler ensemble le processus de l’écriture en cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dégeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 02, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/partages.432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des textes de l’IA générative pour former à l’enseignement de la production écrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2025-v22n1-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe : la dictée ne suffit pas à évaluer le niveau des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants à l'évaluation des textes d’étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195-196, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.12131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Littéracie et démarches pédagogiques engageantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.212.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs comme déclencheurs d’activités métalinguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Métalinguistiques, HS-31, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.11033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser pour didactiser : le copier-coller dans le champ des littératies universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Co(n)textualisation(s), HS-27, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.7746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de travail en formation - Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les écrits de travail en formation - Varia, 52, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.6410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les écrits des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Que faire avec les écrits des élèves ?, 203, pp.7-13. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.203.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01964888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles d'auteur et références à d'autres sources. Comparaison entre écrit et oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjersti Fløttum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimera: Romance Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.117-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un &amp;quot;corpus de littéracie avancée&amp;quot; : résultat et point de départ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécificités et contraintes des grands corpus de textes scolaires : problèmes de transcription, d'annotation et de traitement, 16, pp.217-237. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.2806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la notion d’auteur scientifique dans la formation universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diptyque : une collection du CEDOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Argumenter dans les écrits scientifiques, 33, pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former des enseignants spécialistes de l'écriture et de son enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment former des enseignants spécialistes de l’écriture et de son enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171-172, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'écrit universitaire : un terrain pour la linguistique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Vogüé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphores démonstratives dans les écrits d’étudiants de Master : comparaison avec les pratiques expertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.131 - 150. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/linx.1631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A navegação textual na didática da escrita : o exemplo das astruturas enumerativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mojahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linha d'Àgua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Col. "Linguagem e Tecnologia", Leitura, escrita e tecnologias da informação, Ana Elvira Luciano Gebara (28-1), pp.199-203. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2236-4242.v27i2p199-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des écrits de la formation à la didactique de l’écriture. Le Français Aujourd’hui, n° 184, pp. 3-13.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic appreciation and verbal description of pleasant and unpleasant odors in untrained, trainee cooks, flavorists and perfumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sezille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.frontiersin.org/Journal/10.3389/fpsyg.2014.00012/full</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentir des adjectifs&amp;quot; et &amp;quot;penser avec le nez&amp;quot;. Le sentiment linguistique dans les métiers du sensoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Métalangage et sentiment linguistique profane, 6 (1), pp.91-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic appreciation and verbal description of pleasant and unpleasant odors in untrained, trainee cooks, flavorists, and perfumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sezille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littéracie à l'ère du numérique : le copier-coller chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léda Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguagem em (Dis)curso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.613-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination et création en cuisine gastronomique. Une analyse des discours de chefs cuisiniers français et marocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Degrés : revue de synthèse à orientation sémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154-155, pp.112-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des textes, hétérogénéité des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 157-158, pp.47-59. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une formation linguistique aux écrits professionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une formation linguistique aux écrits professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153-154, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à (et par) l'écrit de recherche. Quels enjeux, quelles exigences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (174), pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche énonciative de l'écrit scientifique. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.5-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of early experience on odor perception in humans: Psychological and physiological correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.458-465. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse linguistique des enjeux de connaissance dans le discours scientifique : un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.427-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de soi dans un écrit d'initiation à la recherche en didactique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (24), pp.157-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic knowledge influences prewired hedonic responses to odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ziessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Joussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (11), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual and sensorimotor differences between &amp;quot;good&amp;quot; and &amp;quot;poor&amp;quot; olfactory mental imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1170, pp.333-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual and Sensorimotor Differences between “Good” and “Poor” Olfactory Mental Imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1170 (1), pp.333-337. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.03915.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which format for odor images?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Styles d'auteur et singularité des textes. Approche stylométrique du genre de l'article en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135-136, pp.119-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal cues modulate hedonic perception of odors in 5-year-old children as well as in adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (9), pp.855-862. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjm055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario d'apprentissage collaboratif à distance et en ligne : des compétences relationnelles sollicitées et /ou développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformément à nos attentes...', les marqueurs de convergence/divergence dans l'article de linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (2), pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la polyphonie dans les textes : le cas des passages entre guillemets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la polyphonie et figure de l'auteur dans les parties théoriques de rapports de stage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34, pp.85-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire au nom de la science et de sa discipline : la figure de l'auteur dans l'article en sciences humaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67, pp.95-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of scientific activity through the research article: a comparison between linguistics and literary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academisk Prosa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surénonciation comme norme du genre. L'exemple de l'article de recherche et du dictionnaire en linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 156, pp.34-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la problématique d’un rapport de stage : les difficultés d’étudiants du second cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121-122, pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surénonciation comme norme du genre : l'exemple de l'article de recherche et du dictionnaire en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (156), pp.34 - 50. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/lgge.2004.962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction didactique de la variation dans une classe de cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01002587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des fonctions syntaxiques par des étudiants du supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dan Van Raemdonck; Antoine Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la grammaire scolaire. Discours et progression curriculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-46, 2026, Collection Gramm-R Etudes de linguistique française, 9783034350518. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b22755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte de la COP 28 : paradoxes et tensions de l’écriture journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Rosier, A. Bureau, A. Schadeck et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passeuse entre deux rives. Mélanges en l'honneur de Marie-Christine Pollet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULB, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de la linguistique sur l’écriture d’articles en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Le Bart; Florian Mazel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les sciences sociales, écrire en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSHB; Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-40, 2021, Collection Métier de Chercheur, 978-2-7535-8327-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité dans les écrits universitaires. Normes et variation dans les interrogatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Raineri; Martine Sekali; Agnès Leroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La correction en langue(s). Linguistic Correction/ Correctness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nanterre, pp.129-154, 2020, 978-2-84016-370-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntax and Punctuation: some difficulties encountered in French students’ writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniela Lopes Dias Ignacio Rodrigues; Jane Quintiliano Guimaraes Silva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas discursivas em Letramento acadêmic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 3, , pp.165-184, 2020, Estudos aplicados à prática da escrita acadêmica, 978-65-88547-10-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acquisitions tardives en français écrit : une base de données sur les erreurs et maladresses à un niveau avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, pp.06005, 2020, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20207806005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part langagière de l'expertise olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Digonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une linguistique sensorielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-190, 2018, 9782745347282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castorin, maltolé, ozonique... La créativité lexicale dans les descriptions d’odeurs par des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Bernhard, Maryvonne Boisseau, Christophe Gérard, Thierry Grass, Amalia Todirascu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La néologie en contexte : cultures, situations, textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2018, ISBN/EAN 978-2-35935-262-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le texte. Ponctuation, anaphores et collocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristelle Cavalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire dans l'enseignement supérieur, des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 2, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELLUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-99, 2015, collection Didaskein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A navegação textual na didática da escrita : o exemplo das astruturas enumerativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mojahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Luisa Tinoco Cabral et Jean-Luc Minel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leitura, escrita e tecnologias da informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terracota, pp.139-176, 2015, Coleção Linguagem e Tecnologia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des apprentis-linguistes. Propositions pour l'enseignement de l'écriture en littéracie avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Beaudet et Véronique Rey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures expertes en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-186, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en tant qu'apprenti-chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Boch et Cathy Frier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire dans l’enseignement supérieur : des apports de la recherche aux outils pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-247, 2015, ISBN-10 284310307X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letramento e formaçao universitaria : a presentaçao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Alves Assis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rinck F.; Boch F.; Assis J. Alves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letramento a formaçao universitaria : formar para a escrita e pela escrita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercado de Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 11-26, 2015, 978-85-7591-369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils de Scientext Au Service de l'expertise de La Proposition de Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grossmann, Francis and Tutin, Agnès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écrit Scientifique : Du Lexique Au Discours. Autour de Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse universitaire de Rennes, pp.183--198, 2014, Rivages linguistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer les sources dans un article de recherche? Un scénario didactique pour les apprentis-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Desoutter; C. Mellet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté : approches linguistiques et perspectives didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.181-196, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer le rôle des guillemets dans un corpus : une voie d'accès à l'énonciation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Barbazan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enonciation, texte, grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.135-148, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enunciative Strategies and Expertise Levels in Academic Writing: How do Writers Manage Point of View and Sources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Castello, C. Donahue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Writing: Selves and Texts in Academic Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Group Publishing, pp.111-128, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et écrits de recherche. Propositions pour une formation universitaire à et par la littéracie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Glorieux et Marie-Christine Pollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la maîtrise du français aux littéracies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Presses Universitaires de Namur, 2012, Diptyque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evaluation of conference paper proposals in linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Bazerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Advances in Writing Research: Cultures, Places, Measures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for the Advancement of Writing Research, WAC Clearinghouse, and Parlor Press, pp.467-484, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propriétés grammaticales du genre de l'offre d'emploi aux fondements d'une méthode de classement automatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Despierres &amp; Mustapha Krazem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand les genres de discours provoquent la grammaire.. et réciproquement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lambert Lucas, pp.203-222, 2012, Linguistique, 978-2-35935-028-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisances olfactives et qualité de vie : crises et risques de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Beltran-Vidal; F. Maniez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots de la santé et psychoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.249-260, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des genres textuels aux communautés discursives. La recherche en sciences humaines entre modèle scientifique et modèle savant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVe CILPR Congrès International de Linguistique et de Philologie Romanes, Section Pragmatique synchronique et historique, analyse du discours et analyse conversationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, De Gruyter, pp.531-540, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'nouveaux entrants' dans le champ scientifique : analyse des spécificités des articles de doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Defays; Annick Englebert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTEURS ET CONTEXTES DES DISCOURS UNIVERSITAIRES TOME II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-110, 2010, 978-2-296-10595-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory nuisance and its impact on quality of life: discourses of residents in a crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses and the City. An Interdisciplinary View of Urban Sensescapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lit Verlag, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage théorique dans l'article scientifique : un lieu propice à la circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M. Lôpez Munoz, S. Marnette et L. Rosier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international Ci-Dit La circulation des discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, pp.23-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques lieux de variation du positionnement énonciatif dans l'article de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grossmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Millet, Marielle Rispail, Patricia Lambert, Cyril Trimaille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations au cœur et aux marges de la sociolinguistique - Hommages à Jacqueline Billiez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.285-296, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’articulation recherche-terrain-formation : l’exemple de dispositifs sur la production écrite au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, wébinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des littéracies universitaires aux littéracies avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Luddes. Quelles approches de la langue pour quelles didactiques des discours dans l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des besoins des scripteurs par l’identification des écarts dans leurs textes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecri+ Accompagner l’écrit dans le supérieur : formation, évaluation, certification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écri+collecte : un outil collaboratif pour consulter, déposer, commenter des extraits de texte d’étudiants (https://ecripluscollecte.univ-grenoble-alpes.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accompagner l’écrit dans le supérieur - Le projet écri+ dans le champ des littératies un</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ana Chiarutini, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en mots de l’odeur de la vanille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le parfum de la vanille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fanny Rinck et Erika Wicky, Université Grenoble Alpes, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes d'élèves et production écrite au primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l’Inspé de l’académie de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé de l’académie de Grenoble, Nov 2024, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des fonctions syntaxiques dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Retour sur la grammaire scolaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Van Raemdonck, A. Gautier, Université Libre de Bruxelles, Aug 2023, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ des littéracies universitaires et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques Langagières, Construction des Savoirs - Littéracies &amp; Oralité (PLCS-L&amp;O)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique (LLL, UMR7270), Mar 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lire-écrire : levier pour les apprentissages et enjeu de lutte contre les inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFEV (Association de lutte contre les inégalités sociales et scolaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEV; Bibliothèque Kateb Yacine, Oct 2022, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics errors and inappropriate uses in students’ academic writing: presentation of a large corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Boarders V (WRAB) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les erreurs orthographiques des étudiants : l’exemple des formes verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Enseigner et apprendre l’orthographe à l’heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Est Créteil, Oct 2021, CRETEIL, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les erreurs orthographiques des étudiants: l'exemple des formes verbales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Enseigner et apprendre l'orthographe à l'heure du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est Créteil, Oct 2021, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terminologie dans les interventions de futurs enseignants du premier et du second degré corrigeant une copie d’élève.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Travailler (avec) les textes d’élèves,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspé de Grenoble et Université Grenoble Alpes, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zones de résistance orthographique des étudiants : entre connaissances non-maitrisées et procédures de révision défaillantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ° Colloque International Association Internationale pour la Recherche en Didactique du Français 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser pour didactiser : le copier-coller dans le champ des littéracies universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ASL "Co(n)textualisation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des pratiques orthographiques de scripteurs ordinaires et de scripteurs en difficulté avec l’écrit à partir de l’analyse d’une dictée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès mondial de linguistique française (CMLF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162707003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et réécriture enregistrées : comment représenter la dynamique scripturale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Matheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude L'écriture de haut niveau : de la conception du texte à sa réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Marseiille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences rédactionnelles à l'université : un corpus et un projet Pedagotice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les odeurs comme déclencheurs de l'activité métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métalinguistique comme source et lieu d'hétérogénéités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique fondamentale et appliquée à base de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TRELA, Terrains de recherche en linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castorin, Maltolé, Ozonique... La créativité lexicale dans les descriptions d'odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées LTT 2015, La créativité lexicale en situation : texte, genres, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus de littéracie avancée : structuration et métadonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse linguistique de grands corpus d’écrits scolaires : problèmes de transcription, d’annotation et de traitement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms d'auteurs et sources dans les écrits universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le nom d'auteur : référence, textes et genres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syntaxique et ponctuation : quelques difficultés dans les textes d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Writing Research Across Borders (WRAB III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des &amp;quot;apprentis-linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture experte : enjeux sociaux et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire Modyco, Une pensée du nez?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer selon les genres. Quand on réforme les épreuves de concours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interpréter selon les genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article de recherche en sciences humaines : approche en corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Aspects concrets de la thèse, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une approche linguistique dans la formation à l'écriture de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Acculturation à l'écriture de recherche et formation à la didactique de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition naturelle experte : le cas de la perception olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes rencontres du pôle Grenoble Cognition, cognition naturelle-cognition artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et écrits de recherche. Propositions pour une formation universitaire à et par la littéracie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées d'études du Centre de Méthodologie Universitaire " CMU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belgique. pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagination des créateurs en cuisine, parfumerie et musique : analyse du discours et du fonctionnement cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Joussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La création : acteurs, objets, contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se référer à d'autres travaux dans un article de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours rapporté : perspectives théoriques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bergamo, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarité et structures syntaxiques de l'écrit : quelques difficultés dans les écrits d'étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference LPTS 2011 "Across the line of Speech and Writing Variation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des textes, hétérogénéité des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Conscila "Modèles et théories du genre en confrontation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05004834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagination and creation in cooks and perfumers : a linguistic survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser l'écrit scientifique : la posture d'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lilpa Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des textes, hétérogénéité des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Conscila "Modèles et théories du genre en confrontation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment envisager le copier-coller chez les étudiants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Actualités de la recherche en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Novossibirsk, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de propositions de communication en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Scientext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00495970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de la proposition de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Vals-Asla Les compétences langagières dans la formation et dans la vie professionnelle. Transitions et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Zurich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéités énonciatives : quelques formes de modalisation autonymique d'emprunt dans des genres de discours distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Croisements-Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écrit de recherche à l'écrit de recherche en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Centre de Méthodologie Universitaire de l'Université Libre de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse linguistique des genres et comparaisons selon les disciplines et le niveau d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits Universitaires, Séminaire Ceditec, Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une activité écologique est à la source de nuisances. Les revendications environnementales et éthiques des riverains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Discours écologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de discours et situations de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Action collective et processus d'individuation, Laboratoire MODYS, UMR 5264, CNRS/ Lyon 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogeny of odor pleasantness during childhood and its relation to language development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Barkat-Defradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thévenet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sarasota, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution de ressources pédagogiques numériques : le lexique des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Augustyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Ben Hamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Bloquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International des étudiants-chercheurs en didactique des langues et linguistique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I don't want to know about it !' Unpleasantness prevents odor identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Bensafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on olfaction and taste, ISOT XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les futurs enseignants-chercheurs de l'université. L'exemple du Centre d'Initiation de l'Enseignement Supérieur (CIES) de l'académie de Grenoble (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pigeonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l'AIPU, Vers un changement de culture en enseignement supérieur. Regards sur l'innovation, la collaboration et la valorisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario d'apprentissage collaboratif à distance et en ligne : des compétences relationnelles sollicitées et /ou développées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siméone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tice Méditerranée - L'humain dans la formation à distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité auctoriale dans l'écrit de recherche : une question de 'partage' de la prise en charge énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International La notion de prise en charge en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Anvers, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastes internes et variations stylistiques du genre de l'article en linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées d'analyse des données textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Besançon, France. pp.785-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploitation de ressources linguistiques : enseignement et apprentissage du discours rapporté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebarbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées linguistique de corpus.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres scientifiques et styles d'auteur : des variations stylistiques de l'article de revue linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Linguistique de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture sur Sève P., Ansart V. & Dégeorges S. (2024). La Fabrique de Grammaire du CE1 au CM2, Paris, Hatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.129-131. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.231.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq auteurs de jeunesse à faire absolument découvrir aux enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ramero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Monluçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de deux enquêtes sur les connaissances orthographiques et les pratiques de l’écrit des Rhônalpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Langues et Recherche, DGLFLF. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche linguistique dans le champ des littéracies universitaires et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 3 Sorbonne nouvelle, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03989306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’article de recherche en Sciences du langage et en Lettres. Figure de l’auteur et identité disciplinaire du genre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble 3, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006FRE39039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01881445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Abouzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vannina Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Surcouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Autour des langues et du langage : perspective pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 472 p., 2008, 978-2-7061-1427-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adjectif, les adjectifs : regards linguistiques et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, 2025, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vbg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la vulgarisation dans la culture professionnelle des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63, 2021, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.4079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littéracie et démarches pédagogiques engageantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boch Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 212, 2021, 9782200933630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formar pela escrita e para a escrita – olhares sobre a formação e os futuros professores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Angela Paulino Teixeira Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (48), 2019, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2358-3428.2019v23n48p17-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de travail en formation - Varia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Torterat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les écrits des élèves? Le Français Aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 203, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à l'écrit universitaire : un terrain pour la linguistique ? Linx n°72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Sitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah de Vogüé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énonciation et rhétorique dans l'écrit de recherche, Lidil 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, 2010, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.3001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00600001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D4568D2"/>
+    <w:nsid w:val="479E6BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EE2EB8A3"/>
+    <w:nsid w:val="7B137E3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-rinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3660-0716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113068697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Milewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-ponctuation-a-laube-du-xxie-siecle-perspectives-historiques-et-usages-contemporains/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Assis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercado-de-letras.com.br/resumos/pdf-22-09-15-16-40-50.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Jane Quintiliano Guimar&#227;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Aves Assis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sinelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.232.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vap" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lagrange" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0097" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;georges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.432" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03652912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12131" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2806" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Fl&#248;ttum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v27i2p199-203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sezille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;da Mansour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3606" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730268v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02343726v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Poncelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.12.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH8X8ZHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pouvreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02343722v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ziessel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joussain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013878" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.03915.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8ZDHJG3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169365v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bensafi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm055" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2004.962" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418127v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1463639" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22755" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/52949" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10830-book-08534728-9782745347282.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-neologie-en-contexte/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uga-editions.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880818v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/17968" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100756800" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587115v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745346v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880859v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997903v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600013v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-acteurs_et_contextes_des_discours_universitaires_tome_ii_jean_marc_defays_annick_englebert-9782296105959-30093.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570329v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527466v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912619v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865976v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blondel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880891v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880886v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leblay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880882v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880884v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014886v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998103v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998105v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998101v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745379v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591615v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004834v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600021v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600025v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600024v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600026v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet," TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby," TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Hamou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bloquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600027v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pigeonnat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418157v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600028v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418166v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418169v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570448v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0129" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748688v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Monlu&#231;on" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929189v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03989306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01881445v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006FRE39039" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vbg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4079" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170494v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02971059v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Paulino Teixeira Lopes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428.2019v23n48p17-25" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880491v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-rinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3660-0716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113068697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Milewski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine P&#233;tillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-ponctuation-a-laube-du-xxie-siecle-perspectives-historiques-et-usages-contemporains/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Assis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercado-de-letras.com.br/resumos/pdf-22-09-15-16-40-50.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01001859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745390v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Jane Quintiliano Guimar&#227;es" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Aves Assis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sinelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.232.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lagrange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0097" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vap" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;georges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.432" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2025-v22n1-10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03652912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12131" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.212.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170496v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.203.0005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Fl&#248;ttum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2806" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Garnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1631" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v27i2p199-203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160881v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sezille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343710v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;da Mansour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997900v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3606" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02343726v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Poncelet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.12.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH8X8ZHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pouvreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02343722v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ziessel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joussain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013878" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.03915.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8ZDHJG3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bensafi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjm055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565163v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418077v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418080v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2004.962" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01002587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trouilleux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1463639" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22755" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/52949" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880878v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207806005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10830-book-08534728-9782745347282.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-neologie-en-contexte/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uga-editions.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880818v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/17968" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880779v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100756800" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997901v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745346v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880859v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997903v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-acteurs_et_contextes_des_discours_universitaires_tome_ii_jean_marc_defays_annick_englebert-9782296105959-30093.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600018v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570329v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505946v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570394v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527466v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681401v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527453v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912619v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865976v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blondel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880886v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leblay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Matheu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880882v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880884v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014886v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998093v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998098v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998103v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998104v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998105v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998101v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745379v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591615v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998113v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004834v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600019v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745341v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998114v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495970v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600021v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600025v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600026v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet," TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby," TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418143v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ben Hamou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Bloquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600027v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418176v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pigeonnat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418157v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600028v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418166v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418169v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570448v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0129" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748688v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Monlu&#231;on" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929189v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03989306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01881445v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006FRE39039" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452115v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abouzaid" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vbg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4079" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02971059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angela Paulino Teixeira Lopes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2358-3428.2019v23n48p17-25" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170494v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880491v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>