--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -842,200 +842,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Identités professionnelles en crise(s) ?</w:t>
+                <w:t xml:space="preserve">Identités professionnelles en crise(s). Des acteurs de l’éducation à l’épreuve des changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 74, pp.9-16. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, Identités professionnelles en crise(s) ?, 74, pp.9-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389255v1</w:t>
+                <w:t xml:space="preserve">hal-01714785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités professionnelles en crise(s). Des acteurs de l’éducation à l’épreuve des changement</w:t>
+                <w:t xml:space="preserve">Introduction : Identités professionnelles en crise(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Identités professionnelles en crise(s) ?, 74, pp.9-16</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 74, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714785v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études en prison : les paradoxes de l'institution carcérale</w:t>
               </w:r>
@@ -1093,165 +1093,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours scolaires singuliers et conversion identitaire. L'exemple des étudiants en prison</w:t>
+                <w:t xml:space="preserve">Réussite Pour Tous&amp;quot; : un dispositif qui fait (aussi) du bien aux enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, pp.189-208</w:t>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (56), pp.153-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396713v1</w:t>
+                <w:t xml:space="preserve">hal-01396714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussite Pour Tous&amp;quot; : un dispositif qui fait (aussi) du bien aux enseignants</w:t>
+                <w:t xml:space="preserve">Parcours scolaires singuliers et conversion identitaire. L'exemple des étudiants en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1 (56), pp.153-160</w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.189-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396714v1</w:t>
+                <w:t xml:space="preserve">hal-01396713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être étudiant en prison : trois modèles d'entrée et d'installation dans les études</w:t>
               </w:r>
@@ -2085,311 +2085,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les temps de la jeunesse : entre proximité et ouverture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+                <w:t xml:space="preserve">Des violences plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vulbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dans : Marie-Hélène Bacqué et Jeanne Demoulin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, C&amp;F éditions, pp. 205-208, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, C&amp;F éditions, pp. 214-216, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989611v1</w:t>
+                <w:t xml:space="preserve">hal-04382904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des violences plurielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Madelin</w:t>
+                <w:t xml:space="preserve">Grand.es”/&amp;quot;petit.es&amp;quot; dans les quartiers populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dans : Marie-Hélène Bacqué et Jeanne Demoulin (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F éditions, pp. 214-216, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 113-118, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382904v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand.es”/&amp;quot;petit.es&amp;quot; dans les quartiers populaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brito</w:t>
+                <w:t xml:space="preserve">Accompagner les temps de la jeunesse : entre proximité et ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+              <w:t xml:space="preserve">Dans : Marie-Hélène Bacqué et Jeanne Demoulin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F éditions, pp. 205-208, 2021, 978-2-37662-027-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C&amp;F Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03542892v1</w:t>
+                <w:t xml:space="preserve">hal-03989611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi ce que tu manges... les pratiques alimentaires des jeunes et la recherche</w:t>
               </w:r>
@@ -2922,51 +2922,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.2113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171132v1</w:t>
@@ -3146,51 +3146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0054" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jarroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2463" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03389255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.099.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.059.0165" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.6.413-436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3347WML5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03389191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03542892v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/grands-petits" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/jdq/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.pacin.2021.01.0233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bengu.2011.01.0249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0054" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jarroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2463" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03389255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.099.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.059.0165" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.6.413-436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3347WML5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03389191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03542892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/grands-petits" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/jdq/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.pacin.2021.01.0233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bengu.2011.01.0249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>