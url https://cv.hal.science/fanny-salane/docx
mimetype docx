--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -223,222 +223,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Le(s) « nous » des jeunes des quartiers populaires : évolution des frontières et des affiliations</w:t>
+                <w:t xml:space="preserve">Les structures et les professionnel∙e∙s de jeunesse dans les quartiers populaires : (dé)construire le « nous » des quartiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 93 (1), pp.54-64. </w:t>
+              <w:t xml:space="preserve">, 2023, N° 93 (1), pp.85-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.093.0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/agora.093.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161902v1</w:t>
+                <w:t xml:space="preserve">hal-04161907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures et les professionnel∙e∙s de jeunesse dans les quartiers populaires : (dé)construire le « nous » des quartiers ?</w:t>
+                <w:t xml:space="preserve">Introduction: Le(s) « nous » des jeunes des quartiers populaires : évolution des frontières et des affiliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Collectif Pop-Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 93 (1), pp.85-102. </w:t>
+              <w:t xml:space="preserve">, 2023, N° 93 (1), pp.54-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.093.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/agora.093.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161907v1</w:t>
+                <w:t xml:space="preserve">hal-04161902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lui, c’est un “grand” » / « Eux, c’est nos “p’tits” » : dynamique de catégorisation et ordre social chez les jeunes des quartiers populaires</w:t>
               </w:r>
@@ -842,200 +842,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités professionnelles en crise(s). Des acteurs de l’éducation à l’épreuve des changement</w:t>
+                <w:t xml:space="preserve">Introduction : Identités professionnelles en crise(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Identités professionnelles en crise(s) ?, 74, pp.9-16</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 74, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714785v1</w:t>
+                <w:t xml:space="preserve">hal-03389255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Identités professionnelles en crise(s) ?</w:t>
+                <w:t xml:space="preserve">Identités professionnelles en crise(s). Des acteurs de l’éducation à l’épreuve des changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 74, pp.9-16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, Identités professionnelles en crise(s) ?, 74, pp.9-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03389255v1</w:t>
+                <w:t xml:space="preserve">hal-01714785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études en prison : les paradoxes de l'institution carcérale</w:t>
               </w:r>
@@ -1093,243 +1093,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussite Pour Tous&amp;quot; : un dispositif qui fait (aussi) du bien aux enseignants</w:t>
+                <w:t xml:space="preserve">Être étudiant en prison : trois modèles d'entrée et d'installation dans les études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (56), pp.153-160</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 59 (3), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.059.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396714v1</w:t>
+                <w:t xml:space="preserve">hal-03171139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours scolaires singuliers et conversion identitaire. L'exemple des étudiants en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11, pp.189-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être étudiant en prison : trois modèles d'entrée et d'installation dans les études</w:t>
+                <w:t xml:space="preserve">Réussite Pour Tous&amp;quot; : un dispositif qui fait (aussi) du bien aux enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (3), pp.165. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 1 (56), pp.153-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.059.0165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03171139v1</w:t>
+                <w:t xml:space="preserve">hal-01396714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement à distance en milieu carcéral, droit à l'éducation ou privilège ? Le cas des « détenus-étudiants »</w:t>
               </w:r>
@@ -1431,191 +1431,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignant-e-s et autres diplômé-e-s de l’enseignement du supérieur : la profession enseignante permet-elle une répartition différente et moins genrée des tâches domestiques, notamment parentales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enfants d’enseignant.e.s, ces « chouchous » de l’école, sont-ils « chouchouté.e.s » par leurs parents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Letrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Letrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437593v1</w:t>
+                <w:t xml:space="preserve">hal-01437599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants d’enseignant.e.s, ces « chouchous » de l’école, sont-ils « chouchouté.e.s » par leurs parents ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignant-e-s et autres diplômé-e-s de l’enseignement du supérieur : la profession enseignante permet-elle une répartition différente et moins genrée des tâches domestiques, notamment parentales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Salane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Letrait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437599v1</w:t>
+                <w:t xml:space="preserve">hal-01437593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation en milieu carcéral</w:t>
               </w:r>
@@ -2085,475 +2085,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des violences plurielles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’expérience étudiante en prison en France : une application du droit à l’éducation à géométrie variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’enseignement universitaire en milieu carcéral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.233-251, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.pacin.2021.01.0233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382904v1</w:t>
+                <w:t xml:space="preserve">halshs-03388504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand.es”/&amp;quot;petit.es&amp;quot; dans les quartiers populaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brito</w:t>
+                <w:t xml:space="preserve">Accompagner les temps de la jeunesse : entre proximité et ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+              <w:t xml:space="preserve">Dans : Marie-Hélène Bacqué et Jeanne Demoulin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp. 113-118, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F éditions, pp. 205-208, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542892v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les temps de la jeunesse : entre proximité et ouverture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+                <w:t xml:space="preserve">Des violences plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vulbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dans : Marie-Hélène Bacqué et Jeanne Demoulin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, C&amp;F éditions, pp. 205-208, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, C&amp;F éditions, pp. 214-216, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989611v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dis-moi ce que tu manges... les pratiques alimentaires des jeunes et la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grand.es”/&amp;quot;petit.es&amp;quot; dans les quartiers populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dans : Marie-Hélène Bacqué et Jeanne Demoulin (dir.). </w:t>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier, le pouvoir des mots</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C&amp;F éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 129-134, 2021, 978-2-37662-027-3</w:t>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 113-118, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989623v1</w:t>
+                <w:t xml:space="preserve">hal-03542892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience étudiante en prison en France : une application du droit à l’éducation à géométrie variable</w:t>
+                <w:t xml:space="preserve">Dis-moi ce que tu manges... les pratiques alimentaires des jeunes et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans : Marie-Hélène Bacqué et Jeanne Demoulin (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enseignement universitaire en milieu carcéral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champ social, pp.233-251, 2021, </w:t>
+              <w:t xml:space="preserve">Jeunes de quartier, le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/chaso.pacin.2021.01.0233⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C&amp;F éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 129-134, 2021, 978-2-37662-027-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03388504v1</w:t>
+                <w:t xml:space="preserve">hal-03989623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIII - Faire des études en prison</w:t>
               </w:r>
@@ -2922,51 +2922,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.2113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171132v1</w:t>
@@ -3146,51 +3146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0054" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jarroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2463" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03389255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.099.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.059.0165" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.6.413-436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3347WML5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03389191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03542892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/grands-petits" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/jdq/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.pacin.2021.01.0233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bengu.2011.01.0249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161907v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161902v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jarroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2463" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03389255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.099.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.059.0165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.6.413-436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3347WML5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03389191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.pacin.2021.01.0233" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03542892v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/grands-petits" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/jdq/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bengu.2011.01.0249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>