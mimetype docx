--- v2 (2026-05-01)
+++ v3 (2026-05-30)
@@ -842,200 +842,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Identités professionnelles en crise(s) ?</w:t>
+                <w:t xml:space="preserve">Identités professionnelles en crise(s). Des acteurs de l’éducation à l’épreuve des changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 74, pp.9-16. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, Identités professionnelles en crise(s) ?, 74, pp.9-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389255v1</w:t>
+                <w:t xml:space="preserve">hal-01714785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identités professionnelles en crise(s). Des acteurs de l’éducation à l’épreuve des changement</w:t>
+                <w:t xml:space="preserve">Introduction : Identités professionnelles en crise(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Identités professionnelles en crise(s) ?, 74, pp.9-16</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 74, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714785v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études en prison : les paradoxes de l'institution carcérale</w:t>
               </w:r>
@@ -1093,243 +1093,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être étudiant en prison : trois modèles d'entrée et d'installation dans les études</w:t>
+                <w:t xml:space="preserve">Réussite Pour Tous&amp;quot; : un dispositif qui fait (aussi) du bien aux enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (3), pp.165. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 1 (56), pp.153-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171139v1</w:t>
+                <w:t xml:space="preserve">hal-01396714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours scolaires singuliers et conversion identitaire. L'exemple des étudiants en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11, pp.189-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réussite Pour Tous&amp;quot; : un dispositif qui fait (aussi) du bien aux enseignants</w:t>
+                <w:t xml:space="preserve">Être étudiant en prison : trois modèles d'entrée et d'installation dans les études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (56), pp.153-160</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 59 (3), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.059.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396714v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement à distance en milieu carcéral, droit à l'éducation ou privilège ? Le cas des « détenus-étudiants »</w:t>
               </w:r>
@@ -1431,191 +1431,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants d’enseignant.e.s, ces « chouchous » de l’école, sont-ils « chouchouté.e.s » par leurs parents ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignant-e-s et autres diplômé-e-s de l’enseignement du supérieur : la profession enseignante permet-elle une répartition différente et moins genrée des tâches domestiques, notamment parentales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Salane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Letrait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437599v1</w:t>
+                <w:t xml:space="preserve">hal-01437593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignant-e-s et autres diplômé-e-s de l’enseignement du supérieur : la profession enseignante permet-elle une répartition différente et moins genrée des tâches domestiques, notamment parentales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enfants d’enseignant.e.s, ces « chouchous » de l’école, sont-ils « chouchouté.e.s » par leurs parents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Letrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Letrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437593v1</w:t>
+                <w:t xml:space="preserve">hal-01437599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation en milieu carcéral</w:t>
               </w:r>
@@ -2085,475 +2085,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience étudiante en prison en France : une application du droit à l’éducation à géométrie variable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des violences plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vulbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dans : Marie-Hélène Bacqué et Jeanne Demoulin (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enseignement universitaire en milieu carcéral</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C&amp;F éditions, pp. 214-216, 2021, 978-2-37662-027-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03388504v1</w:t>
+                <w:t xml:space="preserve">hal-04382904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les temps de la jeunesse : entre proximité et ouverture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bellavoine</w:t>
+                <w:t xml:space="preserve">Grand.es”/&amp;quot;petit.es&amp;quot; dans les quartiers populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dans : Marie-Hélène Bacqué et Jeanne Demoulin (dir.). </w:t>
+              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C&amp;F éditions, pp. 205-208, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C&amp;F Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 113-118, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989611v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des violences plurielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Madelin</w:t>
+                <w:t xml:space="preserve">Accompagner les temps de la jeunesse : entre proximité et ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Vulbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dans : Marie-Hélène Bacqué et Jeanne Demoulin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes de quartier. Le pouvoir des mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, C&amp;F éditions, pp. 214-216, 2021, 978-2-37662-027-3</w:t>
+              <w:t xml:space="preserve">, C&amp;F éditions, pp. 205-208, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382904v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand.es”/&amp;quot;petit.es&amp;quot; dans les quartiers populaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dis-moi ce que tu manges... les pratiques alimentaires des jeunes et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Hélène Bacqué; Jeanne Demoulin. </w:t>
+              <w:t xml:space="preserve">Dans : Marie-Hélène Bacqué et Jeanne Demoulin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier : le pouvoir des mots : un abécédaire participatif</w:t>
+              <w:t xml:space="preserve">Jeunes de quartier, le pouvoir des mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C&amp;F Editions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp. 113-118, 2021, 978-2-37662-027-3</w:t>
+                <w:t xml:space="preserve">C&amp;F éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 129-134, 2021, 978-2-37662-027-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542892v1</w:t>
+                <w:t xml:space="preserve">hal-03989623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dis-moi ce que tu manges... les pratiques alimentaires des jeunes et la recherche</w:t>
+                <w:t xml:space="preserve">L’expérience étudiante en prison en France : une application du droit à l’éducation à géométrie variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes de quartier, le pouvoir des mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">L’enseignement universitaire en milieu carcéral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.233-251, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C&amp;F éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/chaso.pacin.2021.01.0233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989623v1</w:t>
+                <w:t xml:space="preserve">halshs-03388504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIII - Faire des études en prison</w:t>
               </w:r>
@@ -2922,51 +2922,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.2113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171132v1</w:t>
@@ -3146,51 +3146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161907v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161902v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jarroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2463" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03389255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.099.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171139v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.059.0165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396713v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.6.413-436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3347WML5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03389191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.pacin.2021.01.0233" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03542892v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/grands-petits" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/jdq/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bengu.2011.01.0249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pop-Part" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161907v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellavoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161902v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.093.0054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jarroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Letrait" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2015.10564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2463" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01714785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03389255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.099.0045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.059.0165" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.6.413-436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3347WML5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03389191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161882v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.02.0038" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vulbeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03542892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesdequartier.fr/notices/grands-petits" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/jdq/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.pacin.2021.01.0233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.bengu.2011.01.0249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03171132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>