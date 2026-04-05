--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -6852,51 +6852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8E5E898"/>
+    <w:nsid w:val="8DB87B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>