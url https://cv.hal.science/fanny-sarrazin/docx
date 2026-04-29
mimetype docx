--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -236,593 +236,593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUADICA v2: extending the large-sample data set for water QUAlity, DIscharge and Catchment Attributes in Germany</w:t>
+                <w:t xml:space="preserve">Long-term assessment of point source contributions to nitrate pollution in the Central European Rhine and Elbe river basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tam V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Musolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pia Ebeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Scharfenberger</w:t>
+                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Haug</w:t>
+                <w:t xml:space="preserve">Jan H Fleckenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18 (1), pp.691-712. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (4), pp.044018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-18-691-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae44b0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523833v1</w:t>
+                <w:t xml:space="preserve">hal-05529026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term assessment of point source contributions to nitrate pollution in the Central European Rhine and Elbe river basins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QUADICA v2: extending the large-sample data set for water QUAlity, DIscharge and Catchment Attributes in Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Ebeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tam V. Nguyen</w:t>
+                <w:t xml:space="preserve">Alexander Hubig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Musolff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pia Ebeling</w:t>
+                <w:t xml:space="preserve">Alexander Wachholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
+                <w:t xml:space="preserve">Ulrike Scharfenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan H Fleckenstein</w:t>
+                <w:t xml:space="preserve">Sarah Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 21 (4), pp.044018. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (1), pp.691-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae44b0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-18-691-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529026v1</w:t>
+                <w:t xml:space="preserve">hal-05523833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Century-long reconstruction of gridded phosphorus surplus across Europe (1850-2019)</w:t>
+                <w:t xml:space="preserve">Scenario analysis of nitrogen surplus typologies in Europe shows that a 20% fertilizer reduction may fall short of 2030 EU Green Deal goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masooma Batool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohini Kumar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny J Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Musolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam V Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-881-2025⟩</w:t>
+              <w:t xml:space="preserve">Nature Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.787 - 798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43016-025-01210-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992915v1</w:t>
+                <w:t xml:space="preserve">hal-05297614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario analysis of nitrogen surplus typologies in Europe shows that a 20% fertilizer reduction may fall short of 2030 EU Green Deal goals</w:t>
+                <w:t xml:space="preserve">Century-long reconstruction of gridded phosphorus surplus across Europe (1850-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masooma Batool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andreas Musolff</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tam V Nguyen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rohini Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.787 - 798. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.881-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43016-025-01210-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-881-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297614v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gridded dataset of nitrogen and phosphorus point sources from wastewater in Germany (1950–2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Attinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (10), pp.4673-4708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -908,51 +908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pianosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (13), pp.2523-2534. </w:t>
@@ -984,1047 +984,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Catchment‐Scale Nitrogen Legacies and Constraining Their Uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Long-term annual soil nitrogen surplus across Europe (1850–2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masooma Batool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rohini Kumar</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Attinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandita B. Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Weber</w:t>
+                <w:t xml:space="preserve">Kimberly J. Van Meter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (4), </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021WR031587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01693-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754033v1</w:t>
+                <w:t xml:space="preserve">hal-04760886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term annual soil nitrogen surplus across Europe (1850–2019)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Disparate Seasonal Nitrate Export From Nested Heterogeneous Subcatchments Revealed With StorAge Selection Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Musolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie R. Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kimberly J. Van Meter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.612. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01693-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021WR030797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760886v1</w:t>
+                <w:t xml:space="preserve">hal-04760727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparate Seasonal Nitrate Export From Nested Heterogeneous Subcatchments Revealed With StorAge Selection Functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">QUADICA: water QUAlity, DIscharge and Catchment Attributes for large-sample studies in Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Ebeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Musolff</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie R. Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie R. Lutz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Tam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (3), </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.3715-3741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021WR030797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-3715-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760727v1</w:t>
+                <w:t xml:space="preserve">hal-04760807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUADICA: water QUAlity, DIscharge and Catchment Attributes for large-sample studies in Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulling the rabbit out of the hat: Unravelling hidden nitrogen legacies in catchment‐scale water quality models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie R. Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Ebeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Musolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Ebeling</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Tam V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-3715-2022⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760807v1</w:t>
+                <w:t xml:space="preserve">hal-04761073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulling the rabbit out of the hat: Unravelling hidden nitrogen legacies in catchment‐scale water quality models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Understanding of Long‐Term Nitrogen Transport and Retention Dynamics Across German Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tam V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pia Ebeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Musolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan H. Fleckenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (10), </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GL100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761073v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Understanding of Long‐Term Nitrogen Transport and Retention Dynamics Across German Catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An interactive graphical interface tool for parameter calibration, sensitivity analysis, uncertainty analysis, and visualization for the Soil and Water Assessment Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tam V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan H. Fleckenstein</w:t>
+                <w:t xml:space="preserve">Jörg Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Duc Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang An Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binh Van Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL100278⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.105497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760740v1</w:t>
+                <w:t xml:space="preserve">hal-04760772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive graphical interface tool for parameter calibration, sensitivity analysis, uncertainty analysis, and visualization for the Soil and Water Assessment Tool</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dang An Tran</w:t>
+                <w:t xml:space="preserve">Characterizing Catchment‐Scale Nitrogen Legacies and Constraining Their Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandita B. Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Musolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binh Van Doan</w:t>
+                <w:t xml:space="preserve">Michael Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156, pp.105497. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021WR031587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760772v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending of the concentration discharge relationship can inform about in-stream nitrate removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joni Dehaspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan H. Fleckenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Musolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (12), pp.6437-6463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2058,90 +2058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong hydroclimatic controls on vulnerability to subsurface nitrate contamination across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Heße</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Suresh C. Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Musolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James W. Jawitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2205,51 +2205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How successfully is open-source research software adopted? Results and implications of surveying the users of a sensitivity analysis toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pianosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Wagener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2309,51 +2309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matlab/R workflows to assess critical choices in Global Sensitivity Analysis using the SAFE toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Noacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pianosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2413,51 +2413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V2Karst V1.1: a parsimonious large-scale integrated vegetation–recharge model to simulate the impact of climate and land cover change in karst regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,51 +2569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farkhondeh Khorashadi Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Nossent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pianosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2677,51 +2677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Sensitivity Analysis of environmental models: Convergence and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pianosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,51 +2794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matlab toolbox for Global Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pianosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Wagener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2930,64 +2930,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Long-term Spatial and Temporal Dynamics of Phosphorus Surplus Across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masooma Batool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3021,103 +3021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverine nitrogen exports to the Wadden Sea – a travel time-based modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Musolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José L.J. Ledesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Ebeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
@@ -3155,103 +3155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen transport and retention dynamics across central European catchments using large-sample data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tam V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan H. Fleckenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Ebeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie R. Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
@@ -3283,265 +3283,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUADICA: A large-sample data set of water quality, discharge and catchment attributes for Germany</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Long-term trajectories of Nitrogen and Phosphorous point sources to German river systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Attinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813919v1</w:t>
+                <w:t xml:space="preserve">hal-04813909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term trajectories of Nitrogen and Phosphorous point sources to German river systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">QUADICA: A large-sample data set of water quality, discharge and catchment attributes for Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Ebeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohini Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie R. Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813909v1</w:t>
+                <w:t xml:space="preserve">hal-04813919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Course : Uncertainty and Sensitivity Analysis of Earth Systems Models</w:t>
               </w:r>
@@ -3566,51 +3566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Noacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Peñuela-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Wagener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3648,103 +3648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Application of StorAge Selection Functions in Large-Scale Catchments with Heterogeneous Travel Times and Subsurface Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tam V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie R. Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Musolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
@@ -3782,51 +3782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does land cover change in karst regions have a larger impact than climate change on future groundwater recharge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,51 +3916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data mining a large ensemble of groundwater recharge projections under climate and land use changes across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,51 +4050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pianosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4132,51 +4132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale integrated karst-vegetation recharge model to understand the impact of climate and land cover change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4253,51 +4253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAFE(R): A Matlab/Octave Toolbox (and R Package) for Global Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pianosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Gollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,51 +4380,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for groundwater abstraction and its uncertainties in hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4491,269 +4491,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does nitrogen in wastewater effluent contribute to stream water quality deterioration in Germany?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">What is the impact of groundwater abstraction on the magnitude and variability of streamflow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OZCAR TERENO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067728v1</w:t>
+                <w:t xml:space="preserve">hal-05297570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the impact of groundwater abstraction on the magnitude and variability of streamflow?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">To what extent does nitrogen in wastewater effluent contribute to stream water quality deterioration in Germany?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Musolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Ebeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fleckenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297570v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the robustness of the MORDOR-TS model in mountain hydrology: a case study of the Rhône Catchment</w:t>
               </w:r>
@@ -4765,51 +4765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4847,51 +4847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which data are available to evaluate the representation of human activities in hydrological models in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,90 +4981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term dynamics of nitrogen export from European catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Musolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Ebeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masooma Batool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5128,90 +5128,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Long-term Trajectories of Soil Nitrogen Surplus Across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masooma Batool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Attinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandita B. Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly J. Van Meter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago (IL), United States</w:t>
@@ -5240,103 +5240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards understanding nitrogen legacies in European catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly J. Van Meter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Musolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
@@ -5368,355 +5368,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is the Fate of Excess Nitrogen in Germany’s Largest National River Basin?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards large-scale characterization of subsurface vulnerability due to agrochemical pollutants across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Heße</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Suresh C. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Musolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Jawitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762391v1</w:t>
+                <w:t xml:space="preserve">hal-04762620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards large-scale characterization of subsurface vulnerability due to agrochemical pollutants across Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">What Is the Fate of Excess Nitrogen in Germany’s Largest National River Basin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly J. Van Meter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Musolff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James W. Jawitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU Fall meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04762620v1</w:t>
+                <w:t xml:space="preserve">hal-04762391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen Dynamics and Patterns of Catchment Response as a Result of Legacies and Transit Times under changing Land Use and Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohini Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Musolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Attinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5754,51 +5754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does future groundwater recharge depend on climate, land cover and subsurface heterogeneities in the European and Mediterranean region?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5869,57 +5869,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does subsurface heterogeneity alter the impact of climate and land use changes on groundwater recharge?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">To what extent do preferential flow pathways alter the impact of climate and land cover change on groundwater recharge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,103 +5931,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pianosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Wagener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assemble 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762508v1</w:t>
+                <w:t xml:space="preserve">hal-04762337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent do preferential flow pathways alter the impact of climate and land cover change on groundwater recharge?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">How much does subsurface heterogeneity alter the impact of climate and land use changes on groundwater recharge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6039,103 +6039,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pianosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Wagener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">EGU General Assemble 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762337v1</w:t>
+                <w:t xml:space="preserve">hal-04762508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Sensitivity Analysis of Environmental Models: Convergence, Robustness and Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pianosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6212,51 +6212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the relative impact of climate and land use changes on groundwater recharge vary depending on the degree of subsurface heterogeneity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,230 +6314,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Sensitivity Analysis of Environmental Models: Convergence, Robustness and Accuracy Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Global sensitivity analysis using a new approach based on cumulative distribution functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pianosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Wagener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761079v1</w:t>
+                <w:t xml:space="preserve">hal-04762323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis using a new approach based on cumulative distribution functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Sensitivity Analysis of Environmental Models: Convergence, Robustness and Accuracy Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pianosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Wagener</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762323v1</w:t>
+                <w:t xml:space="preserve">hal-04761079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6555,51 +6555,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the sensitivity of karst groundwater recharge to climate and land cover changes at a large-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrology. University of Bristol, 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6658,51 +6658,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to the SAFE Matlab Toolbox With Practical Examples and Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pianosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6852,51 +6852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DB87B2D"/>
+    <w:nsid w:val="9C6E65BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7083,51 +7083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-sarrazin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9928-9566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-7739-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ebeling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hubig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wachholz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Scharfenberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Haug" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-691-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V. Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H Fleckenstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae44b0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masooma Batool" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-881-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J Sarrazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-025-01210-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Attinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4673-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Page" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Beven" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pianosi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2523-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita B. Basu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR031587" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly J. Van Meter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01693-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie R. Lutz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030797" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-3715-2022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14682" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Fleckenstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Dietrich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Duc Dang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang An Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Van Doan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105497" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Dehaspe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6437-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk He&#223;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suresh C. Rao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jawitz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19955-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wagener" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Noacco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.09.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosolem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4933-2018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhondeh Khorashadi Zadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nossent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Griensven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.02.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.04.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L.J. Ledesma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10273" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2591" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5918" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5742" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pe&#241;uela-Fernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7812" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Gollini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6852" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067728v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5653" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rosales" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4144" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11202" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762391v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762337v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761079v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762323v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04748858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00018-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-sarrazin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9928-9566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-7739-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529026v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V. Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ebeling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H Fleckenstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae44b0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hubig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wachholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Scharfenberger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Haug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-691-2026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masooma Batool" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J Sarrazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-025-01210-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-881-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Attinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4673-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Page" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Beven" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pianosi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2523-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita B. Basu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly J. Van Meter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01693-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie R. Lutz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030797" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-3715-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14682" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Fleckenstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100278" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Dietrich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Duc Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang An Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Van Doan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105497" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR031587" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Dehaspe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6437-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk He&#223;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suresh C. Rao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jawitz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19955-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wagener" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Noacco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.09.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosolem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4933-2018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhondeh Khorashadi Zadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nossent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Griensven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.02.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.04.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L.J. Ledesma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10273" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2591" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5742" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5918" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pe&#241;uela-Fernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7812" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Gollini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6852" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067728v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5653" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rosales" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4144" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11202" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04748858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00018-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>