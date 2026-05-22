--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -4374,51 +4374,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for groundwater abstraction and its uncertainties in hydrological models</w:t>
+                <w:t xml:space="preserve">What is the impact of groundwater abstraction on the magnitude and variability of streamflow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
@@ -4436,324 +4436,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OZCAR TERENO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067697v1</w:t>
+                <w:t xml:space="preserve">hal-05297570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the impact of groundwater abstraction on the magnitude and variability of streamflow?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To what extent does nitrogen in wastewater effluent contribute to stream water quality deterioration in Germany?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tam V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Musolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Ebeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fleckenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR TERENO conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297570v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent does nitrogen in wastewater effluent contribute to stream water quality deterioration in Germany?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for groundwater abstraction and its uncertainties in hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067728v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the robustness of the MORDOR-TS model in mountain hydrology: a case study of the Rhône Catchment</w:t>
               </w:r>
@@ -6852,51 +6852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C6E65BA"/>
+    <w:nsid w:val="31883F04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7083,51 +7083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-sarrazin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9928-9566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-7739-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529026v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V. Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ebeling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H Fleckenstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae44b0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hubig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wachholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Scharfenberger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Haug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-691-2026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masooma Batool" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J Sarrazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-025-01210-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-881-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Attinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4673-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Page" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Beven" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pianosi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2523-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita B. Basu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly J. Van Meter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01693-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie R. Lutz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030797" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-3715-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14682" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Fleckenstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100278" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Dietrich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Duc Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang An Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Van Doan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105497" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR031587" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Dehaspe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6437-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk He&#223;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suresh C. Rao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jawitz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19955-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wagener" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Noacco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.09.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosolem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4933-2018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhondeh Khorashadi Zadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nossent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Griensven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.02.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.04.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L.J. Ledesma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10273" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2591" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5742" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5918" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pe&#241;uela-Fernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7812" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Gollini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6852" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067728v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5653" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rosales" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4144" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11202" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04748858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00018-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-sarrazin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9928-9566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Q-7739-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgr.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529026v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V. Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ebeling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J. Sarrazin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H Fleckenstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae44b0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hubig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wachholz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Scharfenberger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Haug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-18-691-2026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masooma Batool" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny J Sarrazin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam V Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-025-01210-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Kumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-881-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Attinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4673-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Page" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Beven" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pianosi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2523-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandita B. Basu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly J. Van Meter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01693-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie R. Lutz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030797" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-3715-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14682" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H. Fleckenstein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100278" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Dietrich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Duc Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang An Tran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Van Doan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105497" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR031587" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Dehaspe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6437-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk He&#223;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suresh C. Rao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jawitz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19955-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wagener" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2019.104579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Noacco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.09.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosolem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-4933-2018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhondeh Khorashadi Zadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nossent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Griensven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.02.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.04.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L.J. Ledesma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10273" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2591" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5742" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5918" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pe&#241;uela-Fernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7812" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Gollini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067728v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fleckenstein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5653" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6852" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rosales" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16079" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4144" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762426v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11202" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04748858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00018-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>