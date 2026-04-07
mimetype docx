--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -116,776 +116,762 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maîtresse de conférences en anthropologie à l'Université Lumière Lyon2 et membre du laboratoire EVS (Environnement, ville, société / UMR 5600)Docteure en anthropologie sociale et ethnologie à l’EHESS.</w:t>
+        <w:t xml:space="preserve">Maîtresse de conférences en anthropologie à l'Université Lumière Lyon2, rattachée au laboratoire EVS (Environnement, ville, société / UMR 5600).Docteure en anthropologie sociale et ethnologie à l’EHESS (2019). Mes domaines de recherche portent sur la circulation des images et des objets par le biais du numérique et des NTIC, les groupes religieux déterritorialisés, les imaginaires du futur, l'anthropologie et l'art. J’ai enseigné l’anthropologie dans plusieurs Universités (EHESS, INALCO, CPES-Université PSL, Université Grenoble-Alpes, Lyon2 Lumière).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mes domaines de recherche portent sur la circulation des images et des objets par le biais du numérique et des NTIC, les groupes religieux déterritorialisés, le patrimoine, les imaginaires du futur, l'anthropologie et l'art.</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Je suis également investie dans la médiation scientifique « hors des murs » de l’Université, notamment sur la manière de décloisonner et d’hybrider sciences sociales et pratiques artistiques (en particulier la création sonore). Mes projets de recherche-création ont été menés dans un cadre associatif, ainsi que lors de deux contrats postdoctoraux initiés par l’Université Grenoble-Alpes (de 2021 à 2023). Ils ont débouché sur la création d’œuvres artistiques (série de podcasts, pièce de théâtre et des cartographies sonores) et de multiples collaborations avec des artistes (photographe, réalisateur, metteur en scène, artiste sonore).</w:t>
+        <w:t xml:space="preserve">Formée au cinéma audiovisuel, j'inscris mes recherches dans l’expérimentation d’outils audiovisuels dans l’enquête ethnographique et sa restitution, et explore les différentes manières de décloisonner sciences sociales et pratiques artistiques (en particulier la création sonore).Mes travaux et collaborations avec des artistes ont débouché sur la création d’œuvres artistiques (série de podcasts, balade théâtralisée, cartographies sonores, etc.). J'organise également un séminaire régulier « Recherche-création : expériences et potentialités » (EVS) et coordonne le projet Anthropographique(s) réunissant des anthropologues et des illustrateurs.rices.À la croisée de la recherche et de l’expérience sensible, mon travail interroge les frontières entre les disciplines et explore des formes d’écriture et de narration hybrides, entre art et anthropologie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Inventaire utopiste. Des pratiques d’inventaire aux imaginaires technologiques »</w:t>
+                <w:t xml:space="preserve">Préface de l’ouvrage « Paysages mobilisés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil d'architecture, d'urbanisme et de l'environnement (CAUE). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Arte e Antropologia</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Paysages mobilisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547677v1</w:t>
+                <w:t xml:space="preserve">hal-05547696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Religious to Cultural and Back Again</w:t>
+                <w:t xml:space="preserve">« Des collectes de mémoires à la nostalgie des mondes à venir. Recueillir, inventorier, archiver en temps de crise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religions</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04094359v1</w:t>
+              <w:t xml:space="preserve">Killjoy Scientists. Critique et urgence écologique, in Roux Sébastien &amp; Sallustio Madeleine (dir.), Rennes, PUR, p. 67-87</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mont Garizim, nouvelle “Genève de la paix” : une capitale sans territoire ?</w:t>
+                <w:t xml:space="preserve">UNE AUTRE TERRE SAINTE REVENDIQUÉE : LE MONT GARIZIM DES SAMARITAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">La Terre sainte en héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cerf, 2018, 9782204130233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Samaritan Passover, a moment of reconciliation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yazid Ben Hounet; Sandrine Lefranc; Deborah Puccio-Den. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice, Religion, Réconciliation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-198, 2014, 978-2-343-03311-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-04087064v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d’un discours prophétique pendant la Pâque samaritaine : annonce d’une paix future entre Israéliens et Palestiniens sur le mont Garizim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la fin du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014, 9782271080530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des collectes de mémoires à la nostalgie des mondes à venir. Recueillir, inventorier, archiver en temps de crise »</w:t>
+                <w:t xml:space="preserve">« Inventaire utopiste. Des pratiques d’inventaire aux imaginaires technologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lukasiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Killjoy Scientists. Critique et urgence écologique, in Roux Sébastien &amp; Sallustio Madeleine (dir.), Rennes, PUR, p. 67-87</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05482740v1</w:t>
+              <w:t xml:space="preserve">Cadernos de Arte e Antropologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface de l’ouvrage « Paysages mobilisés »</w:t>
+                <w:t xml:space="preserve">From Religious to Cultural and Back Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages mobilisés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05547696v1</w:t>
+              <w:t xml:space="preserve">Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rel11020086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE AUTRE TERRE SAINTE REVENDIQUÉE : LE MONT GARIZIM DES SAMARITAINS</w:t>
+                <w:t xml:space="preserve">Le mont Garizim, nouvelle “Genève de la paix” : une capitale sans territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Terre sainte en héritage</w:t>
-[...77 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (164), : https://www.cairn.info/revue-ethnologie-francaise-2016-4-page-669.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.164.0669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">hal-04647408v1</w:t>
+                <w:t xml:space="preserve">halshs-04087064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1173,165 +1159,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the distant horizon, Mount Garizim. Global Samaritans&amp;quot; and the formation of new community boundaries</w:t>
+                <w:t xml:space="preserve">« Dans l’horizon lointain, le mont Garizim. Les “Samaritains globaux” et la formation de nouvelles frontières communautaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loin du lieu saint : mobilité des frontières, transformations des usages et représentations du sacré dans les mondes musulmans, IIIe congrès du GIS « Moyen-Orient et Mondes musulmans »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fanny Urien-Lefranc, Elsa Grugeon, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IIIe congrès du GIS « Moyen-Orient et Mondes musulmans »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647481v1</w:t>
+                <w:t xml:space="preserve">hal-04481250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dans l’horizon lointain, le mont Garizim. Les “Samaritains globaux” et la formation de nouvelles frontières communautaires »</w:t>
+                <w:t xml:space="preserve">On the distant horizon, Mount Garizim. Global Samaritans&amp;quot; and the formation of new community boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe congrès du GIS « Moyen-Orient et Mondes musulmans »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Loin du lieu saint : mobilité des frontières, transformations des usages et représentations du sacré dans les mondes musulmans, IIIe congrès du GIS « Moyen-Orient et Mondes musulmans »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Urien-Lefranc, Elsa Grugeon, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481250v1</w:t>
+                <w:t xml:space="preserve">hal-04647481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’espace numérique déplace les frontières territoriales. Les Samaritains d’Israël et de Palestine face à l’émergence de communautés transnationales “en ligne”</w:t>
               </w:r>
@@ -1449,165 +1435,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre l’ethnologie dans les classes</w:t>
+                <w:t xml:space="preserve">« D’une pédagogie de l’enquête à l’enquête pédagogique. Transmettre l’ethnologie dans le cadre scolaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie expérimentée : critiques, créations, engagements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Ethnographies plurielles, Le transmissible et l’intransmissible de la pratique ethnographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647428v1</w:t>
+                <w:t xml:space="preserve">hal-04481261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« D’une pédagogie de l’enquête à l’enquête pédagogique. Transmettre l’ethnologie dans le cadre scolaire »</w:t>
+                <w:t xml:space="preserve">Transmettre l’ethnologie dans les classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographies plurielles, Le transmissible et l’intransmissible de la pratique ethnographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Anthropologie expérimentée : critiques, créations, engagements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481261v1</w:t>
+                <w:t xml:space="preserve">hal-04647428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Revendiquer l’antériorité et prédire l’avenir dans la société palestinienne. Les Samaritains de Naplouse, de la pratique magique au lien social</w:t>
               </w:r>
@@ -1794,165 +1780,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Samaritains au 19e et au 20e siècle : Regards sur la généalogie</w:t>
+                <w:t xml:space="preserve">« Montrer ses origines à tout prix. Les Samaritains, entre attestation de l’autochtonie et mobilisations politiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre anthropologie et histoire : la généalogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'IIAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647449v1</w:t>
+                <w:t xml:space="preserve">hal-04647448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Montrer ses origines à tout prix. Les Samaritains, entre attestation de l’autochtonie et mobilisations politiques »</w:t>
+                <w:t xml:space="preserve">Les Samaritains au 19e et au 20e siècle : Regards sur la généalogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'IIAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Entre anthropologie et histoire : la généalogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647448v1</w:t>
+                <w:t xml:space="preserve">hal-04647449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrouver un rituel « vieux de 3 000 ans ? » La Pâque samaritaine, entre mise en tourisme, tentatives d’appropriations et postures de résistance</w:t>
               </w:r>
@@ -2208,234 +2194,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magical pratices among Samaritans</w:t>
+                <w:t xml:space="preserve">« Les Samaritains de Naplouse, rites et héritage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mystik in Judentum und Islam, Antikes Judentum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ursula Schattner-Rieser, Nov 2011, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Centre culturel français de Naplouse (Cisjordanie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Naplouse, Palestinian Territories</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647457v1</w:t>
+                <w:t xml:space="preserve">hal-04966744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures de l’Apocalypse dans la religion samaritaine. Croisements, articulations et constructions</w:t>
+                <w:t xml:space="preserve">Magical pratices among Samaritans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion et politique, attentes eschatologiques dans le monde contemporain, EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emma Aubin-Boltanski, Claudine Gauthier, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Mystik in Judentum und Islam, Antikes Judentum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ursula Schattner-Rieser, Nov 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647460v1</w:t>
+                <w:t xml:space="preserve">hal-04647457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Samaritains de Naplouse, rites et héritage »</w:t>
+                <w:t xml:space="preserve">Figures de l’Apocalypse dans la religion samaritaine. Croisements, articulations et constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre culturel français de Naplouse (Cisjordanie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Naplouse, Palestinian Territories</w:t>
+              <w:t xml:space="preserve">Religion et politique, attentes eschatologiques dans le monde contemporain, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emma Aubin-Boltanski, Claudine Gauthier, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966744v1</w:t>
+                <w:t xml:space="preserve">hal-04647460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2971,51 +2957,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A655561F"/>
+    <w:nsid w:val="C765F560"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3202,51 +3188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-urien-lefranc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8893-5959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Urien-Lefranc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lukasiewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel11020086" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-justice_religion_reconciliation-9782343033112-44405.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647481v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481250v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647460v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04303981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04051804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-urien-lefranc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8893-5959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547696v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Urien-Lefranc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647417v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-justice_religion_reconciliation-9782343033112-44405.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lukasiewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel11020086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0669" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04303981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04051804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>