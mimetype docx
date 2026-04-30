--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fanny Urien </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maîtresse de conférences en anthropologie au département d’ Anthropologie, Université Lumière-Lyon 2UFR ASSP - Anthropologie, Sociologie et Science politiqueCampus Porte des Alpes - 5 avenue Pierre Mendès-France - 69676 BRON UMR EVS (Environnement, Ville, Société) - CNRS 5600</w:t>
+        <w:t xml:space="preserve">Maîtresse de conférences en anthropologie à l'Université Lumière Lyon2, rattachée au laboratoire EVS (Environnement, ville, société / UMR 5600). Docteure en anthropologie sociale et ethnologie à l’EHESS (2019). Mes domaines de recherche portent sur la circulation des images par le biais du numérique, les groupes religieux déterritorialisés, les imaginaires du futur, l'anthropologie et l'art. J’ai enseigné l’anthropologie dans plusieurs Universités (EHESS, INALCO, CPES-Université PSL, Université Grenoble-Alpes, Lyon2 Lumière).Par ailleurs, j’inscris mes recherches dans une démarche d’expérimentation des outils audiovisuels dans l’enquête ethnographique et dans ses formes de restitution, en explorant les possibilités de décloisonnement entre sciences sociales et pratiques artistiques. Je m’intéresse plus particulièrement aux approches sonores et acoustémologiques, c’est-à-dire à l’expérience corporelle du son et aux perceptions différenciées des environnements sonores. Je suis également investie dans la médiation scientifique « hors des murs » de l’Université, notamment sur la manière de décloisonner et d’hybrider sciences sociales et pratiques artistiques. Mes projets de recherche-création ont été menés dans un cadre associatif, ainsi que lors de contrats postdoctoraux ). Ils ont débouché sur la création d’œuvres artistiques (série de podcasts, pièce de théâtre et des cartographies sonores) et de multiples collaborations avec des artistes (photographe, réalisateur, metteur en scène, artiste sonore).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -164,2732 +164,2801 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface de l’ouvrage « Paysages mobilisés »</w:t>
+                <w:t xml:space="preserve">« Inventaire utopiste. Des pratiques d’inventaire aux imaginaires technologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lukasiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages mobilisés</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Cadernos de Arte e Antropologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547696v1</w:t>
+                <w:t xml:space="preserve">hal-05547677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des collectes de mémoires à la nostalgie des mondes à venir. Recueillir, inventorier, archiver en temps de crise »</w:t>
+                <w:t xml:space="preserve">From Religious to Cultural and Back Again</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Killjoy Scientists. Critique et urgence écologique, in Roux Sébastien &amp; Sallustio Madeleine (dir.), Rennes, PUR, p. 67-87</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05482740v1</w:t>
+              <w:t xml:space="preserve">Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rel11020086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE AUTRE TERRE SAINTE REVENDIQUÉE : LE MONT GARIZIM DES SAMARITAINS</w:t>
+                <w:t xml:space="preserve">Le mont Garizim, nouvelle “Genève de la paix” : une capitale sans territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Terre sainte en héritage</w:t>
-[...122 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (164), : https://www.cairn.info/revue-ethnologie-francaise-2016-4-page-669.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.164.0669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-04647408v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04087064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Inventaire utopiste. Des pratiques d’inventaire aux imaginaires technologiques »</w:t>
+                <w:t xml:space="preserve">« Photographier un rituel en contexte touristique et patrimonial : retour réflexif sur des ‘biais’ de cadrage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Arte e Antropologia</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05547677v1</w:t>
+              <w:t xml:space="preserve">Journée d’étude Les moments de l’image dans l’enquête ethnographique, co-organisée par le LADEC et EVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Religious to Cultural and Back Again</w:t>
+                <w:t xml:space="preserve">Introduction du colloque et animation de la table-ronde « Sciences sociales et expressions dessinées : décentrements, co-apprentissages, médiations »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religions</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04094359v1</w:t>
+              <w:t xml:space="preserve">Colloque Anthropographique(s), au croisement entre sciences sociales et écritures dessinées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mont Garizim, nouvelle “Genève de la paix” : une capitale sans territoire ?</w:t>
+                <w:t xml:space="preserve">Introduction du Colloque « Paysages mobilisés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée « Paysages mobilisés » et lancement de l’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble-Alpes, Oct 2023, Mirabel (Ardèche), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la journée d’étude « Médiation du patrimoine oral et pratiques artistiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De nouvelles ressources pour les territoires ruraux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Urien-Lefranc, Jun 2022, Mirabel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduire l’enquête ethnographique à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographie et école - Journées d’études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ethnopôle GARAE, Sep 2021, Carcassonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04087064v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dans l’horizon lointain, le mont Garizim. Les “Samaritains globaux” et la formation de nouvelles frontières communautaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe congrès du GIS « Moyen-Orient et Mondes musulmans »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the distant horizon, Mount Garizim. Global Samaritans&amp;quot; and the formation of new community boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loin du lieu saint : mobilité des frontières, transformations des usages et représentations du sacré dans les mondes musulmans, IIIe congrès du GIS « Moyen-Orient et Mondes musulmans »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Urien-Lefranc, Elsa Grugeon, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’espace numérique déplace les frontières territoriales. Les Samaritains d’Israël et de Palestine face à l’émergence de communautés transnationales “en ligne”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le réel et le virtuel, Congrès du CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du matériau ethnographique à l’approche artistique : exemples associatifs de médiations scientifiques et culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Musique, danse et restitution du savoir anthropologique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’une pédagogie de l’enquête à l’enquête pédagogique. Transmettre l’ethnologie dans le cadre scolaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographies plurielles, Le transmissible et l’intransmissible de la pratique ethnographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre l’ethnologie dans les classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie expérimentée : critiques, créations, engagements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Revendiquer l’antériorité et prédire l’avenir dans la société palestinienne. Les Samaritains de Naplouse, de la pratique magique au lien social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La magie dans l'Orient chrétien, juif et musulman : Comparaison de pratiques &amp; pratiques en comparaison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Revendiquer l’antériorité et prédire l’avenir dans la société palestinienne. Les Samaritains de Naplouse, de la pratique magique au lien social »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire La magie dans l'Orient chrétien, juif et musulman : Comparaison de pratiques &amp; pratiques en comparaison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques patrimoniales dans la communauté samaritaine. (Ré)appropriations, recompositions et revendications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire et défaire le patrimoine religieux. Conflit, compétition et coopération à petite échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Montrer ses origines à tout prix. Les Samaritains, entre attestation de l’autochtonie et mobilisations politiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'IIAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Samaritains au 19e et au 20e siècle : Regards sur la généalogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre anthropologie et histoire : la généalogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrouver un rituel « vieux de 3 000 ans ? » La Pâque samaritaine, entre mise en tourisme, tentatives d’appropriations et postures de résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Patrimonialiser la terre sainte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Urien-Lefranc, Elsa Grugeon, Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pâque samaritaine : l'annonce d'une paix future entre Israéliens et Palestiniens sur le mont Garizim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la fin du monde, Colloque international, ANR Eschatologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emma Aubin-Boltanski, Claudine Gauthier, Oct 2013, Paris (ehess), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mont Garizim et les Samaritains en Cisjordanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels patrimoines pour quelles communautés ? Valeur sociale du patrimoine. Patrimoines et communautés religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la culture et de la communication, Mar 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Samaritains et le Mont Garizim (Palestine) : lieu de culte, lieu de vie et enjeu patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques de patrimonialisation des sites et des rituels religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sossie Andézian, Christian Décobert et Anna Poujeau, EHESS, Jan 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magical pratices among Samaritans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mystik in Judentum und Islam, Antikes Judentum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ursula Schattner-Rieser, Nov 2011, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de l’Apocalypse dans la religion samaritaine. Croisements, articulations et constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion et politique, attentes eschatologiques dans le monde contemporain, EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emma Aubin-Boltanski, Claudine Gauthier, Jan 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Samaritains de Naplouse, rites et héritage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre culturel français de Naplouse (Cisjordanie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Naplouse, Palestinian Territories</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Photographier un rituel en contexte touristique et patrimonial : retour réflexif sur des ‘biais’ de cadrage »</w:t>
+                <w:t xml:space="preserve">« Des collectes de mémoires à la nostalgie des mondes à venir. Recueillir, inventorier, archiver en temps de crise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Les moments de l’image dans l’enquête ethnographique, co-organisée par le LADEC et EVS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04966741v1</w:t>
+              <w:t xml:space="preserve">Killjoy Scientists. Critique et urgence écologique, in Roux Sébastien &amp; Sallustio Madeleine (dir.), Rennes, PUR, p. 67-87</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la journée « Paysages mobilisés »</w:t>
+                <w:t xml:space="preserve">Préface de l’ouvrage « Paysages mobilisés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil d'architecture, d'urbanisme et de l'environnement (CAUE). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Paysages mobilisés » et lancement de l’exposition</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04647421v1</w:t>
+              <w:t xml:space="preserve">Paysages mobilisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the conference</w:t>
+                <w:t xml:space="preserve">UNE AUTRE TERRE SAINTE REVENDIQUÉE : LE MONT GARIZIM DES SAMARITAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiation du patrimoine oral et pratiques artistiques, de nouvelles ressources pour les territoires ruraux ?</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04647424v1</w:t>
+              <w:t xml:space="preserve">La Terre sainte en héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cerf, 2018, 9782204130233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduire l’enquête ethnographique à l’école</w:t>
+                <w:t xml:space="preserve">The Samaritan Passover, a moment of reconciliation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yazid Ben Hounet; Sandrine Lefranc; Deborah Puccio-Den. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographie et école - Journées d’études</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04647425v1</w:t>
+              <w:t xml:space="preserve">Justice, Religion, Réconciliation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-198, 2014, 978-2-343-03311-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dans l’horizon lointain, le mont Garizim. Les “Samaritains globaux” et la formation de nouvelles frontières communautaires »</w:t>
+                <w:t xml:space="preserve">Construction d’un discours prophétique pendant la Pâque samaritaine : annonce d’une paix future entre Israéliens et Palestiniens sur le mont Garizim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe congrès du GIS « Moyen-Orient et Mondes musulmans »</w:t>
-[...1194 lines deleted...]
-                <w:t xml:space="preserve">hal-04647460v1</w:t>
+              <w:t xml:space="preserve">Penser la fin du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014, 9782271080530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Son (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ça fait un peu penser à un cimetière !</w:t>
+                <w:t xml:space="preserve">Mémoires vives ! Collecter des témoignages oraux et les valoriser grâce aux pratiques artistiques : vers de nouvelles ressources pour les territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...37 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04647440v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03776645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paysages ardéchois en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CERMOSEM; Université Grenoble - Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04303981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires vives ! Collecter des témoignages oraux et les valoriser grâce aux pratiques artistiques : vers de nouvelles ressources pour les territoires ruraux</w:t>
+                <w:t xml:space="preserve">Au croisement des regards. Ancrage territorial, mobilités et négociations identitaires, Le cas des Samaritains de Holon (Israël) et de Kiryat Lûza (Palestine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthropologie sociale et ethnologie. EHESS, 2019. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Senil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-03776645v1</w:t>
+                <w:t xml:space="preserve">tel-04051804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Son (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au croisement des regards. Ancrage territorial, mobilités et négociations identitaires, Le cas des Samaritains de Holon (Israël) et de Kiryat Lûza (Palestine)</w:t>
+                <w:t xml:space="preserve">Ça fait un peu penser à un cimetière !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anthropologie sociale et ethnologie. EHESS, 2019. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04051804v1</w:t>
+                <w:t xml:space="preserve">hal-04647445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions des paysages en temps de crise écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2957,51 +3026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C765F560"/>
+    <w:nsid w:val="DBFA4B2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3188,51 +3257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-urien-lefranc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8893-5959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547696v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Urien-Lefranc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482740v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647417v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-justice_religion_reconciliation-9782343033112-44405.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lukasiewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel11020086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0669" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647425v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647481v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04303981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04051804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-urien-lefranc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8893-5959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Urien-Lefranc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lukasiewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel11020086" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-justice_religion_reconciliation-9782343033112-44405.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04303981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04051804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>