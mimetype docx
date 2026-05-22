--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1447,165 +1447,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Montrer ses origines à tout prix. Les Samaritains, entre attestation de l’autochtonie et mobilisations politiques »</w:t>
+                <w:t xml:space="preserve">Les Samaritains au 19e et au 20e siècle : Regards sur la généalogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'IIAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Entre anthropologie et histoire : la généalogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647448v1</w:t>
+                <w:t xml:space="preserve">hal-04647449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Samaritains au 19e et au 20e siècle : Regards sur la généalogie</w:t>
+                <w:t xml:space="preserve">« Montrer ses origines à tout prix. Les Samaritains, entre attestation de l’autochtonie et mobilisations politiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Urien-Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre anthropologie et histoire : la généalogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'IIAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647449v1</w:t>
+                <w:t xml:space="preserve">hal-04647448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrouver un rituel « vieux de 3 000 ans ? » La Pâque samaritaine, entre mise en tourisme, tentatives d’appropriations et postures de résistance</w:t>
               </w:r>
@@ -3026,51 +3026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBFA4B2D"/>
+    <w:nsid w:val="3417989F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3257,51 +3257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-urien-lefranc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8893-5959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Urien-Lefranc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lukasiewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel11020086" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-justice_religion_reconciliation-9782343033112-44405.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04303981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04051804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-urien-lefranc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8893-5959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Urien-Lefranc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lukasiewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rel11020086" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481250v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehess.hal.science/hal-04481261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966743v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647469v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-justice_religion_reconciliation-9782343033112-44405.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04303981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04051804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>