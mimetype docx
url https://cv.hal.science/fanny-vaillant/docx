--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -250,429 +250,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Epicardial Conduction Disturbances Due to a SCN5A Variant Associated With Brugada Syndrome</w:t>
+                <w:t xml:space="preserve">Remotely detuned receiver coil for high-resolution interventional cardiac magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Renard</w:t>
+                <w:t xml:space="preserve">Sina Marhabaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard D Walton</w:t>
+                <w:t xml:space="preserve">Marylène Delcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Benoist</w:t>
+                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Brette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bru-Mercier</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Ginefri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacep.2023.03.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2023.1249572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297499v1</w:t>
+                <w:t xml:space="preserve">hal-04766077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remotely detuned receiver coil for high-resolution interventional cardiac magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Marhabaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ginefri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+              <w:t xml:space="preserve">, 2023, 10, pp.1249572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcvm.2023.1249572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766077v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remotely detuned receiver coil for high-resolution interventional cardiac magnetic resonance imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marylene Delcey</w:t>
+                <w:t xml:space="preserve">Functional Epicardial Conduction Disturbances Due to a SCN5A Variant Associated With Brugada Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Vaillant</w:t>
+                <w:t xml:space="preserve">Richard D Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Ginefri</w:t>
+                <w:t xml:space="preserve">David Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bru-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2023.1249572⟩</w:t>
+              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (8), pp.1248-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacep.2023.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288962v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac structure discontinuities revealed by ex-vivo microstructural characterization. A focus on the Basal Inferoseptal Left Ventricle region</w:t>
               </w:r>
@@ -786,295 +786,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Cardiac Toxicity of Manganese Chloride for Cardiovascular Magnetic Resonance</w:t>
+                <w:t xml:space="preserve">Impact of intraventricular septal fiber orientation on cardiac electromechanical function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lamonzie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Vaillant</w:t>
+                <w:t xml:space="preserve">Jairo Rodríguez-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Abell</w:t>
+                <w:t xml:space="preserve">Argyrios Petras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Charron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
+                <w:t xml:space="preserve">Jason Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bihan-Poudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.952043⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322 (6), pp.H936 - H952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00050.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869192v1</w:t>
+                <w:t xml:space="preserve">hal-03869234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intraventricular septal fiber orientation on cardiac electromechanical function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Cardiac Toxicity of Manganese Chloride for Cardiovascular Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argyrios Petras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Magat</w:t>
+                <w:t xml:space="preserve">Elodie Lamonzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Bayer</w:t>
+                <w:t xml:space="preserve">Emma Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bihan-Poudec</w:t>
+                <w:t xml:space="preserve">Sabine Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 322 (6), pp.H936 - H952. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00050.2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.952043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869234v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Analysis of Tissue Displacement for Cardiac Activation Mapping: Ex Vivo Working Heart and In Vivo Study</w:t>
               </w:r>
@@ -1112,51 +1112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69 (3), pp.942-956. </w:t>
@@ -1194,130 +1194,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intraventricular septal fiber orientation on cardiac electromechanical function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Rodríguez-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argyrios Petras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bihan-Poudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 322 (6), pp.H936-H952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpheart.00050.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902767v1</w:t>
@@ -1354,51 +1354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa A Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Belterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1514,51 +1514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 320 (3), </w:t>
@@ -1769,51 +1769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2632,51 +2632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Amalie Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Belterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2766,51 +2766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Amalie Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Belterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Ozenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3405,51 +3405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Forodighasemabadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Kornaropoulos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Constantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaillant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297499v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Walton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bru-Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2023.03.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Delcey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El Hamrani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ginefri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1249572" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Delcey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodriguez-Padilla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Ramlugun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-023-00989-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamonzie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Abell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.952043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869234v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyrios Petras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bihan-Poudec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00050.2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2021.3137989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Gottlieb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Belterman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.709844" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardouat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00497.2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daunizeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2019.10.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-017-0533-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfen Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Lachance" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00789.2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselle G&#233;linas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Des Rosiers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2015.06.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04771512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chazot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bui-Xuan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2012.04.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FPQHBV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Pallares-Lupon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Amalie Gottlieb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El-Hamrani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.06.159" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.07.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daunizeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ozenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10225" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Forodighasemabadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Kornaropoulos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Constantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaillant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Delcey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El Hamrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ginefri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1249572" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Delcey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Walton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bru-Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2023.03.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodriguez-Padilla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Ramlugun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-023-00989-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyrios Petras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bihan-Poudec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00050.2022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamonzie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Abell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.952043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2021.3137989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Gottlieb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Belterman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.709844" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardouat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00497.2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daunizeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2019.10.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-017-0533-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfen Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Lachance" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00789.2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselle G&#233;linas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Des Rosiers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2015.06.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04771512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chazot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bui-Xuan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2012.04.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FPQHBV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Pallares-Lupon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Amalie Gottlieb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El-Hamrani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.06.159" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.07.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daunizeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ozenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10225" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>