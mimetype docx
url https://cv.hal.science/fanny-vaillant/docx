--- v1 (2026-04-01)
+++ v2 (2026-05-11)
@@ -66,2223 +66,2207 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterization of Cardiac Purkinje Fibers Using Inhomogeneous Magnetization Transfer (ihMT): A proof of Concept MRI-Histology Approach</w:t>
+                <w:t xml:space="preserve">Structural Characterization of Cardiac Free‐Running Purkinje Fibers Using Inhomogeneous Magnetization Transfer (ihMT): A Proof of Concept MRI‐Histology Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Forodighasemabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenios Kornaropoulos</w:t>
+                <w:t xml:space="preserve">Evgenios N. Kornaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soustelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Ginefri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2023.1249572⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.70289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766077v1</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remotely detuned receiver coil for high-resolution interventional cardiac magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Marhabaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marylène Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dounia El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ginefri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.1249572. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcvm.2023.1249572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288962v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Epicardial Conduction Disturbances Due to a SCN5A Variant Associated With Brugada Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bru-Mercier</w:t>
+                <w:t xml:space="preserve">Remotely detuned receiver coil for high-resolution interventional cardiac magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Marhabaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ginefri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacep.2023.03.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1249572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2023.1249572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297499v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac structure discontinuities revealed by ex-vivo microstructural characterization. A focus on the Basal Inferoseptal Left Ventricle region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Yon</w:t>
+                <w:t xml:space="preserve">Functional Epicardial Conduction Disturbances Due to a SCN5A Variant Associated With Brugada Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard D Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bru-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12968-023-00989-y⟩</w:t>
+              <w:t xml:space="preserve">JACC: Clinical Electrophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (8), pp.1248-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacep.2023.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740890v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intraventricular septal fiber orientation on cardiac electromechanical function</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiac structure discontinuities revealed by ex-vivo microstructural characterization. A focus on the Basal Inferoseptal Left Ventricle region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Bihan-Poudec</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Rodriguez-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girish Ramlugun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00050.2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12968-023-00989-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869234v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Cardiac Toxicity of Manganese Chloride for Cardiovascular Magnetic Resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
+                <w:t xml:space="preserve">Impact of intraventricular septal fiber orientation on cardiac electromechanical function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Rodríguez-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyrios Petras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Magat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bihan-Poudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.952043⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322 (6), pp.H936 - H952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00050.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869192v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Analysis of Tissue Displacement for Cardiac Activation Mapping: Ex Vivo Working Heart and In Vivo Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Cardiac Toxicity of Manganese Chloride for Cardiovascular Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elodie Lamonzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emma Abell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia El Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tuffc.2021.3137989⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.952043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338971v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intraventricular septal fiber orientation on cardiac electromechanical function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Bihan-Poudec</w:t>
+                <w:t xml:space="preserve">Spectral Analysis of Tissue Displacement for Cardiac Activation Mapping: Ex Vivo Working Heart and In Vivo Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00050.2022⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (3), pp.942-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tuffc.2021.3137989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902767v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized Pulmonary Vein Scar Promotes Atrial Fibrillation in High Left Atrial Pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Loyer</w:t>
+                <w:t xml:space="preserve">Impact of intraventricular septal fiber orientation on cardiac electromechanical function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Rodríguez-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyrios Petras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Magat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bihan-Poudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.709844⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 322 (6), pp.H936-H952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00050.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404525v1</w:t>
+                <w:t xml:space="preserve">hal-03902767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Receptor Potential Vanilloid 4 channel participates in mouse ventricular electrical activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Louradour</w:t>
+                <w:t xml:space="preserve">Localized Pulmonary Vein Scar Promotes Atrial Fibrillation in High Left Atrial Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa A Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Charron</w:t>
+                <w:t xml:space="preserve">Emma Abell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Belterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00497.2020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.709844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.709844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113297v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frame Rate Ultrasound for Electromechanical Wave Imaging to Differentiate Endocardial From Epicardial Myocardial Activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Cao</w:t>
+                <w:t xml:space="preserve">Transient Receptor Potential Vanilloid 4 channel participates in mouse ventricular electrical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cardouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2019.10.017⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 320 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00497.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033116v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic hypoxia aggravates monocrotaline-induced pulmonary arterial hypertension: a rodent relevant model to the human severe form of the disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Vaillant</w:t>
+                <w:t xml:space="preserve">High Frame Rate Ultrasound for Electromechanical Wave Imaging to Differentiate Endocardial From Epicardial Myocardial Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zorgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daunizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-017-0533-x⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (2), pp.405-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2019.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439151v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivabradine and metoprolol differentially affect cardiac glucose metabolism despite similar heart rate reduction in a mouse model of dyslipidemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic hypoxia aggravates monocrotaline-induced pulmonary arterial hypertension: a rodent relevant model to the human severe form of the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Magat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Abell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominic Lachance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00789.2015⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-017-0533-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831594v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Tracing Using Stable Isotope-Labeled Substrates and Mass Spectrometry in the Perfused Mouse Heart</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ivabradine and metoprolol differentially affect cardiac glucose metabolism despite similar heart rate reduction in a mouse model of dyslipidemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lauzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfen Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Lachance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Enzymology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.mie.2015.06.026⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Equipe 1, 311 (4), pp.H991--H1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00789.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830590v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Metabolic Tracing Using Stable Isotope-Labeled Substrates and Mass Spectrometry in the Perfused Mouse Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselle Gélinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lauzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Des Rosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Equipe 1, 561, pp.107--147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.mie.2015.06.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Involvement of neuroleptic drugs in selenium deficiency and sudden death of cardiac origin: Study and human post-mortem examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (2-3), pp.170-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtemb.2012.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2292,163 +2276,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Septal Discontinuity in Ex-Vivo Human Hearts Using Diffusion Tensor Imaging: The Potential Structural Determinism Played by Fiber Orientation in Clinical Phenotype of Laminopathy Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girish Ramlugun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Pallares-Lupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.3-13, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2458,690 +2442,690 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Septal Discontinuity in Ex-Vivo Human Hearts Using Diffusion Tensor Imaging: The Potential Structural Determinism Played by Fiber Orientation in Clinical Phenotype of Laminopathy Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girish Ramlugun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Pallares-Lupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIMH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIMH, Jun 2023, Lyon, France. pp.3-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-PO01-013 ABLATION SCAR IN A SINGLE PULMONARY VEIN CAUSES PROARRHYTHMIC MECHANICAL DESTABILIZATION IN HEALTHY SHEEP ATRIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Amalie Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Belterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia El-Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heart Rhythm Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Boston, United States. pp.S55-S56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.hrthm.2021.06.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-011-04 ABLATION SCAR IN A SINGLE PULMONARY VEIN CAUSES PROARRHYTHMIC MECHANICAL DESTABILIZATION IN HEALTHY SHEEP ATRIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Amalie Gottlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Abell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Belterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia El-Hamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heart Rhythm Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Boston (MA), United States. pp.S474, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2021.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Ventricular Arrhythmias Treatment Monitoring using Ultrafast Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zorgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Daunizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1055-1055, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D high resolution imaging of human hearts for visualization of the cardiac structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Magat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Ozenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3151,114 +3135,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact fonctionnel et métabolique d’une réduction de la fréquence cardiaque induite par un inhibiteur du courant If, l’ivabradine : approche expérimentale chez le porc et la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Claude Bernard - Lyon I; Institut de cardiologie (Montréal, Canada), 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010LYO10225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00817208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3405,51 +3389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Forodighasemabadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Kornaropoulos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Constantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaillant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Delcey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El Hamrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ginefri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1249572" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Delcey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Walton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bru-Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2023.03.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740890v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodriguez-Padilla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Ramlugun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-023-00989-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyrios Petras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bihan-Poudec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00050.2022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamonzie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Abell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.952043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2021.3137989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Gottlieb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Belterman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.709844" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardouat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00497.2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033116v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daunizeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2019.10.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439151v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-017-0533-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfen Shi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Lachance" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00789.2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselle G&#233;linas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Des Rosiers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2015.06.026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04771512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamdan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chazot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bui-Xuan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2012.04.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FPQHBV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Pallares-Lupon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943624v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Amalie Gottlieb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El-Hamrani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.06.159" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.07.017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daunizeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0171" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ozenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10225" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Forodighasemabadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios N. Kornaropoulos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Constantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soustelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaillant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.70289" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Delcey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El Hamrani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ginefri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1249572" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Delcey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Walton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bru-Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacep.2023.03.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740890v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabanis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Magat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodriguez-Padilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Ramlugun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12968-023-00989-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyrios Petras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Bayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bihan-Poudec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00050.2022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamonzie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Abell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.952043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bessi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2021.3137989" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03902767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa A Gottlieb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Belterman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.709844" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chaigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cardouat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louradour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00497.2020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033116v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zorgani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daunizeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2019.10.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guibert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-017-0533-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831594v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ruiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfen Shi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Lachance" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00789.2015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830590v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselle G&#233;linas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Des Rosiers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2015.06.026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04771512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hamdan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chazot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bui-Xuan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2012.04.025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FPQHBV8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288040v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Pallares-Lupon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Amalie Gottlieb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia El-Hamrani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.06.159" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2021.07.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240231v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daunizeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0171" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ozenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00817208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10225" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>