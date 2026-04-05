--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -640,235 +640,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04053523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se mobiliser et travailler à l’hôpital par temps de Covid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Banes</w:t>
+                <w:t xml:space="preserve">De Charybde en Scylla : l'hôpital au gré des crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fanny Vincent</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Juven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.105.0013⟩</w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2 (56), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.056.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04053585v1</w:t>
+                <w:t xml:space="preserve">halshs-03446609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Charybde en Scylla : l'hôpital au gré des crises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Se mobiliser et travailler à l’hôpital par temps de Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Banes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Juven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021/2 (56), pp.11-20. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/1 (105), pp.13-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.056.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.105.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03446609v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04053585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationaliser la gestion par le temps : l'autre histoire de l’hôpital public</w:t>
               </w:r>
@@ -2943,51 +2943,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54665382"/>
+    <w:nsid w:val="AA84B0DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3174,51 +3174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202361594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article9503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theau Brigand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323251323223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.065.0021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Banes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Plumet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.056.0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Avril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jounin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4945" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bloc.2016.01.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2896" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven," TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/champ-social/1007-le-nouvel-esprit-du-service-public.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Tcham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1059-433720190000081004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abecassis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0142" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202361594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article9503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theau Brigand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323251323223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.065.0021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.056.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Banes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Plumet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Avril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jounin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4945" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bloc.2016.01.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2896" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven," TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/champ-social/1007-le-nouvel-esprit-du-service-public.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Tcham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1059-433720190000081004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abecassis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0142" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>