--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -2943,51 +2943,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA84B0DB"/>
+    <w:nsid w:val="ADA82484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>