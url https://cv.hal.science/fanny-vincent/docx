--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -640,235 +640,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04053523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Charybde en Scylla : l'hôpital au gré des crises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Se mobiliser et travailler à l’hôpital par temps de Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Banes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Plumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beaudevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Juven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.056.0013⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/1 (105), pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.105.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03446609v1</w:t>
+                <w:t xml:space="preserve">halshs-04053585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se mobiliser et travailler à l’hôpital par temps de Covid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Banes</w:t>
+                <w:t xml:space="preserve">De Charybde en Scylla : l'hôpital au gré des crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fanny Vincent</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Juven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021/1 (105), pp.13-26. </w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2 (56), pp.11-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.105.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sava.056.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04053585v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03446609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationaliser la gestion par le temps : l'autre histoire de l’hôpital public</w:t>
               </w:r>
@@ -2943,51 +2943,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADA82484"/>
+    <w:nsid w:val="BD46181E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3174,51 +3174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202361594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article9503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theau Brigand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323251323223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.065.0021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.056.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Banes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Plumet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Avril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jounin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4945" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bloc.2016.01.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2896" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven," TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/champ-social/1007-le-nouvel-esprit-du-service-public.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Tcham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1059-433720190000081004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abecassis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0142" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202361594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article9503" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theau Brigand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323251323223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.065.0021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Banes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Plumet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.056.0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Avril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jounin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masclet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4945" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bloc.2016.01.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2896" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven," TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/champ-social/1007-le-nouvel-esprit-du-service-public.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Tcham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Pelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1059-433720190000081004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abecassis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.coper.2019.01.0142" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>