--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Vuaillat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas de côté à propos de la « ville à hauteur d’enfants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipélisation des espaces quotidiens des enfants, Sfax (Tunisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193 (3), pp.17-31. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.193.0017.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être enfant à Sfax (Tunisie). L'impact des disparités socio-spatiales sur les expériences urbaines quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Fguira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dossier spécial : les 20 années du Maghreb, 32, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épaisseur et l’ambivalence des expériences urbaines quotidiennes. A l’écoute d’enfants d’Echirolles (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.50672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03411456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « Paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour Sur &amp;quot;La Zona - Propriété Privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios sociales contemporáneos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nature à vendre : fabrique urbaine et construction d'extra-territorialité à Recife (PE, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 150, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.150.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rues fermées : du collectif à la collectivité. Regards croisés Nantes/Recife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Online. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.1925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire de générations: La construction d'un entre-soi à l'épreuve de la mixité intergénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://espacestemps.net/document8233.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'un coin de paradis? Paroles habitantes au Clube de Campo Alvorada, Aldeia (Camaragibe - PE, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gestion urbaine et inégalités socio-spatiales France, Brésil, 212, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.2923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours sécuritaires dans le discours des promoteurs et des résidants des ensembles résidentiels fermés: l'exemple de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (212), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et représentations des ensembles résidentiels fermés ou sécurisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images de la ville. Photographies des espaces quotidiens faites par des enfants de Sfax et de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et l'enfant : images, récits, espaces - Atelier 4 : Les enfants dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours; Laboratoire INTRU; Association Française de Recherche sur les Livres et les Objets Culturels de l’Enfance, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching through international cooperation: ethical and pedagogical issues of temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D'îles en îles » ? L'impact des stratégies urbaines parentales des classes moyennes et aisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insaniyyat - International Forum for Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaturidade metodológica e pesquisa vulnerável. Um olhar para trás em uma experiência de pesquisa com crianças</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métodos e ferramentas para a pesquisa socioespacial en arquitetura e urbanismo, LobE-Hab - Laboratório de Observação do Espaço Habitado, Pontifícia Universidade Católica do Rio de Janeiro, Departamento de Arquitetura e Urbanismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et les jeunes dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution de la concertation du Projet Educatif et Citoyen de Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chave do Mapa. Geografias Subjetivas e Relacionais de Espaços Habitados por Jovens Adolescentes em Echirolles, França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LobE-Hab - Laboratório de Observação do Espaço Habitado, Pontifícia Universidade Católica do Rio de Janeiro, Departamento de Arquitetura e Urbanismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Outlines of Children’s Urban Experience. A Look Back at an Interpretative Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp.126-131, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant en ville: perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites place! Le sport, l'enfant et la gare en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanizar cidades e lugares: apontamentos e experimentações metodologicos para o ensino do planejamento urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Machado Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressensibilizando Cidades. Ambiências Urbanas e Sentidos. Resensitizing Cities. Urban Ambiances and Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants dans la ville : images et pratiques. Sfax - Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes Villes : définitions et pratiques, Axe Migrations, Frontières et Relations Internationales, Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie ILCEA4, Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation situation: an alternative mode of action for territorial intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ramirez Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers AAG Annual Meeting; Session: Experimental Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ & On Line. Dispositifs présentiels et numériques pour une expertise partagée dans la ville ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque du réseau OPDE. 23 et 24 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Yverdon-les-bains, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique citoyenne et service urbain de base. Un diagnostic territorial pour un projet de gestion des déchets à Hadjout (Wilaya de Tipaza)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « La ville algérienne 50 ans après l’indépendance. Bilan et visions d’avenir », Ecole Polytechnique d’Architecture et d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of enclosed and gated housing complexes in France: the real-fake privatisation of residential spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the research network Private urban governance and gated communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers sécurisés : un nouveau défi pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Carnets de l’info, collection Modes de Ville, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter un condomínio fechado dans la Région Métropolitaine de Recife (PE, Brésil): L'espace résidentiel comme idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Henry Laffont, Arlette Gautier, Denis Martouzet, Nicolas Bernard et Gilles Chamerois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace du Nouveau Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-162, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaços Residenciais Fechados : a diversidade sócio-espacial de um fenômeno global. Olhares Cruzados Recife (Brasil)/Nantes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcindo José de Sá. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pelo Direito à Vida: a Construção de uma Geografia Cidadã</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitária Ufpe, pp.372, 2008, 9788573155235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles en poches. Imaginer Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinaire métropolitain en vallée du Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie relationnelle dans la ville ordinaire (vol.1) / Les conditions de la recherche (vol.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête qualitative bien-être. Quartier Berriat/Saint-Bruno à Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Perrin-Bensahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une manière d'habiter les villes contemporaines. Les ensembles résidentiels fermés et/ou sécurisés à Nantes (France) et à Recife (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nantes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00699591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Vuaillat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas de côté à propos de la « ville à hauteur d’enfants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipélisation des espaces quotidiens des enfants, Sfax (Tunisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193 (3), pp.17-31. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.193.0017.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être enfant à Sfax (Tunisie). L'impact des disparités socio-spatiales sur les expériences urbaines quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Fguira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dossier spécial : les 20 années du Maghreb, 32, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épaisseur et l’ambivalence des expériences urbaines quotidiennes. A l’écoute d’enfants d’Echirolles (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.50672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03411456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « Paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour Sur &amp;quot;La Zona - Propriété Privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios sociales contemporáneos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rues fermées : du collectif à la collectivité. Regards croisés Nantes/Recife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Online. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.1925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nature à vendre : fabrique urbaine et construction d'extra-territorialité à Recife (PE, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 150, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.150.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire de générations: La construction d'un entre-soi à l'épreuve de la mixité intergénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://espacestemps.net/document8233.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours sécuritaires dans le discours des promoteurs et des résidants des ensembles résidentiels fermés: l'exemple de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (212), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et représentations des ensembles résidentiels fermés ou sécurisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'un coin de paradis? Paroles habitantes au Clube de Campo Alvorada, Aldeia (Camaragibe - PE, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gestion urbaine et inégalités socio-spatiales France, Brésil, 212, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.2923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D'îles en îles » ? L'impact des stratégies urbaines parentales des classes moyennes et aisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insaniyyat - International Forum for Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images de la ville. Photographies des espaces quotidiens faites par des enfants de Sfax et de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et l'enfant : images, récits, espaces - Atelier 4 : Les enfants dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours; Laboratoire INTRU; Association Française de Recherche sur les Livres et les Objets Culturels de l’Enfance, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching through international cooperation: ethical and pedagogical issues of temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et les jeunes dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution de la concertation du Projet Educatif et Citoyen de Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaturidade metodológica e pesquisa vulnerável. Um olhar para trás em uma experiência de pesquisa com crianças</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métodos e ferramentas para a pesquisa socioespacial en arquitetura e urbanismo, LobE-Hab - Laboratório de Observação do Espaço Habitado, Pontifícia Universidade Católica do Rio de Janeiro, Departamento de Arquitetura e Urbanismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chave do Mapa. Geografias Subjetivas e Relacionais de Espaços Habitados por Jovens Adolescentes em Echirolles, França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LobE-Hab - Laboratório de Observação do Espaço Habitado, Pontifícia Universidade Católica do Rio de Janeiro, Departamento de Arquitetura e Urbanismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Outlines of Children’s Urban Experience. A Look Back at an Interpretative Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp.126-131, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant en ville: perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites place! Le sport, l'enfant et la gare en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanizar cidades e lugares: apontamentos e experimentações metodologicos para o ensino do planejamento urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Machado Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressensibilizando Cidades. Ambiências Urbanas e Sentidos. Resensitizing Cities. Urban Ambiances and Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants dans la ville : images et pratiques. Sfax - Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes Villes : définitions et pratiques, Axe Migrations, Frontières et Relations Internationales, Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie ILCEA4, Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation situation: an alternative mode of action for territorial intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ramirez Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers AAG Annual Meeting; Session: Experimental Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ & On Line. Dispositifs présentiels et numériques pour une expertise partagée dans la ville ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque du réseau OPDE. 23 et 24 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Yverdon-les-bains, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique citoyenne et service urbain de base. Un diagnostic territorial pour un projet de gestion des déchets à Hadjout (Wilaya de Tipaza)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « La ville algérienne 50 ans après l’indépendance. Bilan et visions d’avenir », Ecole Polytechnique d’Architecture et d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of enclosed and gated housing complexes in France: the real-fake privatisation of residential spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the research network Private urban governance and gated communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers sécurisés : un nouveau défi pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Carnets de l’info, collection Modes de Ville, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter un condomínio fechado dans la Région Métropolitaine de Recife (PE, Brésil): L'espace résidentiel comme idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Henry Laffont, Arlette Gautier, Denis Martouzet, Nicolas Bernard et Gilles Chamerois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace du Nouveau Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-162, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaços Residenciais Fechados : a diversidade sócio-espacial de um fenômeno global. Olhares Cruzados Recife (Brasil)/Nantes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcindo José de Sá. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pelo Direito à Vida: a Construção de uma Geografia Cidadã</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitária Ufpe, pp.372, 2008, 9788573155235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles en poches. Imaginer Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinaire métropolitain en vallée du Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie relationnelle dans la ville ordinaire (vol.1) / Les conditions de la recherche (vol.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête qualitative bien-être. Quartier Berriat/Saint-Bruno à Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Perrin-Bensahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une manière d'habiter les villes contemporaines. Les ensembles résidentiels fermés et/ou sécurisés à Nantes (France) et à Recife (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nantes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00699591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0017." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Fguira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13619" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.50672" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.150.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1925" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mador&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2923" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Billard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Taburet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220383v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Machado Martins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramirez Cobo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00699591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0017." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Fguira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13619" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.50672" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1925" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.150.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mador&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Taburet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2923" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220383v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Machado Martins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramirez Cobo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00699591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>