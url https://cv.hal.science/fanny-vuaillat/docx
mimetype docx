--- v1 (2026-04-09)
+++ v2 (2026-06-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Vuaillat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas de côté à propos de la « ville à hauteur d’enfants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipélisation des espaces quotidiens des enfants, Sfax (Tunisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193 (3), pp.17-31. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.193.0017.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être enfant à Sfax (Tunisie). L'impact des disparités socio-spatiales sur les expériences urbaines quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Fguira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dossier spécial : les 20 années du Maghreb, 32, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épaisseur et l’ambivalence des expériences urbaines quotidiennes. A l’écoute d’enfants d’Echirolles (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.50672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03411456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « Paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour Sur &amp;quot;La Zona - Propriété Privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios sociales contemporáneos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rues fermées : du collectif à la collectivité. Regards croisés Nantes/Recife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Online. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.1925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nature à vendre : fabrique urbaine et construction d'extra-territorialité à Recife (PE, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 150, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.150.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire de générations: La construction d'un entre-soi à l'épreuve de la mixité intergénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://espacestemps.net/document8233.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours sécuritaires dans le discours des promoteurs et des résidants des ensembles résidentiels fermés: l'exemple de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (212), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et représentations des ensembles résidentiels fermés ou sécurisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'un coin de paradis? Paroles habitantes au Clube de Campo Alvorada, Aldeia (Camaragibe - PE, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gestion urbaine et inégalités socio-spatiales France, Brésil, 212, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.2923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D'îles en îles » ? L'impact des stratégies urbaines parentales des classes moyennes et aisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insaniyyat - International Forum for Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images de la ville. Photographies des espaces quotidiens faites par des enfants de Sfax et de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et l'enfant : images, récits, espaces - Atelier 4 : Les enfants dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours; Laboratoire INTRU; Association Française de Recherche sur les Livres et les Objets Culturels de l’Enfance, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching through international cooperation: ethical and pedagogical issues of temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et les jeunes dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution de la concertation du Projet Educatif et Citoyen de Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaturidade metodológica e pesquisa vulnerável. Um olhar para trás em uma experiência de pesquisa com crianças</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métodos e ferramentas para a pesquisa socioespacial en arquitetura e urbanismo, LobE-Hab - Laboratório de Observação do Espaço Habitado, Pontifícia Universidade Católica do Rio de Janeiro, Departamento de Arquitetura e Urbanismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chave do Mapa. Geografias Subjetivas e Relacionais de Espaços Habitados por Jovens Adolescentes em Echirolles, França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LobE-Hab - Laboratório de Observação do Espaço Habitado, Pontifícia Universidade Católica do Rio de Janeiro, Departamento de Arquitetura e Urbanismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Outlines of Children’s Urban Experience. A Look Back at an Interpretative Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp.126-131, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant en ville: perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites place! Le sport, l'enfant et la gare en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanizar cidades e lugares: apontamentos e experimentações metodologicos para o ensino do planejamento urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Machado Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressensibilizando Cidades. Ambiências Urbanas e Sentidos. Resensitizing Cities. Urban Ambiances and Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants dans la ville : images et pratiques. Sfax - Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes Villes : définitions et pratiques, Axe Migrations, Frontières et Relations Internationales, Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie ILCEA4, Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation situation: an alternative mode of action for territorial intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ramirez Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers AAG Annual Meeting; Session: Experimental Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ & On Line. Dispositifs présentiels et numériques pour une expertise partagée dans la ville ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque du réseau OPDE. 23 et 24 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Yverdon-les-bains, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique citoyenne et service urbain de base. Un diagnostic territorial pour un projet de gestion des déchets à Hadjout (Wilaya de Tipaza)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « La ville algérienne 50 ans après l’indépendance. Bilan et visions d’avenir », Ecole Polytechnique d’Architecture et d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of enclosed and gated housing complexes in France: the real-fake privatisation of residential spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the research network Private urban governance and gated communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers sécurisés : un nouveau défi pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Carnets de l’info, collection Modes de Ville, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter un condomínio fechado dans la Région Métropolitaine de Recife (PE, Brésil): L'espace résidentiel comme idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Henry Laffont, Arlette Gautier, Denis Martouzet, Nicolas Bernard et Gilles Chamerois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace du Nouveau Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-162, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaços Residenciais Fechados : a diversidade sócio-espacial de um fenômeno global. Olhares Cruzados Recife (Brasil)/Nantes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcindo José de Sá. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pelo Direito à Vida: a Construção de uma Geografia Cidadã</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitária Ufpe, pp.372, 2008, 9788573155235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles en poches. Imaginer Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinaire métropolitain en vallée du Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie relationnelle dans la ville ordinaire (vol.1) / Les conditions de la recherche (vol.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête qualitative bien-être. Quartier Berriat/Saint-Bruno à Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Perrin-Bensahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une manière d'habiter les villes contemporaines. Les ensembles résidentiels fermés et/ou sécurisés à Nantes (France) et à Recife (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nantes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00699591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Vuaillat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas de côté à propos de la « ville à hauteur d’enfants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipélisation des espaces quotidiens des enfants, Sfax (Tunisie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193 (3), pp.17-31. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.193.0017.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être enfant à Sfax (Tunisie). L'impact des disparités socio-spatiales sur les expériences urbaines quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Fguira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Dossier spécial : les 20 années du Maghreb, 32, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épaisseur et l’ambivalence des expériences urbaines quotidiennes. A l’écoute d’enfants d’Echirolles (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.50672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03411456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « Paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour Sur &amp;quot;La Zona - Propriété Privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios sociales contemporáneos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rues fermées : du collectif à la collectivité. Regards croisés Nantes/Recife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Online. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.1925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nature à vendre : fabrique urbaine et construction d'extra-territorialité à Recife (PE, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 150, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.150.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une affaire de générations: La construction d'un entre-soi à l'épreuve de la mixité intergénérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://espacestemps.net/document8233.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours sécuritaires dans le discours des promoteurs et des résidants des ensembles résidentiels fermés: l'exemple de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (212), pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et représentations des ensembles résidentiels fermés ou sécurisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'un coin de paradis? Paroles habitantes au Clube de Campo Alvorada, Aldeia (Camaragibe - PE, Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gestion urbaine et inégalités socio-spatiales France, Brésil, 212, pp.41-52. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.2923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D'îles en îles » ? L'impact des stratégies urbaines parentales des classes moyennes et aisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insaniyyat - International Forum for Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03790681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images de la ville. Photographies des espaces quotidiens faites par des enfants de Sfax et de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Schumacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et l'enfant : images, récits, espaces - Atelier 4 : Les enfants dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours; Laboratoire INTRU; Association Française de Recherche sur les Livres et les Objets Culturels de l’Enfance, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching through international cooperation: ethical and pedagogical issues of temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et les jeunes dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution de la concertation du Projet Educatif et Citoyen de Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaturidade metodológica e pesquisa vulnerável. Um olhar para trás em uma experiência de pesquisa com crianças</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métodos e ferramentas para a pesquisa socioespacial en arquitetura e urbanismo, LobE-Hab - Laboratório de Observação do Espaço Habitado, Pontifícia Universidade Católica do Rio de Janeiro, Departamento de Arquitetura e Urbanismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chave do Mapa. Geografias Subjetivas e Relacionais de Espaços Habitados por Jovens Adolescentes em Echirolles, França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LobE-Hab - Laboratório de Observação do Espaço Habitado, Pontifícia Universidade Católica do Rio de Janeiro, Departamento de Arquitetura e Urbanismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rio de Janeiro, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02958093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient Outlines of Children’s Urban Experience. A Look Back at an Interpretative Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp.126-131, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant en ville: perspectives actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faites place! Le sport, l'enfant et la gare en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanizar cidades e lugares: apontamentos e experimentações metodologicos para o ensino do planejamento urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Machado Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressensibilizando Cidades. Ambiências Urbanas e Sentidos. Resensitizing Cities. Urban Ambiances and Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants dans la ville : images et pratiques. Sfax - Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes Villes : définitions et pratiques, Axe Migrations, Frontières et Relations Internationales, Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie ILCEA4, Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation situation: an alternative mode of action for territorial intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ramirez Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers AAG Annual Meeting; Session: Experimental Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ & On Line. Dispositifs présentiels et numériques pour une expertise partagée dans la ville ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque du réseau OPDE. 23 et 24 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Yverdon-les-bains, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique citoyenne et service urbain de base. Un diagnostic territorial pour un projet de gestion des déchets à Hadjout (Wilaya de Tipaza)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « La ville algérienne 50 ans après l’indépendance. Bilan et visions d’avenir », Ecole Polytechnique d’Architecture et d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of enclosed and gated housing complexes in France: the real-fake privatisation of residential spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Taburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the research network Private urban governance and gated communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01821595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers sécurisés : un nouveau défi pour la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Carnets de l’info, collection Modes de Ville, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter un condomínio fechado dans la Région Métropolitaine de Recife (PE, Brésil): L'espace résidentiel comme idéal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Henry Laffont, Arlette Gautier, Denis Martouzet, Nicolas Bernard et Gilles Chamerois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace du Nouveau Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-162, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaços Residenciais Fechados : a diversidade sócio-espacial de um fenômeno global. Olhares Cruzados Recife (Brasil)/Nantes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alcindo José de Sá. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pelo Direito à Vida: a Construção de uma Geografia Cidadã</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitária Ufpe, pp.372, 2008, 9788573155235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles en poches. Imaginer Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinaire métropolitain en vallée du Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie relationnelle dans la ville ordinaire (vol.1) / Les conditions de la recherche (vol.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête qualitative bien-être. Quartier Berriat/Saint-Bruno à Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Perrin-Bensahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00983096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une manière d'habiter les villes contemporaines. Les ensembles résidentiels fermés et/ou sécurisés à Nantes (France) et à Recife (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Nantes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00699591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0017." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Fguira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13619" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.50672" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1925" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.150.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mador&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Taburet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2923" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220383v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Machado Martins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramirez Cobo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00699591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0017." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Fguira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13619" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411456v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.50672" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1925" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.150.0031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mador&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Billard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Taburet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2923" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03790681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220383v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Machado Martins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramirez Cobo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221592v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00699591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>