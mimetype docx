--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -472,51 +472,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des morales de classe ? Dispositions éthiques et positions sociales dans la France contemporaine</w:t>
+                <w:t xml:space="preserve">Des morales de classe ? Dispositions éthiques et positions sociales dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
@@ -551,102 +551,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 224 (4), pp.76-101. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 224, pp.76-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02381516v1</w:t>
+                <w:t xml:space="preserve">hal-03698113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des morales de classe ? Dispositions éthiques et positions sociales dans la France contemporaine</w:t>
+                <w:t xml:space="preserve">Des morales de classe ? Dispositions éthiques et positions sociales dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
@@ -681,69 +672,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 224, pp.76-101</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 224 (4), pp.76-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.224.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698113v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02381516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Class morals? Ethical dispositions and social positions in contemporary France</w:t>
               </w:r>
@@ -844,373 +844,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">coordination du numéro « Mise à l'écart et embarras dans l'enquête en sciences sociales »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">¡Cubrid esos hechos que no me atrevo a ver!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Caveng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Caveng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 11,4 (4), pp.I. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.037.i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194659v1</w:t>
+                <w:t xml:space="preserve">hal-03688985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cachez ces faits que je ne saurais voir ! Les affects, le visible et le dicible dans l’enquête en sciences sociales</w:t>
+                <w:t xml:space="preserve">coordination du numéro « Mise à l'écart et embarras dans l'enquête en sciences sociales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caveng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (4), pp.511-520. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 11 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.037.0511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02194660v1</w:t>
+                <w:t xml:space="preserve">hal-02194659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Sarah Abdelnour, Moi, petite entreprise. Les auto-entrepreneurs, de l’utopie à la réalité</w:t>
+                <w:t xml:space="preserve">Cachez ces faits que je ne saurais voir ! Les affects, le visible et le dicible dans l’enquête en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Caveng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (1), </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.511-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.1672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rac.037.0511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270752v1</w:t>
+                <w:t xml:space="preserve">hal-02194660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¡Cubrid esos hechos que no me atrevo a ver!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Sarah Abdelnour, Moi, petite entreprise. Les auto-entrepreneurs, de l’utopie à la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11,4 (4), pp.I. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.037.i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sdt.1672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688985v1</w:t>
+                <w:t xml:space="preserve">hal-02270752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résidus de l'enquête, direction de numéro de revue</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Darbus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683310v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.239.0066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Corsani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mylondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caveng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.224.0076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Caveng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.037.0511" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1672" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.037.i" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_POSO.2016.v53.n3.49417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315627580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.029.0024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020882ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/16360?lang=fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourmont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brochot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Darbus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683310v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.239.0066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Corsani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mylondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caveng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.224.0076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Caveng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.037.i" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.037.0511" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1672" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_POSO.2016.v53.n3.49417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315627580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.029.0024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020882ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/16360?lang=fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourmont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brochot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>