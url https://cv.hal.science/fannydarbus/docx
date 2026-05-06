--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -264,259 +264,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispensé·e·s d’être malades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les coopératives d'activités et d'emploi, une alternative organisationnelle fragile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Corsani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Legrand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mylondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.239.0066⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (106), pp.72--81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.106.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298372v1</w:t>
+                <w:t xml:space="preserve">hal-04115471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives d'activités et d'emploi, une alternative organisationnelle fragile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispensé·e·s d’être malades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mylondo</w:t>
+                <w:t xml:space="preserve">Émilie Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (106), pp.72--81. </w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 239 (4), pp.66-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.106.0072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arss.239.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115471v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des morales de classe ? Dispositions éthiques et positions sociales dans la France contemporaine</w:t>
+                <w:t xml:space="preserve">Des morales de classe ? Dispositions éthiques et positions sociales dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
@@ -551,93 +551,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 224, pp.76-101</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 224 (4), pp.76-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.224.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698113v1</w:t>
+                <w:t xml:space="preserve">halshs-02381516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des morales de classe ? Dispositions éthiques et positions sociales dans la France contemporaine</w:t>
+                <w:t xml:space="preserve">Des morales de classe ? Dispositions éthiques et positions sociales dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
@@ -672,78 +681,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 224 (4), pp.76-101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 224, pp.76-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.224.0076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02381516v1</w:t>
+                <w:t xml:space="preserve">hal-03698113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Class morals? Ethical dispositions and social positions in contemporary France</w:t>
               </w:r>
@@ -844,373 +844,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¡Cubrid esos hechos que no me atrevo a ver!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">coordination du numéro « Mise à l'écart et embarras dans l'enquête en sciences sociales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Darbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caveng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Darbus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11,4 (4), pp.I. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 11 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688985v1</w:t>
+                <w:t xml:space="preserve">hal-02194659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">coordination du numéro « Mise à l'écart et embarras dans l'enquête en sciences sociales »</w:t>
+                <w:t xml:space="preserve">Cachez ces faits que je ne saurais voir ! Les affects, le visible et le dicible dans l’enquête en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caveng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 11 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.511-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.037.0511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194659v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cachez ces faits que je ne saurais voir ! Les affects, le visible et le dicible dans l’enquête en sciences sociales</w:t>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Sarah Abdelnour, Moi, petite entreprise. Les auto-entrepreneurs, de l’utopie à la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Caveng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (4), pp.511-520. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.037.0511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sdt.1672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194660v1</w:t>
+                <w:t xml:space="preserve">hal-02270752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Sarah Abdelnour, Moi, petite entreprise. Les auto-entrepreneurs, de l’utopie à la réalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">¡Cubrid esos hechos que no me atrevo a ver!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Caveng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Darbus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (1), </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11,4 (4), pp.I. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.1672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rac.037.i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270752v1</w:t>
+                <w:t xml:space="preserve">hal-03688985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résidus de l'enquête, direction de numéro de revue</w:t>
               </w:r>
@@ -2555,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Darbus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683310v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.239.0066" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Corsani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mylondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698113v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caveng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381516v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.224.0076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Caveng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.037.i" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.037.0511" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1672" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_POSO.2016.v53.n3.49417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315627580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.029.0024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020882ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/16360?lang=fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourmont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brochot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Legrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Darbus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683310v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115471v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Corsani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mylondo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.106.0072" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Legrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.239.0066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caveng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.224.0076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Caveng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.037.0511" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.1672" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.037.i" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_POSO.2016.v53.n3.49417" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315627580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.029.0024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020882ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298399v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/16360?lang=fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02434741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240330v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fourmont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brochot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>