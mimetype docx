--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -923,248 +923,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity offsetting: Certainty of the net loss but uncertainty of the net gain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séquence Éviter-Réduire-Compenser : quelle biodiversité est visée par les mesures d'évitement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Weissgerber</w:t>
+                <w:t xml:space="preserve">Claire Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Roturier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.06.036⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.HS.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966873v1</w:t>
+                <w:t xml:space="preserve">hal-03998970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence Éviter-Réduire-Compenser : quelle biodiversité est visée par les mesures d'évitement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity offsetting: Certainty of the net loss but uncertainty of the net gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Weissgerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.200-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.HS.07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998970v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of ecological knowledge on biodiversity conservation policies: A strategic challenge for knowledge producers</w:t>
               </w:r>
@@ -1949,91 +1949,391 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01168896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’implication du secteur agricole dans la compensation écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compensation écologique et transition agro-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04724084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures compensatoires portées par le secteur agricole : quelles exploitations, quelles mesures, quels changements écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03550825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'effondrement de la biodiversité à l'opportunité du ZAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2048,73 +2348,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et artificialisation des territoires : comprendre les enjeux, changer les pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brian PADILLA; Fanny GUILLET, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation par l’incitation, une analyse critique de la modernisation écologique de l’agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2130,73 +2430,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de standardisation d'une catégorie d'action publique, le cas de la compensation écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2212,168 +2512,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classer, déclasser, reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délimiter la notion de compensation « satisfaisante » : que peut la restauration écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Weissgerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres du Réseau d'Échanges et de Valorisation en Écologie de la Restauration : Rêver et laisser faire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une perspective stratégique de la gouvernance centrée sur la performance environnementale : le cas d’une fondation agissant dans le champ de la conservation de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2389,357 +2689,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur la gouvernance des associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466558v1</w:t>
-              </w:r>
-[...298 lines deleted...]
-                <w:t xml:space="preserve">halshs-03550825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2945,212 +2945,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03766777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui est en charge de la gestion de la biodiversité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations entre société et biodiversité en Seine-et-Marne : investigation, analyse et conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guillet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Guillet; Richard Raymond ; Olivier Renault </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et société en Seine-et-Marne: outils pour l'aménagement du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie des musées, pp.282-285, 2015, 978-2-35404-049-9</w:t>
+              <w:t xml:space="preserve">, Librairie des musées, pp.287-325, 2015, 978-2-35404-049-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471447v1</w:t>
+                <w:t xml:space="preserve">hal-01471456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre société et biodiversité en Seine-et-Marne : investigation, analyse et conclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui est en charge de la gestion de la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Guillet; Richard Raymond ; Olivier Renault </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et société en Seine-et-Marne: outils pour l'aménagement du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie des musées, pp.287-325, 2015, 978-2-35404-049-9</w:t>
+              <w:t xml:space="preserve">, Librairie des musées, pp.282-285, 2015, 978-2-35404-049-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471456v1</w:t>
+                <w:t xml:space="preserve">hal-01471447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte la biodiversité dans démoustication du delta du Rhône : le rôle central et les stratégies des acteurs d’environnement</w:t>
               </w:r>
@@ -3629,51 +3629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Buchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Villarroel Parada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chass&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Pelta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04126249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106545" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03116981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.05.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02966873v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Weissgerber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.06.036" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998970v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Floch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.HS.07" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rabaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2017.10.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Semal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mermet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roulot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1153-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724084v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03767182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/EN/livre/?GCOI=27574100084690" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.compa.2017.01.0149" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471447v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Buchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Villarroel Parada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chass&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Pelta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04126249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106545" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03116981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.05.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Floch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.HS.07" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02966873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Weissgerber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.06.036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rabaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2017.10.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Semal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mermet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roulot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1153-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03767182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/EN/livre/?GCOI=27574100084690" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.compa.2017.01.0149" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>