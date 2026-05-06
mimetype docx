--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -291,51 +291,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -832,278 +832,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make biodiversity knowledge compelling? The case of mosquito control implementation in the Camargue (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENTRETIEN AVEC VALÉRIE BOUSSARD, Cahiers internationaux de la Sociologie de la gestion, n°23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.57-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116981v1</w:t>
+                <w:t xml:space="preserve">hal-05584428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence Éviter-Réduire-Compenser : quelle biodiversité est visée par les mesures d'évitement ?</w:t>
+                <w:t xml:space="preserve">How to make biodiversity knowledge compelling? The case of mosquito control implementation in the Camargue (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Floch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Julliard</w:t>
+                <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.HS.07⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.64-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998970v1</w:t>
+                <w:t xml:space="preserve">hal-03116981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity offsetting: Certainty of the net loss but uncertainty of the net gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Weissgerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Weissgerber</w:t>
+                <w:t xml:space="preserve">Samuel Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1114,532 +1105,636 @@
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 237, pp.200-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ecological knowledge on biodiversity conservation policies: A strategic challenge for knowledge producers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séquence Éviter-Réduire-Compenser : quelle biodiversité est visée par les mesures d'évitement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Coreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Rabaud</w:t>
+                <w:t xml:space="preserve">Claire Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2017.10.008⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.HS.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948234v1</w:t>
+                <w:t xml:space="preserve">hal-03998970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy flaws of biodiversity offsetting as a conservation strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of ecological knowledge on biodiversity conservation policies: A strategic challenge for knowledge producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Semal</w:t>
+                <w:t xml:space="preserve">Suzanne Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 221, pp.86-90. </w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.97-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03766667v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acting effectively for biodiversity: a strategic framework for environmental non-governmental organisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Policy flaws of biodiversity offsetting as a conservation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Roulot</w:t>
+                <w:t xml:space="preserve">Luc Semal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-016-1153-3⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221, pp.86-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567127v1</w:t>
+                <w:t xml:space="preserve">mnhn-03766667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise, composante essentielle mais insuffisante des stratégies pour la biodiversité : le cas de la démoustication en Camargue (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mermet</w:t>
+                <w:t xml:space="preserve">Acting effectively for biodiversity: a strategic framework for environmental non-governmental organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.14025⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (9), pp.1711 - 1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-016-1153-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567630v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’expertise, composante essentielle mais insuffisante des stratégies pour la biodiversité : le cas de la démoustication en Camargue (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LA GOUVERNANCE D’UNE ONG DE CONSERVATION DE LA NATURE. PERSPECTIVE STRATÉGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (1), pp.130-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.14221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1649,691 +1744,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 128 p., 2024, Repères, 9782348079863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation de la biodiversité dans les territoires : appréhender les dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Doisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour la recherche sur la biodiversité. 119 p., 2023, Clés pour comprendre, ISBN (PDF) : 979-10-91015-67-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et société en Seine-et-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Librairie des Musées, pp.344, 2015, 978-2354040499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01168896v1</w:t>
-              </w:r>
-[...298 lines deleted...]
-                <w:t xml:space="preserve">halshs-03550825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'effondrement de la biodiversité à l'opportunité du ZAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,73 +2143,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et artificialisation des territoires : comprendre les enjeux, changer les pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brian PADILLA; Fanny GUILLET, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation par l’incitation, une analyse critique de la modernisation écologique de l’agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2430,73 +2225,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de standardisation d'une catégorie d'action publique, le cas de la compensation écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2512,725 +2307,1113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classer, déclasser, reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délimiter la notion de compensation « satisfaisante » : que peut la restauration écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Weissgerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres du Réseau d'Échanges et de Valorisation en Écologie de la Restauration : Rêver et laisser faire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une perspective stratégique de la gouvernance centrée sur la performance environnementale : le cas d’une fondation agissant dans le champ de la conservation de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur la gouvernance des associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES CONDITIONS SOCIALES D’UNE CRITIQUE DE LA GESTION DANS LA FRANCE DES ANNÉES 1970 ET SES PROLONGEMENTS CONTEMPORAINS – ENTRETIEN AVEC VINCENT DE GAULEJAC réalisé par Fanny Guillet et Brice Nocenti, Cahiers internationaux de la Sociologie de la gestion, n°26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent De Gaulejac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.71-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01466558v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’implication du secteur agricole dans la compensation écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compensation écologique et transition agro-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04724084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures compensatoires portées par le secteur agricole : quelles exploitations, quelles mesures, quels changements écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03550825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 14 : Derrière les annonces ambitieuses, négocier la protection de la nature : le cas de la compensation écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Semal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémi Barbier; François-Joseph Daniel; Sara Fernandez; Nathalie Raulet-Croset; Maya Leroy; Laetitia Guérin-Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Environnement en mal de gestion. Les apports d’une perspective situationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-259, 2020, 978-2-7574-3028-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03767182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 . Compenser les pertes de biodiversité : entre absence de perte nette et moindre mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Semal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Compagnon; Estienne Rodary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.149-169, 2017, 9782724621709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.compa.2017.01.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03766777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre société et biodiversité en Seine-et-Marne : investigation, analyse et conclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui est en charge de la gestion de la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Guillet; Richard Raymond ; Olivier Renault </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et société en Seine-et-Marne: outils pour l'aménagement du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie des musées, pp.287-325, 2015, 978-2-35404-049-9</w:t>
+              <w:t xml:space="preserve">, Librairie des musées, pp.282-285, 2015, 978-2-35404-049-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471456v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui est en charge de la gestion de la biodiversité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Les relations entre société et biodiversité en Seine-et-Marne : investigation, analyse et conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guillet</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Guillet; Richard Raymond ; Olivier Renault </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et société en Seine-et-Marne: outils pour l'aménagement du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie des musées, pp.282-285, 2015, 978-2-35404-049-9</w:t>
+              <w:t xml:space="preserve">, Librairie des musées, pp.287-325, 2015, 978-2-35404-049-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471447v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte la biodiversité dans démoustication du delta du Rhône : le rôle central et les stratégies des acteurs d’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleury Cynthia; Prévot-Julliard Anne-Caroline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’exigence de réconciliation – biodiversité et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.99-114, 2012, 9782213668598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3240,111 +3423,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine géomorphologique du Parc Naturel Régional des Marais du Cotentin et du Bessin : de l'analyse multiscalaire du relief à la sélection déductive des géomorphosites .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Strasbourg, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3354,135 +3537,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi lié à l'agriculture et à l'agro-alimentaire dans les Pays-de-la-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3629,51 +3812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Buchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Villarroel Parada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chass&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Pelta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04126249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106545" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03116981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.05.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Floch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.HS.07" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02966873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Weissgerber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.06.036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rabaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2017.10.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766667v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Semal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mermet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roulot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1153-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03767182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/EN/livre/?GCOI=27574100084690" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.compa.2017.01.0149" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemoine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Buchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ghislain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Villarroel Parada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chass&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04784771v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwick Ghosh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608988v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Burnel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0097" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Pelta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04126249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106545" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03116981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.05.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02966873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Weissgerber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.06.036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Floch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.HS.07" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rabaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2017.10.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Semal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.03.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mermet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roulot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1153-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466544v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14221" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168896v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488594v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Gaulejac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boisvert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03767182v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/EN/livre/?GCOI=27574100084690" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.compa.2017.01.0149" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471447v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01567123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880629v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;tard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>